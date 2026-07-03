--- v0 (2026-05-21)
+++ v1 (2026-07-03)
@@ -1,37 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -115,110 +118,111 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483655" r:id="rId1"/>
+    <p:sldMasterId id="2147483655" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId43"/>
+    <p:notesMasterId r:id="rId46"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId44"/>
+    <p:handoutMasterId r:id="rId47"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="324" r:id="rId2"/>
-[...39 lines deleted...]
-    <p:sldId id="2361" r:id="rId42"/>
+    <p:sldId id="324" r:id="rId5"/>
+    <p:sldId id="415" r:id="rId6"/>
+    <p:sldId id="2367" r:id="rId7"/>
+    <p:sldId id="676" r:id="rId8"/>
+    <p:sldId id="2368" r:id="rId9"/>
+    <p:sldId id="2370" r:id="rId10"/>
+    <p:sldId id="2371" r:id="rId11"/>
+    <p:sldId id="2364" r:id="rId12"/>
+    <p:sldId id="2365" r:id="rId13"/>
+    <p:sldId id="679" r:id="rId14"/>
+    <p:sldId id="2274" r:id="rId15"/>
+    <p:sldId id="2218" r:id="rId16"/>
+    <p:sldId id="684" r:id="rId17"/>
+    <p:sldId id="2366" r:id="rId18"/>
+    <p:sldId id="686" r:id="rId19"/>
+    <p:sldId id="2369" r:id="rId20"/>
+    <p:sldId id="2372" r:id="rId21"/>
+    <p:sldId id="425" r:id="rId22"/>
+    <p:sldId id="428" r:id="rId23"/>
+    <p:sldId id="2352" r:id="rId24"/>
+    <p:sldId id="2373" r:id="rId25"/>
+    <p:sldId id="2374" r:id="rId26"/>
+    <p:sldId id="2286" r:id="rId27"/>
+    <p:sldId id="426" r:id="rId28"/>
+    <p:sldId id="301" r:id="rId29"/>
+    <p:sldId id="562" r:id="rId30"/>
+    <p:sldId id="285" r:id="rId31"/>
+    <p:sldId id="2358" r:id="rId32"/>
+    <p:sldId id="2359" r:id="rId33"/>
+    <p:sldId id="427" r:id="rId34"/>
+    <p:sldId id="2280" r:id="rId35"/>
+    <p:sldId id="2360" r:id="rId36"/>
+    <p:sldId id="662" r:id="rId37"/>
+    <p:sldId id="2281" r:id="rId38"/>
+    <p:sldId id="329" r:id="rId39"/>
+    <p:sldId id="2282" r:id="rId40"/>
+    <p:sldId id="2326" r:id="rId41"/>
+    <p:sldId id="2362" r:id="rId42"/>
+    <p:sldId id="2363" r:id="rId43"/>
+    <p:sldId id="404" r:id="rId44"/>
+    <p:sldId id="2361" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6797675" cy="9872663"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -327,51 +331,51 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="002E60"/>
     <a:srgbClr val="3494BA"/>
     <a:srgbClr val="189BC4"/>
     <a:srgbClr val="DAE3F3"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{CF6D34DB-E0C6-4A5B-BC23-7CD725DEF565}" v="2" dt="2026-01-28T06:13:17.600"/>
+    <p1510:client id="{73F2C1D4-2548-4005-9CE2-D1C90996946B}" v="2" dt="2026-06-15T09:53:19.891"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mittlere Formatvorlage 2 - Akzent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -639,63 +643,63 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="dk1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="13584" autoAdjust="0"/>
     <p:restoredTop sz="79848" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="117" d="100"/>
-          <a:sy n="117" d="100"/>
+          <a:sx n="163" d="100"/>
+          <a:sy n="163" d="100"/>
         </p:scale>
-        <p:origin x="1554" y="96"/>
+        <p:origin x="1812" y="138"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-8340"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -703,731 +707,77 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr>
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="2840" y="-784"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Haller Alexandra" userId="0055e21f-e096-423d-9457-e0de0f335c45" providerId="ADAL" clId="{612B4937-526F-407B-A083-751AC2E8E9D6}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Haller Alexandra" userId="0055e21f-e096-423d-9457-e0de0f335c45" providerId="ADAL" clId="{612B4937-526F-407B-A083-751AC2E8E9D6}" dt="2026-01-28T06:15:17.484" v="71" actId="14100"/>
+    <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}"/>
+    <pc:docChg chg="undo custSel addSld delSld modSld sldOrd modMainMaster">
+      <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-06-15T09:52:46.521" v="3698"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Haller Alexandra" userId="0055e21f-e096-423d-9457-e0de0f335c45" providerId="ADAL" clId="{612B4937-526F-407B-A083-751AC2E8E9D6}" dt="2026-01-28T06:15:17.484" v="71" actId="14100"/>
+      <pc:sldChg chg="delSp modSp add mod modNotesTx">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-06-15T09:52:46.521" v="3698"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3060087697" sldId="662"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Haller Alexandra" userId="0055e21f-e096-423d-9457-e0de0f335c45" providerId="ADAL" clId="{612B4937-526F-407B-A083-751AC2E8E9D6}" dt="2026-01-28T06:15:17.484" v="71" actId="14100"/>
+          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-06-15T09:52:46.521" v="3698"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3060087697" sldId="662"/>
-            <ac:spMk id="5" creationId="{E258DAAA-5118-391C-1DF8-6C9F64CA08DE}"/>
+            <ac:spMk id="11" creationId="{E47B58A5-D9D1-1712-4D07-F5AD60A6D4B4}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp mod">
-[...652 lines deleted...]
-      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\p42577\Downloads\Freight%20marginal%20average%20external%20costs%20of%20transport%20per%20country_v3.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
@@ -17920,51 +17270,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="495348"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9CA8D438-8C3D-470A-AF7A-FEA45D4D0C67}" type="datetimeFigureOut">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A4E30E4-62C1-40E9-A94C-10D88AE00376}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9377317"/>
             <a:ext cx="2945659" cy="495347"/>
@@ -18102,51 +17452,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="495348"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CAC45B57-5355-4CF1-BFF3-5EF922D93B27}" type="datetimeFigureOut">
               <a:rPr lang="de-AT" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1233488"/>
             <a:ext cx="5921375" cy="3332162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -19317,51 +18667,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82E10F79-41FE-E30D-24C4-E5E220816508}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4B7B3D3-5F8A-001A-AEEA-2F0097844803}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20200,51 +19550,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57884E46-5508-2C2F-BB20-61FEE6A80787}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB1D9A77-AB6C-0906-D2E0-0ECACADC2541}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21032,51 +20382,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076D186F-A944-254D-097B-9153EB5D9500}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7AB1C11-27CF-F8D1-BA85-A0FE04EBA7E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -21586,51 +20936,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EF93800-71E9-626F-8FD3-9643706916D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8294645-C13C-216D-70F5-50B4353FEC63}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -23667,68 +23017,63 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A117A8B-AC18-8E4B-01FF-EDB2E31A1786}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" dirty="0"/>
-              <a:t>Download App unter: https://play.google.com/store/apps/details?id=com.PieLab</a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>Download App unter: https://logistify.app/</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" dirty="0"/>
               <a:t>Erklärvideo: https://www.youtube.com/watch?v=kZhL5SPtn6A</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" dirty="0"/>
-              <a:t>Information unter: https://www.rewway.at/de/logistify/</a:t>
+              <a:t>Information und Spielanleitung unter: https://www.rewway.at/de/lehrmittel/transportplanung-mit-der-logistify-app</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" dirty="0"/>
               <a:t>Der Lern-App "</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT" dirty="0" err="1"/>
               <a:t>Logistify</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT" dirty="0"/>
               <a:t>" befasst sich mit den unterschiedlichen Transportmitteln, deren schonender und effizienter Ressourcennutzung und mit Berufsbildern im Logistikbereich. Bei den Spielen ist das Transportplanungstalent der Schülerinnen und Schüler gefragt. Aufgabe ist es verschiedene Güter effizient von A nach B zu transportieren, multimodale Transportketten vom Rohprodukt bis zu den Endkundinnen und –</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT" dirty="0" err="1"/>
               <a:t>kunden</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT" dirty="0"/>
               <a:t> zu planen und Berufsbilder in der Logistikbranche zu entdecken.</a:t>
@@ -23768,51 +23113,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47544EEA-F88C-AB2A-6EEC-0F8C187A74A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5BB7625-F7F5-65D2-F882-548DC357B6D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24303,51 +23648,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20156A50-722C-0FFE-F82E-2CBF26627572}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C7B5CA-FD31-6718-9220-1B7C17FCE326}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25852,51 +25197,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE01A30D-2B4E-D2A2-1E49-0D31D276A833}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>28.01.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEFED999-F57F-0B28-7198-799877B1C50A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -27243,51 +26588,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>1/28/2026</a:t>
+              <a:t>6/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -28760,155 +28105,155 @@
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZhL5SPtn6A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.PieLab.Logistify" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZhL5SPtn6A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logistify.app/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multireload.eu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multireload.eu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -31001,54 +30346,54 @@
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-AT" sz="750" dirty="0"/>
               <a:t>Bild: Flaticon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10" descr="Gruppenbrainstorming Silhouette">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1700BD15-C517-4C60-F026-5FCBDEBE28A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="483782" y="1776102"/>
             <a:ext cx="1722706" cy="1722706"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2763535329"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -32321,54 +31666,54 @@
           </a:lstStyle>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-AT" sz="750" dirty="0"/>
               <a:t>Bild: Flaticon</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Grafik 10" descr="Gruppenbrainstorming Silhouette">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23EA7D5C-1DDF-F231-AD43-E366F6D0754E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="483782" y="1776102"/>
             <a:ext cx="1722706" cy="1722706"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1181064462"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -35398,90 +34743,90 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Grafik 3" descr="Fracht mit einfarbiger Füllung">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F594E08A-BAFD-CCE7-DEFE-66063711127D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7091543" y="3049478"/>
             <a:ext cx="432000" cy="432000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name="Grafik 4" descr="Zug Silhouette">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BBC454B-1E41-0A1D-AD2F-E99E63D540F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7091543" y="2203818"/>
             <a:ext cx="432000" cy="432000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF406CC5-BB08-464A-ED9A-7128EE726F19}"/>
               </a:ext>
             </a:extLst>
@@ -35558,51 +34903,51 @@
         <p:nvGraphicFramePr>
           <p:cNvPr id="7" name="Content Placeholder 7" descr="Kreisdiagramm Modal Split EU 2022">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73621FAE-99AA-D78D-C24E-29E25B6B9652}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2927981962"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="826477" y="1104183"/>
           <a:ext cx="3068198" cy="3372144"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23A13636-ED8E-BCF7-B671-4F3D460822FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4314093" y="1809002"/>
             <a:ext cx="4472354" cy="2411584"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -37043,82 +36388,82 @@
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E47B58A5-D9D1-1712-4D07-F5AD60A6D4B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="483782" y="3210582"/>
             <a:ext cx="1946336" cy="1384995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="1200"/>
+              <a:rPr lang="de-AT" sz="1200" dirty="0"/>
               <a:t>Download App unter: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-AT" sz="1200" err="1">
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Logistify</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-AT" sz="1200">
+              <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t> – Apps bei Google Play</a:t>
-[...8 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200"/>
+              <a:t>: Understanding the World of Logistics</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="1200" dirty="0"/>
               <a:t>Erklärvideo: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-AT" sz="1200">
+              <a:rPr lang="de-AT" sz="1200" dirty="0">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=kZhL5SPtn6A</a:t>
             </a:r>
-            <a:endParaRPr lang="de-AT" sz="1200"/>
+            <a:endParaRPr lang="de-AT" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3060087697"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -41468,55 +40813,332 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010032EDFD563944E2459091C4D47FD5B955" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="33bcd7d1120361c940181a1da049c6ff">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b72286a9-1a81-47a3-b7d4-6a652023a0d9" xmlns:ns3="772bd9cd-eaa2-4993-a042-72d81139fe46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88e8e430062162be852b0d715196b6eb" ns2:_="" ns3:_="">
+    <xsd:import namespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+    <xsd:import namespace="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e14edc-2e9f-4b21-b65e-57679073259b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="772bd9cd-eaa2-4993-a042-72d81139fe46" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4357c471-726d-4aed-97b5-b1a239b092bd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="772bd9cd-eaa2-4993-a042-72d81139fe46">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b72286a9-1a81-47a3-b7d4-6a652023a0d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="772bd9cd-eaa2-4993-a042-72d81139fe46" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B906ACAF-142C-4640-8461-0929B03C4A81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{553F98EE-89CB-4A36-B8BF-42D6364F1E79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+    <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E14813D-0892-4CE8-8356-CA73C6606B04}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+    <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>6969</Words>
+  <Words>6958</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildschirmpräsentation (16:9)</PresentationFormat>
   <Paragraphs>714</Paragraphs>
   <Slides>41</Slides>
   <Notes>34</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
@@ -41577,25 +41199,48 @@
       <vt:lpstr>Kritische Diskussion der politischen Zielsetzungen (Kummer 2024)</vt:lpstr>
       <vt:lpstr>Informationen für Lehrkräfte</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>Literatur I</vt:lpstr>
       <vt:lpstr>Literatur II</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>STB1IL Nachhaltigkeit in der Logistik</dc:title>
   <dc:creator>Valentin Schmidt</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_activity">
+    <vt:lpwstr>{"FileActivityType":"9","FileActivityTimeStamp":"2025-12-18T08:05:08.047Z","FileActivityUsersOnPage":[{"DisplayName":"Pum Christina","Id":"p42991@fhooe.at"},{"DisplayName":"Haller Alexandra","Id":"p41184@fhooe.at"}],"FileActivityNavigationId":null}</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>