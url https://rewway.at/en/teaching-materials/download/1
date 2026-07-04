--- v0 (2026-05-21)
+++ v1 (2026-07-04)
@@ -1672,59 +1672,51 @@
                             <w:r w:rsidRPr="00376244">
                               <w:rPr>
                                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                                 <w:color w:val="2D4B73"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Duration</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0D3B3E96" w14:textId="3ABDC5B3" w:rsidR="004F32E8" w:rsidRPr="00376244" w:rsidRDefault="004F32E8" w:rsidP="00AC1CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00376244">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">15 minutes for game 1: means of </w:t>
-[...7 lines deleted...]
-                              <w:t>transport</w:t>
+                              <w:t>15 minutes for game 1: means of transport</w:t>
                             </w:r>
                             <w:r w:rsidR="00AC1CB1" w:rsidRPr="00376244">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>,</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6EEC4D1C" w14:textId="7ACC5DE6" w:rsidR="00AC1CB1" w:rsidRPr="00376244" w:rsidRDefault="004F32E8" w:rsidP="00AC1CB1">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00376244">
                               <w:rPr>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t xml:space="preserve">30 minutes for game 2: transport </w:t>
@@ -2229,81 +2221,87 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Explanatory video</w:t>
       </w:r>
       <w:r w:rsidR="00AA5C08" w:rsidRPr="0011314E">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidR="00AA5C08" w:rsidRPr="001D17AE">
           <w:rPr>
             <w:color w:val="467886"/>
             <w:spacing w:val="-2"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single" w:color="467886"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.youtube.com/watch?v=kZhL5SPtn6A</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1844D634" w14:textId="54E4684C" w:rsidR="00AA5C08" w:rsidRPr="0011314E" w:rsidRDefault="0011314E" w:rsidP="00AA5C08">
+    <w:p w14:paraId="1844D634" w14:textId="5E1BA6E4" w:rsidR="00AA5C08" w:rsidRDefault="0011314E" w:rsidP="00AA5C08">
       <w:pPr>
         <w:rPr>
-          <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011314E">
         <w:rPr>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Information, printable templates and solutions available at:</w:t>
       </w:r>
       <w:r w:rsidR="00AA5C08" w:rsidRPr="0011314E">
         <w:rPr>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="003C1910" w:rsidRPr="0011314E">
+        <w:r w:rsidR="00ED28EC" w:rsidRPr="0073232F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="26"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https://rewway.at/de/lehrmittel/transportplanung-mit-der-logistify-app</w:t>
+          <w:t>https://rewway.at/en/teaching-materials/transport-planning-with-the-logistify-app</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08DC4E45" w14:textId="77777777" w:rsidR="00ED28EC" w:rsidRPr="00ED28EC" w:rsidRDefault="00ED28EC" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="48D27A02" w14:textId="77777777" w:rsidR="00A97A2D" w:rsidRDefault="00A97A2D" w:rsidP="00A97A2D">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58492F8F" w14:textId="7D1FD244" w:rsidR="00A97A2D" w:rsidRPr="00A97A2D" w:rsidRDefault="00383BBB" w:rsidP="00A97A2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661322" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B97459D" wp14:editId="4364381E">
@@ -2580,61 +2578,61 @@
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="711DBD60" id="Ellipse 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-30.05pt;margin-top:89.95pt;width:150pt;height:150pt;z-index:-251654134;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBef0Fe7wEAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu3CAUhveV+g6Ifcb2KKkaazxZJHI3&#10;VRs17QMw+GAjcRPQ8czb94AvkzRRF1U2mMs5H+f/Ae/uTlqRI/ggrWlotSkpAcNtJ03f0F8/26vP&#10;lITITMeUNdDQMwR6t//4YTe6GrZ2sKoDTxBiQj26hg4xurooAh9As7CxDgwuCus1izj0fdF5NiJd&#10;q2Jblp+K0frOecshBJx9mBbpPvOFAB6/CxEgEtVQrC3m1uf2kNpiv2N175kbJJ/LYP9RhWbS4KYr&#10;6oFFRn57+QqlJfc2WBE33OrCCiE5ZA2opir/UvM0MAdZC5oT3GpTeD8s/3Z8co8ebRhdqAN2k4qT&#10;8Dp9sT5yymadV7PgFAnHyeq2vClL9JTj2jJATnFJdz7EL2A1SZ2GglLShSSI1ez4NcQpeolK08Eq&#10;2bVSqTxIlwDulSdHhsd36Kt0XMh/EaUMGRu6vblOxbxm+P6wEtrb9rp9A4JIZZB8sSD34llBAirz&#10;AwSRHYreTju8LIxxDiZW09LAOpjqTe7kC5YqXjJy/RmYyAKVruwZsEROkIU9CZ/jUyrky70mz9L/&#10;lbxm5J2tiWuylsb6t5QpVDXvPMUvJk3WJJcOtjs/euKjurfTG2OGDxafGI8+J6covL1Z+fzS0vN4&#10;Ps7Yy/9g/wcAAP//AwBQSwMEFAAGAAgAAAAhANJY4ZrhAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj09Lw0AQxe+C32EZwVu7aZTYxGyKCILiwVoL4m2bnfzB7GzMbtP02zs56W1m3uPN7+WbyXZi&#10;xMG3jhSslhEIpNKZlmoF+4+nxRqED5qM7hyhgjN62BSXF7nOjDvRO467UAsOIZ9pBU0IfSalLxu0&#10;2i9dj8Ra5QarA69DLc2gTxxuOxlHUSKtbok/NLrHxwbL793RKnDJc9WO6226P6cvP8lrXH1+vVVK&#10;XV9ND/cgAk7hzwwzPqNDwUwHdyTjRadgkUQrtrJwl6Yg2BHfzMNBwe18kUUu/3cofgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBef0Fe7wEAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDSWOGa4QAAAAsBAAAPAAAAAAAAAAAAAAAAAEkEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="20pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AA5C08" w:rsidRPr="00221112">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B1A95B0" w14:textId="77777777" w:rsidR="00E408E8" w:rsidRDefault="00E408E8" w:rsidP="009537A4">
+    <w:p w14:paraId="4BBF9D58" w14:textId="77777777" w:rsidR="0068678F" w:rsidRDefault="0068678F" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46F82414" w14:textId="77777777" w:rsidR="00E408E8" w:rsidRDefault="00E408E8" w:rsidP="009537A4">
+    <w:p w14:paraId="675D5DD2" w14:textId="77777777" w:rsidR="0068678F" w:rsidRDefault="0068678F" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2891,61 +2889,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="680C6C7B" w14:textId="77777777" w:rsidR="00E408E8" w:rsidRDefault="00E408E8" w:rsidP="009537A4">
+    <w:p w14:paraId="194236E5" w14:textId="77777777" w:rsidR="0068678F" w:rsidRDefault="0068678F" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CBECDF1" w14:textId="77777777" w:rsidR="00E408E8" w:rsidRDefault="00E408E8" w:rsidP="009537A4">
+    <w:p w14:paraId="7922CF78" w14:textId="77777777" w:rsidR="0068678F" w:rsidRDefault="0068678F" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37951CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9F4F760"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3504,137 +3502,140 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="52043093">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="905604300">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="540020671">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1880778607">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="180360958">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009537A4"/>
     <w:rsid w:val="000746D9"/>
     <w:rsid w:val="00090BEA"/>
     <w:rsid w:val="0011314E"/>
     <w:rsid w:val="0018266D"/>
     <w:rsid w:val="001A0B49"/>
     <w:rsid w:val="001D17AE"/>
     <w:rsid w:val="001E2645"/>
     <w:rsid w:val="001F54ED"/>
     <w:rsid w:val="00221112"/>
+    <w:rsid w:val="002217A9"/>
     <w:rsid w:val="0023557A"/>
     <w:rsid w:val="002A43C6"/>
     <w:rsid w:val="00334100"/>
     <w:rsid w:val="003700EA"/>
     <w:rsid w:val="00376244"/>
     <w:rsid w:val="00383BBB"/>
     <w:rsid w:val="00385281"/>
     <w:rsid w:val="003964A6"/>
     <w:rsid w:val="003B4887"/>
     <w:rsid w:val="003C1910"/>
     <w:rsid w:val="003F6D92"/>
     <w:rsid w:val="004D237E"/>
     <w:rsid w:val="004F32E8"/>
     <w:rsid w:val="005055F5"/>
     <w:rsid w:val="00525EB4"/>
     <w:rsid w:val="00537C5B"/>
     <w:rsid w:val="00540C26"/>
     <w:rsid w:val="00661879"/>
+    <w:rsid w:val="0068678F"/>
     <w:rsid w:val="006E4943"/>
     <w:rsid w:val="00760005"/>
     <w:rsid w:val="007A4EDF"/>
     <w:rsid w:val="00841B6E"/>
     <w:rsid w:val="00843D71"/>
     <w:rsid w:val="0086180C"/>
     <w:rsid w:val="00865B28"/>
     <w:rsid w:val="008E611F"/>
     <w:rsid w:val="009537A4"/>
     <w:rsid w:val="00991482"/>
     <w:rsid w:val="009D2443"/>
     <w:rsid w:val="00A074B1"/>
     <w:rsid w:val="00A079B3"/>
     <w:rsid w:val="00A65642"/>
     <w:rsid w:val="00A97A2D"/>
     <w:rsid w:val="00AA5C08"/>
     <w:rsid w:val="00AC1CB1"/>
     <w:rsid w:val="00AF277C"/>
     <w:rsid w:val="00B65A3E"/>
     <w:rsid w:val="00BD5F69"/>
     <w:rsid w:val="00BE5F4D"/>
     <w:rsid w:val="00C255C7"/>
     <w:rsid w:val="00C742E9"/>
     <w:rsid w:val="00CE46AC"/>
     <w:rsid w:val="00CE5CD7"/>
     <w:rsid w:val="00CF69ED"/>
     <w:rsid w:val="00D53918"/>
     <w:rsid w:val="00D63A6C"/>
     <w:rsid w:val="00D96917"/>
     <w:rsid w:val="00E32BF5"/>
     <w:rsid w:val="00E408E8"/>
     <w:rsid w:val="00E4547F"/>
     <w:rsid w:val="00EA1533"/>
     <w:rsid w:val="00EA7BF5"/>
     <w:rsid w:val="00EC4BA0"/>
+    <w:rsid w:val="00ED28EC"/>
     <w:rsid w:val="00ED6C2F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4671,51 +4672,51 @@
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listenabsatz1">
     <w:name w:val="Listenabsatz1"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="003F6D92"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/lehrmittel/transportplanung-mit-der-logistify-app" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZhL5SPtn6A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logistify.app/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/en/teaching-materials/transport-planning-with-the-logistify-app" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZhL5SPtn6A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logistify.app/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -4990,65 +4991,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010032EDFD563944E2459091C4D47FD5B955" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="33bcd7d1120361c940181a1da049c6ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b72286a9-1a81-47a3-b7d4-6a652023a0d9" xmlns:ns3="772bd9cd-eaa2-4993-a042-72d81139fe46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88e8e430062162be852b0d715196b6eb" ns2:_="" ns3:_="">
     <xsd:import namespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <xsd:import namespace="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -5211,135 +5197,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="772bd9cd-eaa2-4993-a042-72d81139fe46" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b72286a9-1a81-47a3-b7d4-6a652023a0d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFA54E5-966C-4720-940F-FCEE1AAC846C}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D31BCC-7E23-4A4D-9761-F9440A906BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F764DB-CB7E-4A9A-A387-3F53C0E7591A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+    <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFA54E5-966C-4720-940F-FCEE1AAC846C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A32D3A-93FA-4097-A7CB-6C5717ACB6C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>163</Words>
-  <Characters>1030</Characters>
+  <Words>166</Words>
+  <Characters>1049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1191</CharactersWithSpaces>
+  <CharactersWithSpaces>1213</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pum Christina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
   </property>