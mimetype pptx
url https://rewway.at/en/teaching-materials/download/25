--- v0 (2026-05-21)
+++ v1 (2026-07-04)
@@ -1,37 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -109,113 +112,115 @@
   <Override PartName="/ppt/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/ppt/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483655" r:id="rId1"/>
+    <p:sldMasterId id="2147483655" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId42"/>
+    <p:notesMasterId r:id="rId45"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId43"/>
+    <p:handoutMasterId r:id="rId46"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="324" r:id="rId2"/>
-[...38 lines deleted...]
-    <p:sldId id="2361" r:id="rId41"/>
+    <p:sldId id="324" r:id="rId5"/>
+    <p:sldId id="415" r:id="rId6"/>
+    <p:sldId id="2367" r:id="rId7"/>
+    <p:sldId id="676" r:id="rId8"/>
+    <p:sldId id="2370" r:id="rId9"/>
+    <p:sldId id="2371" r:id="rId10"/>
+    <p:sldId id="2364" r:id="rId11"/>
+    <p:sldId id="2365" r:id="rId12"/>
+    <p:sldId id="679" r:id="rId13"/>
+    <p:sldId id="2274" r:id="rId14"/>
+    <p:sldId id="2218" r:id="rId15"/>
+    <p:sldId id="684" r:id="rId16"/>
+    <p:sldId id="2366" r:id="rId17"/>
+    <p:sldId id="686" r:id="rId18"/>
+    <p:sldId id="2369" r:id="rId19"/>
+    <p:sldId id="2372" r:id="rId20"/>
+    <p:sldId id="425" r:id="rId21"/>
+    <p:sldId id="428" r:id="rId22"/>
+    <p:sldId id="2352" r:id="rId23"/>
+    <p:sldId id="2373" r:id="rId24"/>
+    <p:sldId id="2374" r:id="rId25"/>
+    <p:sldId id="2286" r:id="rId26"/>
+    <p:sldId id="426" r:id="rId27"/>
+    <p:sldId id="301" r:id="rId28"/>
+    <p:sldId id="562" r:id="rId29"/>
+    <p:sldId id="285" r:id="rId30"/>
+    <p:sldId id="2358" r:id="rId31"/>
+    <p:sldId id="2359" r:id="rId32"/>
+    <p:sldId id="427" r:id="rId33"/>
+    <p:sldId id="2280" r:id="rId34"/>
+    <p:sldId id="2360" r:id="rId35"/>
+    <p:sldId id="662" r:id="rId36"/>
+    <p:sldId id="2281" r:id="rId37"/>
+    <p:sldId id="329" r:id="rId38"/>
+    <p:sldId id="2282" r:id="rId39"/>
+    <p:sldId id="2326" r:id="rId40"/>
+    <p:sldId id="2362" r:id="rId41"/>
+    <p:sldId id="2363" r:id="rId42"/>
+    <p:sldId id="404" r:id="rId43"/>
+    <p:sldId id="2361" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6797675" cy="9872663"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -343,51 +348,51 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="E3DDD7"/>
     <a:srgbClr val="002E60"/>
     <a:srgbClr val="3494BA"/>
     <a:srgbClr val="189BC4"/>
     <a:srgbClr val="DAE3F3"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{B3D356ED-5A77-460F-9E3C-0BBEDCF8B16F}" v="22" dt="2026-04-15T10:48:38.576"/>
+    <p1510:client id="{01AA3BCD-3B7B-4D9B-B880-F985D4A6E081}" v="2" dt="2026-06-15T09:53:52.990"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mittlere Formatvorlage 2 - Akzent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -655,63 +660,63 @@
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="dk1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="13584" autoAdjust="0"/>
     <p:restoredTop sz="69825" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="142" d="100"/>
           <a:sy n="142" d="100"/>
         </p:scale>
-        <p:origin x="2412" y="108"/>
+        <p:origin x="2412" y="114"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-8340"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -719,51 +724,80 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" showGuides="1">
       <p:cViewPr>
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="2840" y="-784"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-06-15T09:53:46.097" v="0"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-06-15T09:53:46.097" v="0"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3060087697" sldId="662"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-06-15T09:53:46.097" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3060087697" sldId="662"/>
+            <ac:spMk id="11" creationId="{E47B58A5-D9D1-1712-4D07-F5AD60A6D4B4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet2.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\p42577\Downloads\Freight%20marginal%20average%20external%20costs%20of%20transport%20per%20country_v3.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet3.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -17255,51 +17289,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="495348"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9CA8D438-8C3D-470A-AF7A-FEA45D4D0C67}" type="datetimeFigureOut">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A4E30E4-62C1-40E9-A94C-10D88AE00376}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9377317"/>
             <a:ext cx="2945659" cy="495347"/>
@@ -17437,51 +17471,51 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="495348"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CAC45B57-5355-4CF1-BFF3-5EF922D93B27}" type="datetimeFigureOut">
               <a:rPr lang="de-AT" noProof="0" smtClean="0"/>
               <a:pPr/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="438150" y="1233488"/>
             <a:ext cx="5921375" cy="3332162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -17786,51 +17820,51 @@
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat/databrowser/view/tran_hv_frmod/default/table?lang=en&amp;category=tran.tran_hv_ms" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/resource.html?uri=cellar:5e601657-3b06-11eb-b27b-01aa75ed71a1.0003.02/DOC_1&amp;format=PDF" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/de/qanda_21_6725" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transport.ec.europa.eu/transport-themes/infrastructure-and-investment/trans-european-transport-network-ten-t/tentec-information-system-and-ten-t-map-library/ten-t-maps-european-transport-corridors_en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.at/fileadmin/site/publikationen/rep0913.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umweltbundesamt.at/fileadmin/site/publikationen/rep0913.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.PieLab.Logistify" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rewway.at/de/logistify/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZhL5SPtn6A" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmimi.gv.at/themen/mobilitaet/mobilitaetsmasterplan/mmp2030.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/de/photos/hochwasser-stra%C3%9Fe-gesperrt-schaden-123218/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/de/photos/eis-gletscher-schmelzen-klimawandel-7678230/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/de/photos/wasserhahn-installation-tippen-2151449/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/de/photos/klimawandel-thermometer-waldbrand-3836835/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmimi.gv.at/themen/mobilitaet/transport/gueterverkehr/masterplan.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmimi.gv.at/themen/mobilitaet/mobilitaetsmasterplan/mmp2030.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmimi.gv.at/themen/mobilitaet/transport/gueterverkehr/masterplan.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spediteure-logistik.at/fileadmin/user_upload/Update_ZV-Studie_PK_24_06_04.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -18298,51 +18332,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82E10F79-41FE-E30D-24C4-E5E220816508}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4B7B3D3-5F8A-001A-AEEA-2F0097844803}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19048,51 +19082,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57884E46-5508-2C2F-BB20-61FEE6A80787}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB1D9A77-AB6C-0906-D2E0-0ECACADC2541}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19925,51 +19959,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076D186F-A944-254D-097B-9153EB5D9500}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7AB1C11-27CF-F8D1-BA85-A0FE04EBA7E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -20462,51 +20496,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EF93800-71E9-626F-8FD3-9643706916D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8294645-C13C-216D-70F5-50B4353FEC63}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22168,86 +22202,69 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A117A8B-AC18-8E4B-01FF-EDB2E31A1786}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT" dirty="0"/>
+              <a:t>Download App unter: https://logistify.app/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" dirty="0"/>
+              <a:t>Erklärvideo: https://www.youtube.com/watch?v=kZhL5SPtn6A</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>Download the app at: </a:t>
-[...33 lines deleted...]
-            <a:endParaRPr lang="en-US" b="0" dirty="0"/>
+              <a:t>More information at</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>: https://rewway.at/en/teaching-materials/transport-planning-with-the-logistify-app</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>The learning app "</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0" err="1"/>
               <a:t>Logistify</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>" focuses on various means of transport, their sustainable and efficient use of resources, and logistics-related careers. In the games, students are challenged to use their transport planning skills. The task is to transport various goods efficiently from A to B, to plan multimodal transport chains from raw materials to end customers, and to explore careers in the logistics sector.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" b="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="0" dirty="0"/>
               <a:t>Duration: Game 1 takes approximately 15 minutes.</a:t>
@@ -22320,51 +22337,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47544EEA-F88C-AB2A-6EEC-0F8C187A74A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5BB7625-F7F5-65D2-F882-548DC357B6D2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -22892,51 +22909,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20156A50-722C-0FFE-F82E-2CBF26627572}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C7B5CA-FD31-6718-9220-1B7C17FCE326}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -24624,51 +24641,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE01A30D-2B4E-D2A2-1E49-0D31D276A833}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23.04.2026</a:t>
+              <a:t>15.06.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEFED999-F57F-0B28-7198-799877B1C50A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -26151,51 +26168,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{1D8BD707-D9CF-40AE-B4C6-C98DA3205C09}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr/>
-              <a:t>4/23/2026</a:t>
+              <a:t>6/15/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27747,51 +27764,51 @@
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZhL5SPtn6A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://play.google.com/store/apps/details?id=com.PieLab.Logistify" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=kZhL5SPtn6A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://logistify.app/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://multireload.eu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
 </file>
@@ -35460,56 +35477,62 @@
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="483782" y="3210582"/>
             <a:ext cx="1946336" cy="1384995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" noProof="1"/>
               <a:t>Download the app at:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1200" noProof="1">
+              <a:rPr lang="en-US" sz="1200" dirty="0" err="1">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>Logistify – Apps bei Google Play</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1200" noProof="1"/>
+              <a:t>Logistify</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
+              </a:rPr>
+              <a:t>: Understanding the World of Logistics</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1200" noProof="1"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" noProof="1"/>
               <a:t>Explanation video: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" noProof="1">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=kZhL5SPtn6A</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" noProof="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3060087697"/>
       </p:ext>
     </p:extLst>
@@ -40545,58 +40568,335 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010032EDFD563944E2459091C4D47FD5B955" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="33bcd7d1120361c940181a1da049c6ff">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b72286a9-1a81-47a3-b7d4-6a652023a0d9" xmlns:ns3="772bd9cd-eaa2-4993-a042-72d81139fe46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88e8e430062162be852b0d715196b6eb" ns2:_="" ns3:_="">
+    <xsd:import namespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+    <xsd:import namespace="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2e14edc-2e9f-4b21-b65e-57679073259b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="772bd9cd-eaa2-4993-a042-72d81139fe46" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4357c471-726d-4aed-97b5-b1a239b092bd}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="772bd9cd-eaa2-4993-a042-72d81139fe46">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b72286a9-1a81-47a3-b7d4-6a652023a0d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="772bd9cd-eaa2-4993-a042-72d81139fe46" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{705D0D16-D4F1-404D-BBEE-D3FC0A9F1D6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+    <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{500B3A0D-6625-482C-853D-408B49A5E87E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+    <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C99AAEDC-E38E-4CF2-9EA0-37323A298A7D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>7574</Words>
+  <Words>7542</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bildschirmpräsentation (16:9)</PresentationFormat>
-  <Paragraphs>689</Paragraphs>
+  <Paragraphs>684</Paragraphs>
   <Slides>40</Slides>
   <Notes>34</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>40</vt:i4>
       </vt:variant>
@@ -40652,25 +40952,45 @@
       <vt:lpstr>Critical Discussion of Policy Objectives  (Kummer, 2024)</vt:lpstr>
       <vt:lpstr>Information for Teachers</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
       <vt:lpstr>Literature I</vt:lpstr>
       <vt:lpstr>Literature II</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>STB1IL Nachhaltigkeit in der Logistik</dc:title>
   <dc:creator>Valentin Schmidt</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>