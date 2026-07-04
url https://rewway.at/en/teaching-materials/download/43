--- v0 (2026-05-21)
+++ v1 (2026-07-04)
@@ -10,65 +10,67 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="635F0BA6" w14:textId="1679382A" w:rsidR="00326C33" w:rsidRPr="00F457AF" w:rsidRDefault="00326C33" w:rsidP="00AA5C08">
+    <w:p w14:paraId="635F0BA6" w14:textId="0FDD13C2" w:rsidR="00326C33" w:rsidRPr="00646A42" w:rsidRDefault="00326C33" w:rsidP="00AA5C08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF0D04">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646A42">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="411437F2" wp14:editId="38682242">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-352425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>502285</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1750144364" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -102,395 +104,771 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="50056A93" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-27.75pt;margin-top:39.55pt;width:77.7pt;height:77.7pt;z-index:-251658231;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQDJds/F4gAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsWqchaUnIpKqQIrpBKilIXbrxkETEdhQ7D/4es4Ll6B7deybb&#10;L6pjEw22NRphsw6Aka6MbHWN8H4uVo/ArBNais5oQvgmC/v89iYTqTSzfqOpdDXzJdqmAqFxrk85&#10;t1VDSti16Un77NMMSjh/DjWXg5h9uep4GARbrkSr/UIjenpuqPoqR4VwetlGu+Icfkyvl3I6FONx&#10;jo4XxPu75fAEzNHi/mD41ffqkHunqxm1tKxDWMVx7FGEXbIB5oEkSYBdEcKHKAaeZ/z/B/kPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB4ZLsvzAQAAVQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMl2z8XiAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;TQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0072020F" w:rsidRPr="00F457AF">
+      <w:r w:rsidR="002F1727" w:rsidRPr="00646A42">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:t>Die richtige Transportstrategie finden</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Case study: Finding the right transport strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0241A069" w14:textId="4DB7147E" w:rsidR="00AA5C08" w:rsidRPr="00F457AF" w:rsidRDefault="007437F1" w:rsidP="00AA5C08">
-      <w:r>
+    <w:p w14:paraId="0241A069" w14:textId="034288C0" w:rsidR="00AA5C08" w:rsidRPr="00646A42" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656195" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000D4E19" wp14:editId="48FAF8A9">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362367DC" wp14:editId="2A84D8B0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4123055</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5743575" cy="2389505"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="10795"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1148058260" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="2389505"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="72737FCB" w14:textId="77777777" w:rsidR="008723AC" w:rsidRPr="00905F02" w:rsidRDefault="008723AC" w:rsidP="008723AC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00905F02">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learning objectives</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0CFE9525" w14:textId="77777777" w:rsidR="006C1573" w:rsidRPr="00905F02" w:rsidRDefault="006C1573" w:rsidP="006C1573">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="9"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00905F02">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learners can identify relevant decision-making criteria for comparing modes of transport.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1DAC5654" w14:textId="41AABBD8" w:rsidR="006C1573" w:rsidRPr="00905F02" w:rsidRDefault="006C1573" w:rsidP="006C1573">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="9"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00905F02">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Learners can compare </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D6185E">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>truck</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00905F02">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>, rail and inland waterway transport unimodally and explain their strengths and weaknesses.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77789C98" w14:textId="5E0F6DD8" w:rsidR="006C1573" w:rsidRPr="00905F02" w:rsidRDefault="006C1573" w:rsidP="006C1573">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="9"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00905F02">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learners can make a justified transport decision based on their own analyses.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="16152996" w14:textId="433780AE" w:rsidR="00EA7BF5" w:rsidRPr="00905F02" w:rsidRDefault="006C1573" w:rsidP="006C1573">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="9"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00905F02">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learners can reflect on the consequences of a chosen mode of transport (e.g. costs, time, environmental impacts)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0084711E" w:rsidRPr="00905F02">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="362367DC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:324.65pt;width:452.25pt;height:188.15pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5NlCpEgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3bSeEmMOEWXLsOA&#10;7gdo9wCyLMfCZFGTlNjZ05eS3TTrtsswHQRSpD6SH8n1dd8qchTWSdAFnU5SSoTmUEm9L+i3h92b&#10;JSXOM10xBVoU9CQcvd68frXuTC5m0ICqhCUIol3emYI23ps8SRxvRMvcBIzQaKzBtsyjavdJZVmH&#10;6K1KZmn6NunAVsYCF87h6+1gpJuIX9eC+y917YQnqqCYm4+3jXcZ7mSzZvneMtNIPqbB/iGLlkmN&#10;Qc9Qt8wzcrDyN6hWcgsOaj/h0CZQ15KLWANWM01fVHPfMCNiLUiOM2ea3P+D5Z+P9+arJb5/Bz02&#10;MBbhzB3w745o2DZM78WNtdA1glUYeBooSzrj8vFroNrlLoCU3SeosMns4CEC9bVtAytYJ0F0bMDp&#10;TLroPeH4mC3mV9kio4SjbXa1XGVpFmOw/Om7sc5/ENCSIBTUYlcjPDveOR/SYfmTS4jmQMlqJ5WK&#10;it2XW2XJkeEE7OIZ0X9xU5p0BV1ls2xg4K8QaTx/gmilx1FWsi3o8uzE8sDbe13FQfNMqkHGlJUe&#10;iQzcDSz6vuzRMRBaQnVCSi0MI4srhkID9iclHY5rQd2PA7OCEvVRY1tW0/k8zHdU5tlihoq9tJSX&#10;FqY5QhXUUzKIWx93IhCm4QbbV8tI7HMmY644hpHvcWXCnF/q0et5sTePAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAbfngD98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1adPQ&#10;hDgVQgLBDdoKrm7sJhH2OthuGv6e5QTH0Yxm3lTryVk2mhB7jxJuZgKYwcbrHlsJu+3j9QpYTAq1&#10;sh6NhG8TYV2fn1Wq1P6Eb2bcpJZRCcZSSehSGkrOY9MZp+LMDwbJO/jgVCIZWq6DOlG5s3wuRM6d&#10;6pEWOjWYh840n5ujk7DKnseP+LJ4fW/ygy3S1e349BWkvLyY7u+AJTOlvzD84hM61MS090fUkVkJ&#10;dCRJyLNiAYzsQmRLYHvKifkyB15X/P+D+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5&#10;NlCpEgIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBt+eAP3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="72737FCB" w14:textId="77777777" w:rsidR="008723AC" w:rsidRPr="00905F02" w:rsidRDefault="008723AC" w:rsidP="008723AC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00905F02">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learning objectives</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0CFE9525" w14:textId="77777777" w:rsidR="006C1573" w:rsidRPr="00905F02" w:rsidRDefault="006C1573" w:rsidP="006C1573">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="9"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00905F02">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learners can identify relevant decision-making criteria for comparing modes of transport.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1DAC5654" w14:textId="41AABBD8" w:rsidR="006C1573" w:rsidRPr="00905F02" w:rsidRDefault="006C1573" w:rsidP="006C1573">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="9"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00905F02">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Learners can compare </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D6185E">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>truck</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00905F02">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>, rail and inland waterway transport unimodally and explain their strengths and weaknesses.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77789C98" w14:textId="5E0F6DD8" w:rsidR="006C1573" w:rsidRPr="00905F02" w:rsidRDefault="006C1573" w:rsidP="006C1573">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="9"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00905F02">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learners can make a justified transport decision based on their own analyses.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="16152996" w14:textId="433780AE" w:rsidR="00EA7BF5" w:rsidRPr="00905F02" w:rsidRDefault="006C1573" w:rsidP="006C1573">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="9"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00905F02">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learners can reflect on the consequences of a chosen mode of transport (e.g. costs, time, environmental impacts)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0084711E" w:rsidRPr="00905F02">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00440FDC" w:rsidRPr="00646A42">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656197" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48613130" wp14:editId="3B4F9A77">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>324485</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2762250" cy="1200150"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1601592153" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2762250" cy="1200622"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="14AB2C1E" w14:textId="77777777" w:rsidR="00E65012" w:rsidRPr="00727232" w:rsidRDefault="00E65012" w:rsidP="00E65012">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00727232">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Type of exercise</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5619195D" w14:textId="77777777" w:rsidR="00440FDC" w:rsidRPr="00727232" w:rsidRDefault="00440FDC" w:rsidP="00440FDC">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00727232">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Small group or pair work</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2592D657" w14:textId="4888D284" w:rsidR="001A0B49" w:rsidRPr="00727232" w:rsidRDefault="00440FDC" w:rsidP="00440FDC">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="16"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00727232">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Also suitable as individual work/homework</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00D6185E" w:rsidRDefault="001A0B49" w:rsidP="001A0B49">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="48613130" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:25.55pt;width:217.5pt;height:94.5pt;z-index:251656197;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqCsjNEQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940TK9mDFWe1zTZV&#10;pe1B2vYBxhjHqJihQGJvn74D9mbT001VLhDDwM/MN8P6Zug0O0rnFZqSL2ZzzqQRWCuzL/mXz7tX&#10;V5z5AKYGjUaW/FF6frN5+WLd20Lm2KKupWMkYnzR25K3Idgiy7xoZQd+hlYacjboOghkun1WO+hJ&#10;vdNZPp9fZD262joU0nvavRudfJP0m0aK8LFpvAxMl5xiC2l2aa7inG3WUOwd2FaJKQz4hyg6UIYe&#10;PUndQQB2cOo3qU4Jhx6bMBPYZdg0SsiUA2WzmP+SzUMLVqZcCI63J0z+/8mKD8cH+8mxMLzGgQqY&#10;kvD2HsVXzwxuWzB7eesc9q2Emh5eRGRZb30xXY2ofeGjSNW/x5qKDIeASWhoXBepUJ6M1KkAjyfo&#10;cghM0GZ+eZHnK3IJ8i1iTfM8vQHF03XrfHgrsWNxUXJHVU3ycLz3IYYDxdOR+JpHreqd0joZbl9t&#10;tWNHoA7YpTGp/3RMG9aX/HqVr0YCf5WYp/EniU4FamWtupJfnQ5BEbm9MXVqtABKj2sKWZsJZGQ3&#10;UgxDNTBVT5Qj1wrrRyLrcOxc+mm0aNF956ynri25/3YAJznT7wxV53qxXMY2T8ZydZmT4c491bkH&#10;jCCpkgfOxuU2pK8RuRm8pSo2KvF9jmQKmboxYZ9+Tmz3czudev7fmx8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQBWsQJZ3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHXSpqWE&#10;bCqEBIIbFARXN94mEfY62G4a/h5zguPOjGbeVpvJGjGSD71jhHyWgSBunO65RXh7vb9cgwhRsVbG&#10;MSF8U4BNfXpSqVK7I7/QuI2tSCUcSoXQxTiUUoamI6vCzA3Eyds7b1VMp2+l9uqYyq2R8yxbSat6&#10;TgudGuiuo+Zze7AI6+Jx/AhPi+f3ZrU31/Hianz48ojnZ9PtDYhIU/wLwy9+Qoc6Me3cgXUQBiE9&#10;EhGWeQ4iucVimYQdwrzIcpB1Jf/z1z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAagrI&#10;zRECAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;VrECWd4AAAAHAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="14AB2C1E" w14:textId="77777777" w:rsidR="00E65012" w:rsidRPr="00727232" w:rsidRDefault="00E65012" w:rsidP="00E65012">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00727232">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Type of exercise</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5619195D" w14:textId="77777777" w:rsidR="00440FDC" w:rsidRPr="00727232" w:rsidRDefault="00440FDC" w:rsidP="00440FDC">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00727232">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Small group or pair work</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2592D657" w14:textId="4888D284" w:rsidR="001A0B49" w:rsidRPr="00727232" w:rsidRDefault="00440FDC" w:rsidP="00440FDC">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="16"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00727232">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Also suitable as individual work/homework</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00D6185E" w:rsidRDefault="001A0B49" w:rsidP="001A0B49">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="007437F1" w:rsidRPr="00646A42">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656195" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000D4E19" wp14:editId="71B67EF0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>314960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2733675" cy="1209675"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2733675" cy="1209675"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="634F2932" w14:textId="0202F5C9" w:rsidR="00AC1CB1" w:rsidRPr="00760005" w:rsidRDefault="00AC1CB1" w:rsidP="00AC1CB1">
+                          <w:p w14:paraId="29F01CB7" w14:textId="77777777" w:rsidR="009F53E3" w:rsidRDefault="009F53E3" w:rsidP="00710D6E">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00760005">
-                              <w:t>Dauer</w:t>
+                            <w:r w:rsidRPr="009F53E3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Duration</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="332835FA" w14:textId="7BB8C481" w:rsidR="004332FB" w:rsidRDefault="006B4248" w:rsidP="00710D6E">
-                            <w:r>
+                          <w:p w14:paraId="332835FA" w14:textId="018A017F" w:rsidR="004332FB" w:rsidRPr="00727232" w:rsidRDefault="00E65012" w:rsidP="00710D6E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00727232">
                               <w:rPr>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>2-3</w:t>
+                              <w:t>2–3 lessons</w:t>
                             </w:r>
-                            <w:r w:rsidR="00235BFF">
+                            <w:r w:rsidR="002674CD" w:rsidRPr="00727232">
                               <w:rPr>
                                 <w:szCs w:val="26"/>
-                              </w:rPr>
-[...10 lines deleted...]
-                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="000D4E19" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:24.8pt;width:215.25pt;height:95.25pt;z-index:251656195;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUMPFxDwIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxk6Yx4hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzrx8lu2l2exmmB4EUqUPykNzcDp0iR2GdBF3Q+SylRGgOldRNQb983r+6&#10;ocR5piumQIuCnoSjt9uXLza9yUUGLahKWIIg2uW9KWjrvcmTxPFWdMzNwAiNxhpsxzyqtkkqy3pE&#10;71SSpel10oOtjAUunMPX+9FItxG/rgX3H+vaCU9UQTE3H28b7zLcyXbD8sYy00o+pcH+IYuOSY1B&#10;z1D3zDNysPI3qE5yCw5qP+PQJVDXkotYA1YzT3+p5rFlRsRakBxnzjS5/wfLPxwfzSdL/PAaBmxg&#10;LMKZB+BfHdGwa5luxJ210LeCVRh4HihLeuPy6Wug2uUugJT9e6iwyezgIQINte0CK1gnQXRswOlM&#10;uhg84fiYra6urldLSjja5lm6DkqIwfKn78Y6/1ZAR4JQUItdjfDs+OD86PrkEqI5ULLaS6WiYpty&#10;pyw5MpyAfTwT+k9uSpO+oOtlthwZ+CtEGs+fIDrpcZSV7Ap6c3ZieeDtja7ioHkm1ShjdUpPRAbu&#10;Rhb9UA7oGAgtoTohpRbGkcUVQ6EF+52SHse1oO7bgVlBiXqnsS3r+WIR5jsqi+UqQ8VeWspLC9Mc&#10;oQrqKRnFnY87EQjTcIftq2Uk9jmTKVccw9iaaWXCnF/q0et5sbc/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAKpvTp94AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB12obQhmwq&#10;hASCGxQEVzfeJhH2OthuGv4ec4LjaEYzb6rNZI0YyYfeMcJ8loEgbpzuuUV4e72/XIEIUbFWxjEh&#10;fFOATX16UqlSuyO/0LiNrUglHEqF0MU4lFKGpiOrwswNxMnbO29VTNK3Unt1TOXWyEWWFdKqntNC&#10;pwa666j53B4swip/HD/C0/L5vSn2Zh0vrseHL494fjbd3oCINMW/MPziJ3SoE9POHVgHYRDSkYiQ&#10;rwsQyc2X2RWIHcIiz+Yg60r+569/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJQw8XEP&#10;AgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACqb&#10;06feAAAABwEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+              <v:shape w14:anchorId="000D4E19" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:24.8pt;width:215.25pt;height:95.25pt;z-index:251656195;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNp/4lEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxk6Yx4hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzrx8lu2l2exmmB4EUqUPykNzcDp0iR2GdBF3Q+SylRGgOldRNQb983r+6&#10;ocR5piumQIuCnoSjt9uXLza9yUUGLahKWIIg2uW9KWjrvcmTxPFWdMzNwAiNxhpsxzyqtkkqy3pE&#10;71SSpel10oOtjAUunMPX+9FItxG/rgX3H+vaCU9UQTE3H28b7zLcyXbD8sYy00o+pcH+IYuOSY1B&#10;z1D3zDNysPI3qE5yCw5qP+PQJVDXkotYA1YzT3+p5rFlRsRakBxnzjS5/wfLPxwfzSdL/PAaBmxg&#10;LMKZB+BfHdGwa5luxJ210LeCVRh4HihLeuPy6Wug2uUugJT9e6iwyezgIQINte0CK1gnQXRswOlM&#10;uhg84fiYra6urldLSjja5lm6DkqIwfKn78Y6/1ZAR4JQUItdjfDs+OD86PrkEqI5ULLaS6WiYpty&#10;pyw5MpyAfTwT+k9uSpO+oOtlthwZ+CtEGs+fIDrpcZSV7Ap6c3ZieeDtja7ioHkm1ShjdUpPRAbu&#10;Rhb9UA5EVkhKCBB4LaE6IbMWxsnFTUOhBfudkh6ntqDu24FZQYl6p7E76/liEcY8KovlKkPFXlrK&#10;SwvTHKEK6ikZxZ2PqxF403CHXaxl5Pc5kyllnMbYoWlzwrhf6tHreb+3PwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhACqb06feAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddqG&#10;0IZsKoQEghsUBFc33iYR9jrYbhr+HnOC42hGM2+qzWSNGMmH3jHCfJaBIG6c7rlFeHu9v1yBCFGx&#10;VsYxIXxTgE19elKpUrsjv9C4ja1IJRxKhdDFOJRShqYjq8LMDcTJ2ztvVUzSt1J7dUzl1shFlhXS&#10;qp7TQqcGuuuo+dweLMIqfxw/wtPy+b0p9mYdL67Hhy+PeH423d6AiDTFvzD84id0qBPTzh1YB2EQ&#10;0pGIkK8LEMnNl9kViB3CIs/mIOtK/uevfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCN&#10;p/4lEwIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAqm9On3gAAAAcBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="634F2932" w14:textId="0202F5C9" w:rsidR="00AC1CB1" w:rsidRPr="00760005" w:rsidRDefault="00AC1CB1" w:rsidP="00AC1CB1">
+                    <w:p w14:paraId="29F01CB7" w14:textId="77777777" w:rsidR="009F53E3" w:rsidRDefault="009F53E3" w:rsidP="00710D6E">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00760005">
-                        <w:t>Dauer</w:t>
+                      <w:r w:rsidRPr="009F53E3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Duration</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="332835FA" w14:textId="7BB8C481" w:rsidR="004332FB" w:rsidRDefault="006B4248" w:rsidP="00710D6E">
-                      <w:r>
+                    <w:p w14:paraId="332835FA" w14:textId="018A017F" w:rsidR="004332FB" w:rsidRPr="00727232" w:rsidRDefault="00E65012" w:rsidP="00710D6E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00727232">
                         <w:rPr>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>2-3</w:t>
+                        <w:t>2–3 lessons</w:t>
                       </w:r>
-                      <w:r w:rsidR="00235BFF">
+                      <w:r w:rsidR="002674CD" w:rsidRPr="00727232">
                         <w:rPr>
                           <w:szCs w:val="26"/>
-                        </w:rPr>
-[...10 lines deleted...]
-                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B361D0">
+      <w:r w:rsidR="00BD5F69" w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...146 lines deleted...]
-          <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656194" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F47AA5" wp14:editId="34175F8C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-419100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5586730</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="114300" t="114300" r="133350" b="133350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Ellipse 6">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AC56B4C-D3AA-F54A-32BF-13171A270EC9}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
@@ -527,53 +905,54 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="79337512" id="Ellipse 6" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-33pt;margin-top:439.9pt;width:150pt;height:150pt;z-index:-251660286;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBef0Fe7wEAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu3CAUhveV+g6Ifcb2KKkaazxZJHI3&#10;VRs17QMw+GAjcRPQ8czb94AvkzRRF1U2mMs5H+f/Ae/uTlqRI/ggrWlotSkpAcNtJ03f0F8/26vP&#10;lITITMeUNdDQMwR6t//4YTe6GrZ2sKoDTxBiQj26hg4xurooAh9As7CxDgwuCus1izj0fdF5NiJd&#10;q2Jblp+K0frOecshBJx9mBbpPvOFAB6/CxEgEtVQrC3m1uf2kNpiv2N175kbJJ/LYP9RhWbS4KYr&#10;6oFFRn57+QqlJfc2WBE33OrCCiE5ZA2opir/UvM0MAdZC5oT3GpTeD8s/3Z8co8ebRhdqAN2k4qT&#10;8Dp9sT5yymadV7PgFAnHyeq2vClL9JTj2jJATnFJdz7EL2A1SZ2GglLShSSI1ez4NcQpeolK08Eq&#10;2bVSqTxIlwDulSdHhsd36Kt0XMh/EaUMGRu6vblOxbxm+P6wEtrb9rp9A4JIZZB8sSD34llBAirz&#10;AwSRHYreTju8LIxxDiZW09LAOpjqTe7kC5YqXjJy/RmYyAKVruwZsEROkIU9CZ/jUyrky70mz9L/&#10;lbxm5J2tiWuylsb6t5QpVDXvPMUvJk3WJJcOtjs/euKjurfTG2OGDxafGI8+J6covL1Z+fzS0vN4&#10;Ps7Yy/9g/wcAAP//AwBQSwMEFAAGAAgAAAAhAJ1d3NfhAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01Lw0AQhu+C/2EZwVu7aZSYxGyKCILiwVoL4m2bnXxgdjZmt2n6752e9DjvPLwfxXq2vZhw&#10;9J0jBatlBAKpcqajRsHu42mRgvBBk9G9I1RwQg/r8vKi0LlxR3rHaRsawSbkc62gDWHIpfRVi1b7&#10;pRuQ+Fe70erA59hIM+ojm9texlGUSKs74oRWD/jYYvW9PVgFLnmuuyndZLtT9vKTvMb159dbrdT1&#10;1fxwDyLgHP5gONfn6lByp707kPGiV7BIEt4SFKR3GW9gIr65ZWXP6OosybKQ/0eUvwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBef0Fe7wEAAFcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCdXdzX4QAAAAwBAAAPAAAAAAAAAAAAAAAAAEkEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="20pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004D237E" w:rsidRPr="009537A4">
+      <w:r w:rsidR="004D237E" w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656193" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67A8958F" wp14:editId="4C535602">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4349750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1941195</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C64F332-582A-C1F0-59EF-24AB2F53D5CC}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
@@ -629,94 +1008,100 @@
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="67A8958F" id="Ellipse 7" o:spid="_x0000_s1028" alt="&quot;&quot;" style="position:absolute;margin-left:342.5pt;margin-top:152.85pt;width:150pt;height:150pt;z-index:-251660287;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8Xk/F/gEAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM+O0zAQxu9IvIPlO03S3UVs1HQPuwoX&#10;BCsWHsB1xo0lx7Zs06Rvz9hOUgorDoiL6z8zv/nmi93dwzQocgLnpdENrTYlJaC56aQ+NvT7t/bd&#10;B0p8YLpjymho6Bk8fdi/fbMbbQ1b0xvVgSMI0b4ebUP7EGxdFJ73MDC/MRY0HgrjBhZw6Y5F59iI&#10;9EEV27J8X4zGddYZDt7j7lM+pPvEFwJ4+CKEh0BUQ1FbSKNL4yGOxX7H6qNjtpd8lsH+QcXApMai&#10;K+qJBUZ+OPkHapDcGW9E2HAzFEYIySH1gN1U5W/dvPTMQuoFzfF2tcn/Pyz/fHqxzw5tGK2vPU5j&#10;F5NwQ/xFfWRKZp1Xs2AKhONmdV/elSV6yvFsWSCnuKRb58NHMAOJk4aCUtL62BCr2emTDzl6iYrb&#10;3ijZtVKptIiXAB6VIyeGn+9wrOLnQv5VlNJkbOhNdXuzvUvoq1PvjoeV0N63t+0rEEQqjeSLBWkW&#10;zgqiDqW/giCyw6a3ucK1MMY56FDlo551kPVGd9IFi4qXjKQ/ASNZYKcrewYskRmysHPjc3xMhXS5&#10;1+Tyb8Jy8pqRKhsd1uRBauNeAyjsaq6c4xeTsjXRpTAdJvQmWoORcedguvOzIy6oR5NfHdO8N/jo&#10;eHAJF6PwPicv5rcXH8yv61To8g+x/wkAAP//AwBQSwMEFAAGAAgAAAAhAEgYn43fAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFyq1uYnpYQ4VYWEED0g2sJ9Gy9JRLyObLcN&#10;fXpcLnDcmdHsN8V8sJ3Ykw+tYw1XEwWCuHKm5VrD++ZpPAMRIrLBzjFp+KYA8/L8rMDcuAOvaL+O&#10;tUglHHLU0MTY51KGqiGLYeJ64uR9Om8xptPX0ng8pHLbyWulptJiy+lDgz09NlR9rXdWQ/YyOgZF&#10;ePvmjzFbPi9oNfp41fryYlg8gIg0xL8wnPATOpSJaet2bILoNExnWdoSNdyo7A5EStz/KttknRRZ&#10;FvL/hvIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPF5Pxf4BAABpBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASBifjd8AAAALAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="67A8958F" id="Ellipse 7" o:spid="_x0000_s1029" alt="&quot;&quot;" style="position:absolute;margin-left:342.5pt;margin-top:152.85pt;width:150pt;height:150pt;z-index:-251660287;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmOHWh/gEAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMFu3CAQhu+V+g6Ie9f2Jqkaa705JHIv&#10;VRs17QOweFgjYUBA19637wC2t9tGPVS9YGBmvpn5Ae8epkGREzgvjW5otSkpAc1NJ/Wxod+/te8+&#10;UOID0x1TRkNDz+Dpw/7tm91oa9ia3qgOHEGI9vVoG9qHYOui8LyHgfmNsaDRKIwbWMClOxadYyPS&#10;B1Vsy/J9MRrXWWc4eI+7T9lI94kvBPDwRQgPgaiGYm0hjS6NhzgW+x2rj47ZXvK5DPYPVQxMaky6&#10;op5YYOSHk3+gBsmd8UaEDTdDYYSQHFIP2E1V/tbNS88spF5QHG9Xmfz/w/LPpxf77FCG0fra4zR2&#10;MQk3xC/WR6Yk1nkVC6ZAOG5W9+VdWaKmHG3LAjnFJdw6Hz6CGUicNBSUktbHhljNTp98yN6LV9z2&#10;RsmulUqlRbwE8KgcOTE8vsOxiseF/CsvpcnY0Jvq9mZ7l9BXVu+Oh5XQ3re37SsQRCqN5IsEaRbO&#10;CmIdSn8FQWSHTW9zhuvCGOegQ5VNPesg1xvVSRcsVrxEpPoTMJIFdrqyZ8DimSELOzc++8dQSJd7&#10;DS7/VlgOXiNSZqPDGjxIbdxrAIVdzZmz/yJSliaqFKbDhNrgCUTPuHMw3fnZERfUo8mvjmneG3x0&#10;PLiEi154n5MW89uLD+bXdUp0+UPsfwIAAP//AwBQSwMEFAAGAAgAAAAhAEgYn43fAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFyq1uYnpYQ4VYWEED0g2sJ9Gy9JRLyObLcN&#10;fXpcLnDcmdHsN8V8sJ3Ykw+tYw1XEwWCuHKm5VrD++ZpPAMRIrLBzjFp+KYA8/L8rMDcuAOvaL+O&#10;tUglHHLU0MTY51KGqiGLYeJ64uR9Om8xptPX0ng8pHLbyWulptJiy+lDgz09NlR9rXdWQ/YyOgZF&#10;ePvmjzFbPi9oNfp41fryYlg8gIg0xL8wnPATOpSJaet2bILoNExnWdoSNdyo7A5EStz/KttknRRZ&#10;FvL/hvIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5jh1of4BAABpBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASBifjd8AAAALAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="30A8238B" w14:textId="77777777" w:rsidR="009537A4" w:rsidRDefault="009537A4" w:rsidP="009537A4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB3BDE3" w14:textId="2980A6C6" w:rsidR="00FF33AD" w:rsidRDefault="0072020F" w:rsidP="00AA5C08">
-      <w:r>
+    <w:p w14:paraId="7EB3BDE3" w14:textId="5574F75D" w:rsidR="00FF33AD" w:rsidRPr="00646A42" w:rsidRDefault="0072020F" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667468" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FDE417A" wp14:editId="7F020892">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667468" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FDE417A" wp14:editId="4A1DC0DF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3291205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4679950</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="722630" cy="473075"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1131566785" name="Graphic 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="722630" cy="473075"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
@@ -745,457 +1130,179 @@
                               <a:lnTo>
                                 <a:pt x="485762" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="2D4B73"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="336159C2" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:259.15pt;margin-top:368.5pt;width:56.9pt;height:37.25pt;z-index:251667468;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="722630,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd3D3CSQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGzvOh3etOKt2o60q&#10;VbsrbaqeCcaxJeyhQGKnv74DDomVXlZVLzDAY/zmvcGrh76R5Ci0qaHN6XQSUyJaDkXd7nP6Y/v0&#10;6Y4SY1lbMAmtyOlJGPqw/vhh1alMJFCBLIQmmKQ1WadyWlmrsigyvBINMxNQosXDEnTDLC71Pio0&#10;6zB7I6MkjpdRB7pQGrgwBnc3wyFd+/xlKbh9KUsjLJE5RW7Wj9qPOzdG6xXL9pqpquZnGuwfWDSs&#10;bvGjl1QbZhk56PqvVE3NNRgo7YRDE0FZ1lz4GrCaaXxTzVvFlPC1oDhGXWQy/y8tfz6+qVeNMnTK&#10;ZAZDV0Vf6sbNyI/0XqzTRSzRW8JxM02S5Qwl5Xg0T2dxunBiRtfL/GDsVwE+ETt+N3bQuggRq0LE&#10;+zaEGh1zXknvlaUEvdKUoFe7wSvFrLvn2LmQdFcmlSeSxvfeiQaOYgseZ10R87tFukwoCZUg0ytE&#10;tmMoVjVChbMwK58umS0XiwF4DofqAyrMA3oAokzT2PccfjwAwjwARyzfgUYPZtOhpneQGOW+JcEl&#10;GDEU4FT1Pl6URrJjLw3IuniqpXTaGr3fPUpNjgxNSzbzL+ns3AYjWHTtLRftoDi94hWh7QsOpQQ0&#10;kctaUVKB/n271+HrzKn5dWBaUCK/tdj+qKcNgQ7BLgTaykfwD97br43d9j+ZVkRhmFOLLfwM4XGx&#10;LDQn1ukAA9bdbOHzwUJZu871NQzMzwt8kV6n89/DPfnx2qOu/7j1HwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMbGHNXhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOYQHeNrLhOjOtx&#10;KIF00U3IA7pVLMU2sUbGkhLn76uu2uUwh3vPLdeT6dlNj66zhCDmCTBNtVUdNQin4/Y1B+a8JCV7&#10;SxrhoR2sq+enUhbK3mmvbwffsBhCrpAIrfdDwbmrW22km9tBU/xd7Gikj+fYcDXKeww3PV8kyZIb&#10;2VFsaOWgN62ur4dgEL4+gzht3YbLbBceb+N+963CBfFlNn28A/N68n8w/OpHdaii09kGUo71CJnI&#10;04girNJVHBWJZboQwM4IuRAZ8Krk/zdUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd&#10;3D3CSQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDGxhzV4QAAAAsBAAAPAAAAAAAAAAAAAAAAAKMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" path="m485762,l,,236550,236550,,473100r485762,l722312,236550,485762,xe" fillcolor="#2d4b73" stroked="f">
+              <v:shape w14:anchorId="7593B8DE" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:259.15pt;margin-top:368.5pt;width:56.9pt;height:37.25pt;z-index:251667468;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="722630,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd3D3CSQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGzvOh3etOKt2o60q&#10;VbsrbaqeCcaxJeyhQGKnv74DDomVXlZVLzDAY/zmvcGrh76R5Ci0qaHN6XQSUyJaDkXd7nP6Y/v0&#10;6Y4SY1lbMAmtyOlJGPqw/vhh1alMJFCBLIQmmKQ1WadyWlmrsigyvBINMxNQosXDEnTDLC71Pio0&#10;6zB7I6MkjpdRB7pQGrgwBnc3wyFd+/xlKbh9KUsjLJE5RW7Wj9qPOzdG6xXL9pqpquZnGuwfWDSs&#10;bvGjl1QbZhk56PqvVE3NNRgo7YRDE0FZ1lz4GrCaaXxTzVvFlPC1oDhGXWQy/y8tfz6+qVeNMnTK&#10;ZAZDV0Vf6sbNyI/0XqzTRSzRW8JxM02S5Qwl5Xg0T2dxunBiRtfL/GDsVwE+ETt+N3bQuggRq0LE&#10;+zaEGh1zXknvlaUEvdKUoFe7wSvFrLvn2LmQdFcmlSeSxvfeiQaOYgseZ10R87tFukwoCZUg0ytE&#10;tmMoVjVChbMwK58umS0XiwF4DofqAyrMA3oAokzT2PccfjwAwjwARyzfgUYPZtOhpneQGOW+JcEl&#10;GDEU4FT1Pl6URrJjLw3IuniqpXTaGr3fPUpNjgxNSzbzL+ns3AYjWHTtLRftoDi94hWh7QsOpQQ0&#10;kctaUVKB/n271+HrzKn5dWBaUCK/tdj+qKcNgQ7BLgTaykfwD97br43d9j+ZVkRhmFOLLfwM4XGx&#10;LDQn1ukAA9bdbOHzwUJZu871NQzMzwt8kV6n89/DPfnx2qOu/7j1HwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMbGHNXhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOYQHeNrLhOjOtx&#10;KIF00U3IA7pVLMU2sUbGkhLn76uu2uUwh3vPLdeT6dlNj66zhCDmCTBNtVUdNQin4/Y1B+a8JCV7&#10;SxrhoR2sq+enUhbK3mmvbwffsBhCrpAIrfdDwbmrW22km9tBU/xd7Gikj+fYcDXKeww3PV8kyZIb&#10;2VFsaOWgN62ur4dgEL4+gzht3YbLbBceb+N+963CBfFlNn28A/N68n8w/OpHdaii09kGUo71CJnI&#10;04girNJVHBWJZboQwM4IuRAZ8Krk/zdUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd&#10;3D3CSQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDGxhzV4QAAAAsBAAAPAAAAAAAAAAAAAAAAAKMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" path="m485762,l,,236550,236550,,473100r485762,l722312,236550,485762,xe" fillcolor="#2d4b73" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007437F1">
+      <w:r w:rsidR="007437F1" w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...294 lines deleted...]
-          <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F67C28E" wp14:editId="0F97B0CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-11430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2887980</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5743575" cy="762000"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="627332305" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5743575" cy="762000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="09A09689" w14:textId="1EEAD480" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F">
+                          <w:p w14:paraId="4CDC70FC" w14:textId="183A1CCF" w:rsidR="00ED6C2F" w:rsidRPr="00905F02" w:rsidRDefault="008B1CA7" w:rsidP="00ED6C2F">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Schwierigkeit</w:t>
+                            <w:r w:rsidRPr="00905F02">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Difficulty</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4CDC70FC" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRPr="00540C26" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                           <w:p w14:paraId="3FE74691" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3F67C28E" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-.9pt;margin-top:227.4pt;width:452.25pt;height:60pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYbEZ2FwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ4qY14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpEnWYS/D/CCIJnV4eEgubodOs510XqEp+WQ05kwagbUym5J//7Z+&#10;c82ZD2Bq0GhkyffS89vl61eL3hZyii3qWjpGIMYXvS15G4ItssyLVnbgR2ilIWeDroNApttktYOe&#10;0DudTcfjq6xHV1uHQnpPf+8PTr5M+E0jRfjSNF4GpktO3EI6XTqreGbLBRQbB7ZV4kgD/oFFB8pQ&#10;0hPUPQRgW6f+gOqUcOixCSOBXYZNo4RMNVA1k/GLah5bsDLVQuJ4e5LJ/z9Y8Xn3aL86FoZ3OFAD&#10;UxHePqD44ZnBVQtmI++cw76VUFPiSZQs660vjk+j1L7wEaTqP2FNTYZtwAQ0NK6LqlCdjNCpAfuT&#10;6HIITNDPfD57m89zzgT55lfU1NSVDIrn19b58EFix+Kl5I6amtBh9+BDZAPFc0hM5lGreq20Tobb&#10;VCvt2A5oANbpSwW8CNOG9SW/yaf5QYC/QhC7M8HfMnUq0CRr1ZX8+hQERZTtvanTnAVQ+nAnytoc&#10;dYzSHUQMQzUwVZd8FjlGWSus9ySsw8Pg0qLRpUX3i7Oehrbk/ucWnORMfzTUnJvJbBanPBmzfD4l&#10;w116qksPGEFQJQ+cHa6rkDYj6mbwjprYqKTvmcmRMg1jkv24OHHaL+0UdV7v5RMAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBpXAhS4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhc&#10;0JZudOtWmk4ICQQ3GNO4Zq3XViROSbKu/HvMCW7289N7n4vNaI0Y0IfOkYLZNAGBVLm6o0bB7v1x&#10;sgIRoqZaG0eo4BsDbMrLi0LntTvTGw7b2AgOoZBrBW2MfS5lqFq0Okxdj8S3o/NWR159I2uvzxxu&#10;jZwnyVJa3RE3tLrHhxarz+3JKlilz8NHeLl93VfLo1nHm2x4+vJKXV+N93cgIo7xzwy/+IwOJTMd&#10;3InqIIyCyYzJo4J0kfLAhnUyz0AcFCwyVmRZyP8vlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAmGxGdhcCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAaVwIUuEAAAAKAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="09A09689" w14:textId="1EEAD480" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F">
+                    <w:p w14:paraId="4CDC70FC" w14:textId="183A1CCF" w:rsidR="00ED6C2F" w:rsidRPr="00905F02" w:rsidRDefault="008B1CA7" w:rsidP="00ED6C2F">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Schwierigkeit</w:t>
+                      <w:r w:rsidRPr="00905F02">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Difficulty</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4CDC70FC" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRPr="00540C26" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                     <w:p w14:paraId="3FE74691" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007437F1">
+      <w:r w:rsidR="007437F1" w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6276F413" wp14:editId="04F71765">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2776855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4676775</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="722630" cy="473075"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Graphic 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="722630" cy="473075"/>
@@ -1237,53 +1344,54 @@
                           <a:srgbClr val="2D4B73"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="63D11C38" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:218.65pt;margin-top:368.25pt;width:56.9pt;height:37.25pt;z-index:251661324;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="722630,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd3D3CSQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGzvOh3etOKt2o60q&#10;VbsrbaqeCcaxJeyhQGKnv74DDomVXlZVLzDAY/zmvcGrh76R5Ci0qaHN6XQSUyJaDkXd7nP6Y/v0&#10;6Y4SY1lbMAmtyOlJGPqw/vhh1alMJFCBLIQmmKQ1WadyWlmrsigyvBINMxNQosXDEnTDLC71Pio0&#10;6zB7I6MkjpdRB7pQGrgwBnc3wyFd+/xlKbh9KUsjLJE5RW7Wj9qPOzdG6xXL9pqpquZnGuwfWDSs&#10;bvGjl1QbZhk56PqvVE3NNRgo7YRDE0FZ1lz4GrCaaXxTzVvFlPC1oDhGXWQy/y8tfz6+qVeNMnTK&#10;ZAZDV0Vf6sbNyI/0XqzTRSzRW8JxM02S5Qwl5Xg0T2dxunBiRtfL/GDsVwE+ETt+N3bQuggRq0LE&#10;+zaEGh1zXknvlaUEvdKUoFe7wSvFrLvn2LmQdFcmlSeSxvfeiQaOYgseZ10R87tFukwoCZUg0ytE&#10;tmMoVjVChbMwK58umS0XiwF4DofqAyrMA3oAokzT2PccfjwAwjwARyzfgUYPZtOhpneQGOW+JcEl&#10;GDEU4FT1Pl6URrJjLw3IuniqpXTaGr3fPUpNjgxNSzbzL+ns3AYjWHTtLRftoDi94hWh7QsOpQQ0&#10;kctaUVKB/n271+HrzKn5dWBaUCK/tdj+qKcNgQ7BLgTaykfwD97br43d9j+ZVkRhmFOLLfwM4XGx&#10;LDQn1ukAA9bdbOHzwUJZu871NQzMzwt8kV6n89/DPfnx2qOu/7j1HwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGp40HvhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tqwzAQRfeF/oOYQneNrDpOgutx&#10;KIF00U3IA7pVLMU2tUZGj8T5+6qrdjncw71nqvVkBnbVzveWEMQsA6apsaqnFuF03L6sgPkgScnB&#10;kka4aw/r+vGhkqWyN9rr6yG0LJWQLyVCF8JYcu6bThvpZ3bUlLKLdUaGdLqWKydvqdwM/DXLFtzI&#10;ntJCJ0e96XTzfYgG4fMjitPWb7gsdvE+d/vdl4oXxOen6f0NWNBT+IPhVz+pQ52czjaS8mxAmOfL&#10;PKEIy3xRAEtEUQgB7IywEiIDXlf8/w/1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd&#10;3D3CSQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBqeNB74QAAAAsBAAAPAAAAAAAAAAAAAAAAAKMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" path="m485762,l,,236550,236550,,473100r485762,l722312,236550,485762,xe" fillcolor="#2d4b73" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007437F1">
+      <w:r w:rsidR="007437F1" w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657222" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1163B48A" wp14:editId="194ED2D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1748155</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4676775</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1233170" cy="473075"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="828728394" name="Graphic 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1233170" cy="473075"/>
@@ -1349,428 +1457,920 @@
                           <a:srgbClr val="2D4B73"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4602B3F2" id="Graphic 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:137.65pt;margin-top:368.25pt;width:97.1pt;height:37.25pt;z-index:251657222;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="1233805,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcQ1/thAIAAH4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4X/wdJ1adamvVadLU&#10;VmqnPROMY0vYMCBx8u93wSHxFrWrqr3AxRxOzj0Xbq6u9x1HO6Z0K/oSR7MQI9ZTUbX9psQ/nu8+&#10;LTDShvQV4aJnJT4wja9XHz9cDbJgsWgEr5hCQNLrYpAlboyRRRBo2rCO6JmQrIfNWqiOGFiqTVAp&#10;MgB7x4M4DOfBIFQllaBMa/h6O27ileOva0bNQ11rZhAvMWgzblRuXNsxWF2RYqOIbFp6lEHeoaIj&#10;bQ8/eqK6JYagrWovqLqWKqFFbWZUdIGo65YylwNkE4V/ZfPUEMlcLmCOlieb9P+jpfe7J/mowIZB&#10;6kJDaLPY16qzM+hDe2fW4WQW2xtE4WMUJ0mUg6cU9tI8CfPMuhmcT9OtNl+ZcExk912b0ezKR6Tx&#10;Ed33PlRQMlss7oplMIJiKYygWOuxWJIYe87KsyEaRimLMMOocUrycOlq0YkdexYOaGwaeRwnUYwR&#10;6I2TPALUqPeM4/0Uny6yfD7is2xxBHuIn6WjBhuA9V+oOJln2Qj9Q4Dn8vOUE5ydZ16pB/h5BE50&#10;vgH9kguek3Kh2WiM9fcdPtub4crhjHYpv270cpnHWeosdC8S7pBX4+cx0yyK0uVYkdeBeboIU1/q&#10;iQJP5+cLWjAwCl/nnqh9A/pFM7yEC78h+9Mdh3j6irTgbXXXcm6rotVmfcMV2hF4LvFt+iVPjnd0&#10;AgvOz9pGa1EdHhUaoOGVWP/aEsUw4t966Ci2O/pA+WDtA2X4jXA91F0Ipc3z/idREkkIS2ygK9wL&#10;369I4Z+7zeWEtSd78XlrRN3aXuC0jYqOC2hyroMcG7LtotO1Q53/Nla/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAms7GpuIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvNmFYiki&#10;S9NqNKkXYzUx3rbsCER2lrBLwbd3POltJvPln+8vNrPtxAkH3zpSEC8iEEiVMy3VCt5eH64yED5o&#10;MrpzhAq+0cOmPD8rdG7cRC94OoRacAj5XCtoQuhzKX3VoNV+4Xokvn26werA61BLM+iJw20nl1GU&#10;Sqtb4g+N7vGuwerrMFoFdndP29H7/XM7J++PT7aadh+ZUpcX8/YWRMA5/MHwq8/qULLT0Y1kvOgU&#10;LNerhFEF6yRdgWDiOr3h4aggi+MIZFnI/x3KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDcQ1/thAIAAH4GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCazsam4gAAAAsBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" path="m722312,237109l485762,558,,558,236550,237109,,473659r485762,l722312,237109xem1233805,236550l997254,,511492,,748042,236550,511492,473100r485762,l1233805,236550xe" fillcolor="#2d4b73" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007437F1">
+      <w:r w:rsidR="007437F1" w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="081D3C18" wp14:editId="53E1459B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2979420</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1336040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="1419225"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="694167508" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="1419225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B2982ED" w14:textId="6961C96D" w:rsidR="00A079B3" w:rsidRDefault="00E4547F" w:rsidP="00A079B3">
+                          <w:p w14:paraId="78153D23" w14:textId="77777777" w:rsidR="004E4C4E" w:rsidRPr="00AD6037" w:rsidRDefault="005C0F03" w:rsidP="005C0F03">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                            <w:r w:rsidRPr="00AD6037">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Link to the curriculum</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="63859CAF" w14:textId="4948B3C5" w:rsidR="00F73587" w:rsidRPr="00435536" w:rsidRDefault="00435536" w:rsidP="00A079B3">
+                          <w:p w14:paraId="01434C8D" w14:textId="77777777" w:rsidR="00A6797C" w:rsidRPr="00AD6037" w:rsidRDefault="00A6797C" w:rsidP="00A6797C">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="21"/>
                               </w:numPr>
-                            </w:pPr>
-                            <w:r>
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Wirtschaftliche Fächer</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD6037">
+                              <w:rPr>
+                                <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Business-related subjects</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="06E1F4F1" w14:textId="1F104AF7" w:rsidR="00435536" w:rsidRPr="00B65A3E" w:rsidRDefault="00435536" w:rsidP="00A079B3">
+                          <w:p w14:paraId="486330D6" w14:textId="09AD269D" w:rsidR="00A079B3" w:rsidRPr="00AD6037" w:rsidRDefault="00A6797C" w:rsidP="00A6797C">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="21"/>
                               </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00AD6037">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Logistikschwerpunkt</w:t>
+                              <w:t>Logistics focus</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="486330D6" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                           <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="081D3C18" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:234.6pt;margin-top:105.2pt;width:217.5pt;height:111.75pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPGvn6EQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg2krYx4hRdugwD&#10;ugvQ7QMYWY6FyaImKbGzrx+luGl2wR6G6UEgReqQPCSXt0On2UE6r9BUPJ9MOZNGYK3MruJfPm9e&#10;3XDmA5gaNBpZ8aP0/Hb18sWyt6UssEVdS8cIxPiytxVvQ7BllnnRyg78BK00ZGzQdRBIdbusdtAT&#10;eqezYjq9ynp0tXUopPf0en8y8lXCbxopwsem8TIwXXHKLaTbpXsb72y1hHLnwLZKjGnAP2TRgTIU&#10;9Ax1DwHY3qnfoDolHHpswkRgl2HTKCFTDVRNPv2lmscWrEy1EDnenmny/w9WfDg82k+OheE1DtTA&#10;VIS3Dyi+emZw3YLZyTvnsG8l1BQ4j5RlvfXl+DVS7UsfQbb9e6ypybAPmICGxnWRFaqTETo14Hgm&#10;XQ6BCXosrq+KYk4mQbZ8li9ISzGgfPpunQ9vJXYsChV31NUED4cHH2I6UD65xGgetao3SuukuN12&#10;rR07AE3AJp0R/Sc3bVhf8cWcYv8dYprOnyA6FWiUteoqfnN2gjLy9sbUadACKH2SKWVtRiIjdycW&#10;w7AdmKornhiIvG6xPhKzDk+TS5tGQovuO2c9TW3F/bc9OMmZfmeoO4t8NotjnpTZ/LogxV1atpcW&#10;MIKgKh44O4nrkFYjMmDwjrrYqMTvcyZjyjSNifZxc+K4X+rJ63m/Vz8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCnXu6j4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEvWVmUt&#10;TSeEBILbGBNcsyZrKxqnJFlX3h5zgqP9f/r9udrMdmCT8aF3KGG1FMAMNk732ErYvz0u1sBCVKjV&#10;4NBI+DYBNvXlRaVK7c74aqZdbBmVYCiVhC7GseQ8NJ2xKizdaJCyo/NWRRp9y7VXZyq3A0+EyLlV&#10;PdKFTo3moTPN5+5kJayz5+kjvKTb9yY/DkW8uZ2evryU11fz/R2waOb4B8OvPqlDTU4Hd0Id2CAh&#10;y4uEUAnJSmTAiChERpsDRWlaAK8r/v+H+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDP&#10;Gvn6EQIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCnXu6j4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1B2982ED" w14:textId="6961C96D" w:rsidR="00A079B3" w:rsidRDefault="00E4547F" w:rsidP="00A079B3">
+                    <w:p w14:paraId="78153D23" w14:textId="77777777" w:rsidR="004E4C4E" w:rsidRPr="00AD6037" w:rsidRDefault="005C0F03" w:rsidP="005C0F03">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                      <w:r w:rsidRPr="00AD6037">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Link to the curriculum</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="63859CAF" w14:textId="4948B3C5" w:rsidR="00F73587" w:rsidRPr="00435536" w:rsidRDefault="00435536" w:rsidP="00A079B3">
+                    <w:p w14:paraId="01434C8D" w14:textId="77777777" w:rsidR="00A6797C" w:rsidRPr="00AD6037" w:rsidRDefault="00A6797C" w:rsidP="00A6797C">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="21"/>
                         </w:numPr>
-                      </w:pPr>
-                      <w:r>
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Wirtschaftliche Fächer</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD6037">
+                        <w:rPr>
+                          <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Business-related subjects</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="06E1F4F1" w14:textId="1F104AF7" w:rsidR="00435536" w:rsidRPr="00B65A3E" w:rsidRDefault="00435536" w:rsidP="00A079B3">
+                    <w:p w14:paraId="486330D6" w14:textId="09AD269D" w:rsidR="00A079B3" w:rsidRPr="00AD6037" w:rsidRDefault="00A6797C" w:rsidP="00A6797C">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="21"/>
                         </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00AD6037">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Logistikschwerpunkt</w:t>
+                        <w:t>Logistics focus</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="486330D6" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                     <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007437F1">
+      <w:r w:rsidR="007437F1" w:rsidRPr="00646A42">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656196" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EF0CF2A" wp14:editId="0D485B71">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1326515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2724150" cy="1428750"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="998134672" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2724150" cy="1428750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                          <w:p w14:paraId="2941469E" w14:textId="77777777" w:rsidR="00782AAB" w:rsidRPr="00727232" w:rsidRDefault="00782AAB" w:rsidP="00782AAB">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>n</w:t>
+                            <w:r w:rsidRPr="00727232">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Target groups</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="01EE984F" w14:textId="736C1EDB" w:rsidR="005B56E5" w:rsidRPr="004160C6" w:rsidRDefault="00435536" w:rsidP="004160C6">
+                          <w:p w14:paraId="6D24D89B" w14:textId="77777777" w:rsidR="005C0F03" w:rsidRPr="00727232" w:rsidRDefault="005C0F03" w:rsidP="005C0F03">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="8"/>
+                                <w:numId w:val="18"/>
                               </w:numPr>
-                            </w:pPr>
-                            <w:r>
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Ab </w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidR="005B56E5">
+                            </w:pPr>
+                            <w:r w:rsidRPr="00727232">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Sekundarstufe II</w:t>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> mit Logistikschwerpunkt</w:t>
+                              <w:t>From upper secondary level II with a logistics focus</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="049ADC24" w14:textId="47F741B2" w:rsidR="004160C6" w:rsidRPr="004160C6" w:rsidRDefault="004160C6" w:rsidP="004160C6">
+                          <w:p w14:paraId="606A9D07" w14:textId="3D739D5B" w:rsidR="00540C26" w:rsidRPr="00727232" w:rsidRDefault="005C0F03" w:rsidP="005C0F03">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="8"/>
+                                <w:numId w:val="18"/>
                               </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="004160C6">
+                            <w:r w:rsidRPr="00727232">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Berufsschulen</w:t>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> mit Logistikschwerpunkt</w:t>
+                              <w:t>Vocational schools with a logistics focus</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRDefault="00540C26"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5EF0CF2A" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:104.45pt;width:214.5pt;height:112.5pt;z-index:251656196;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBG7ftmEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg2kqY14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzfDp0mR+m8AlPRfDanRBoOQpl9Rb983r26&#10;psQHZgTTYGRFT9LT283LF+velrKAFrSQjiCI8WVvK9qGYMss87yVHfMzsNKgsQHXsYCq22fCsR7R&#10;O50V8/lV1oMT1gGX3uPr/Wikm4TfNJKHj03jZSC6ophbSLdLdx3vbLNm5d4x2yo+pcH+IYuOKYNB&#10;z1D3LDBycOo3qE5xBx6aMOPQZdA0istUA1aTz3+p5rFlVqZakBxvzzT5/wfLPxwf7SdHwvAaBmxg&#10;KsLbB+BfPTGwbZnZyzvnoG8lExg4j5RlvfXl9DVS7UsfQer+PQhsMjsESEBD47rICtZJEB0bcDqT&#10;LodAOD4Wq2KRL9HE0ZYviusVKjEGK5++W+fDWwkdiUJFHXY1wbPjgw+j65NLjOZBK7FTWifF7eut&#10;duTIcAJ26UzoP7lpQ/qK3iyL5cjAXyHm6fwJolMBR1mrrqLXZydWRt7eGJEGLTClRxmr02YiMnI3&#10;shiGeiBKVPQqBoi81iBOyKyDcXJx01BowX2npMepraj/dmBOUqLfGezOTb5YxDFPymK5KlBxl5b6&#10;0sIMR6iKBkpGcRvSakTeDNxhFxuV+H3OZEoZpzF1aNqcOO6XevJ63u/NDwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPPhyq7eAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS2mn&#10;0ZamE0ICwQ3GNK5Z47UVjVOSrCv/HnOCm+339Py9aj3bQUzoQ+9Iwc0iAYHUONNTq2D7/nidgwhR&#10;k9GDI1TwjQHW9flZpUvjTvSG0ya2gkMolFpBF+NYShmaDq0OCzcisXZw3urIq2+l8frE4XaQaZKs&#10;pNU98YdOj/jQYfO5OVoF+fJ5+ggv2euuWR2GIl7dTk9fXqnLi/n+DkTEOf6Z4Ref0aFmpr07kgli&#10;UMBFooI0yQsQLC/Tgi97HrKsAFlX8n+B+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBG&#10;7ftmEwIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDz4cqu3gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                    <w:p w14:paraId="2941469E" w14:textId="77777777" w:rsidR="00782AAB" w:rsidRPr="00727232" w:rsidRDefault="00782AAB" w:rsidP="00782AAB">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>n</w:t>
+                      <w:r w:rsidRPr="00727232">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Target groups</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="01EE984F" w14:textId="736C1EDB" w:rsidR="005B56E5" w:rsidRPr="004160C6" w:rsidRDefault="00435536" w:rsidP="004160C6">
+                    <w:p w14:paraId="6D24D89B" w14:textId="77777777" w:rsidR="005C0F03" w:rsidRPr="00727232" w:rsidRDefault="005C0F03" w:rsidP="005C0F03">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="8"/>
+                          <w:numId w:val="18"/>
                         </w:numPr>
-                      </w:pPr>
-                      <w:r>
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Ab </w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="005B56E5">
+                      </w:pPr>
+                      <w:r w:rsidRPr="00727232">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Sekundarstufe II</w:t>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> mit Logistikschwerpunkt</w:t>
+                        <w:t>From upper secondary level II with a logistics focus</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="049ADC24" w14:textId="47F741B2" w:rsidR="004160C6" w:rsidRPr="004160C6" w:rsidRDefault="004160C6" w:rsidP="004160C6">
+                    <w:p w14:paraId="606A9D07" w14:textId="3D739D5B" w:rsidR="00540C26" w:rsidRPr="00727232" w:rsidRDefault="005C0F03" w:rsidP="005C0F03">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="8"/>
+                          <w:numId w:val="18"/>
                         </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="004160C6">
+                      <w:r w:rsidRPr="00727232">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Berufsschulen</w:t>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> mit Logistikschwerpunkt</w:t>
+                        <w:t>Vocational schools with a logistics focus</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRDefault="00540C26"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E15139" w:rsidRPr="00503D4D">
+      <w:r w:rsidR="00E15139" w:rsidRPr="00646A42">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C01C2E" w14:textId="70051396" w:rsidR="00FF33AD" w:rsidRDefault="00275ED7" w:rsidP="00AA5C08">
-      <w:r w:rsidRPr="00BF0D04">
+    <w:p w14:paraId="27C01C2E" w14:textId="3E80A3D3" w:rsidR="00FF33AD" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665420" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="326E54E0" wp14:editId="695C394B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>300355</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5743575" cy="5513070"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="11430"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="234341645" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="5513560"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3E8FB1BF" w14:textId="77777777" w:rsidR="00A839F2" w:rsidRPr="00421488" w:rsidRDefault="00A839F2" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Notes on implementation</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7CC34D20" w14:textId="66A4C35A" w:rsidR="00FF33AD" w:rsidRPr="00421488" w:rsidRDefault="00CA0380" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The assignment on the following pages is suitable as a handout for learners. The companies and figures used are fictional</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00717E12" w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D279FD6" w14:textId="77777777" w:rsidR="00FF33AD" w:rsidRPr="00421488" w:rsidRDefault="00FF33AD" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="16B4C53F" w14:textId="128BF61C" w:rsidR="00160EDF" w:rsidRPr="00421488" w:rsidRDefault="00CA0380" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learners should complete the case study in small groups of 3–5 people (ideally 4 learners per group). It is not necessary for everything to be worked on jointly, but it is important to ensure that all learners understand the analyses and arguments of their group</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF33AD" w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0397D786" w14:textId="659DFA9B" w:rsidR="00160EDF" w:rsidRPr="00421488" w:rsidRDefault="00FF2967" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The arguments for and against the individual modes of transport should also be developed in written form within the group</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF33AD" w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2A7B71BD" w14:textId="4401BA5E" w:rsidR="00160EDF" w:rsidRPr="00421488" w:rsidRDefault="00EB481F" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The results (especially the arguments) should then be discussed with the whole class. The discussion can be organised in different ways, for example:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D21DF93" w14:textId="6E24BE96" w:rsidR="00160EDF" w:rsidRPr="00421488" w:rsidRDefault="00827759" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Each group prepares a short presentation for a client. (After all groups have prepared written arguments for the three clients, each group is assigned a client by the teacher for whom they will present.) After the presentations – there may also be several clients – the groups that have not presented are invited to contribute additional arguments they have identified</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF33AD" w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="174EC989" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00421488" w:rsidRDefault="00827759" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:ind w:left="360"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="07ECDD4D" w14:textId="0AA851FA" w:rsidR="00FF33AD" w:rsidRPr="00421488" w:rsidRDefault="00827759" w:rsidP="00206961">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="14"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The results of the analyses are discussed together in class. This is followed by an open discussion in which learners should participate, presenting the arguments they have developed</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FF33AD" w:rsidRPr="00421488">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="326E54E0" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:23.65pt;width:452.25pt;height:434.1pt;z-index:251665420;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTT0Z8FgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L07SuGmNOEWXLsOA&#10;7gfo9gCyLMfCZFGjlNjd04+S0zTotsswHQRSpD6SH8nVzdAZdlDoNdiSzyZTzpSVUGu7K/m3r9s3&#10;V5z5IGwtDFhV8kfl+c369atV7wo1hxZMrZARiPVF70rehuCKLPOyVZ3wE3DKkrEB7EQgFXdZjaIn&#10;9M5k8+n0MusBa4cglff0ejca+TrhN42S4XPTeBWYKTnlFtKN6a7ina1XotihcK2WxzTEP2TRCW0p&#10;6AnqTgTB9qh/g+q0RPDQhImELoOm0VKlGqia2fRFNQ+tcCrVQuR4d6LJ/z9Y+enw4L4gC8NbGKiB&#10;qQjv7kF+98zCphV2p24RoW+VqCnwLFKW9c4Xx6+Ral/4CFL1H6GmJot9gAQ0NNhFVqhORujUgMcT&#10;6WoITNJjvlxc5MucM0m2PJ9d5JepLZkonr479OG9go5FoeRIXU3w4nDvQ0xHFE8uMZoHo+utNiYp&#10;uKs2BtlB0ARs00kVvHAzlvUlv87n+cjAXyGm6fwJotOBRtnoruRXJydRRN7e2ToNWhDajDKlbOyR&#10;yMjdyGIYqoHpuuTLGCDyWkH9SMwijJNLm0ZCC/iTs56mtuT+x16g4sx8sNSd69liEcc8KYt8OScF&#10;zy3VuUVYSVAlD5yN4iak1Yi8WbilLjY68fucyTFlmsZE+3Fz4rif68nreb/XvwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAJ67s/vfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ&#10;65Qm/QlxKoQEojdoEVzdeJtExOtgu2l4e5YT3HY0o5lvi81oOzGgD60jBbNpAgKpcqalWsHb/nGy&#10;AhGiJqM7R6jgGwNsysuLQufGnekVh12sBZdQyLWCJsY+lzJUDVodpq5HYu/ovNWRpa+l8frM5baT&#10;t0mykFa3xAuN7vGhwepzd7IKVunz8BG285f3anHs1vFmOTx9eaWur8b7OxARx/gXhl98RoeSmQ7u&#10;RCaITgE/EhWkyzkIdtdJmoE48DHLMpBlIf/zlz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAk09GfBYCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAnruz+98AAAAHAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3E8FB1BF" w14:textId="77777777" w:rsidR="00A839F2" w:rsidRPr="00421488" w:rsidRDefault="00A839F2" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Notes on implementation</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7CC34D20" w14:textId="66A4C35A" w:rsidR="00FF33AD" w:rsidRPr="00421488" w:rsidRDefault="00CA0380" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The assignment on the following pages is suitable as a handout for learners. The companies and figures used are fictional</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00717E12" w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D279FD6" w14:textId="77777777" w:rsidR="00FF33AD" w:rsidRPr="00421488" w:rsidRDefault="00FF33AD" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="16B4C53F" w14:textId="128BF61C" w:rsidR="00160EDF" w:rsidRPr="00421488" w:rsidRDefault="00CA0380" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learners should complete the case study in small groups of 3–5 people (ideally 4 learners per group). It is not necessary for everything to be worked on jointly, but it is important to ensure that all learners understand the analyses and arguments of their group</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF33AD" w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0397D786" w14:textId="659DFA9B" w:rsidR="00160EDF" w:rsidRPr="00421488" w:rsidRDefault="00FF2967" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The arguments for and against the individual modes of transport should also be developed in written form within the group</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF33AD" w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2A7B71BD" w14:textId="4401BA5E" w:rsidR="00160EDF" w:rsidRPr="00421488" w:rsidRDefault="00EB481F" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The results (especially the arguments) should then be discussed with the whole class. The discussion can be organised in different ways, for example:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0D21DF93" w14:textId="6E24BE96" w:rsidR="00160EDF" w:rsidRPr="00421488" w:rsidRDefault="00827759" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Each group prepares a short presentation for a client. (After all groups have prepared written arguments for the three clients, each group is assigned a client by the teacher for whom they will present.) After the presentations – there may also be several clients – the groups that have not presented are invited to contribute additional arguments they have identified</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF33AD" w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="174EC989" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00421488" w:rsidRDefault="00827759" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:ind w:left="360"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="07ECDD4D" w14:textId="0AA851FA" w:rsidR="00FF33AD" w:rsidRPr="00421488" w:rsidRDefault="00827759" w:rsidP="00206961">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="14"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The results of the analyses are discussed together in class. This is followed by an open discussion in which learners should participate, presenting the arguments they have developed</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FF33AD" w:rsidRPr="00421488">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00275ED7" w:rsidRPr="00BF0D04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671564" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="078EBCB8" wp14:editId="3304B9D4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-290195</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-392430</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29917432" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -1803,58 +2403,58 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="706F38E6" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-22.85pt;margin-top:-30.9pt;width:77.7pt;height:77.7pt;z-index:-251644916;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQBGfq7q4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PT4NAEMXvJn6HzZh4a5dWpBZZmsaE2ItJpZr0uIURiOwsYZc/fnunJ73NzHt583vJ&#10;bjatGLF3jSUFq2UAAqmwZUOVgo9TtngC4bymUreWUMEPOtiltzeJjks70TuOua8Eh5CLtYLa+y6W&#10;0hU1Gu2WtkNi7cv2Rnte+0qWvZ443LRyHQSRNLoh/lDrDl9qLL7zwSg4vkbhJjutP8e3cz7us+Ew&#10;hYezUvd38/4ZhMfZ/5nhis/okDLTxQ5UOtEqWISPG7byEK24w9URbPlyUbB9iECmifxfIf0FAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHhkuy/MBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARn6u6uEAAAAKAQAADwAAAAAAAAAAAAAAAABN&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="009537A4">
+      <w:r w:rsidR="00275ED7" w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670540" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78B762AD" wp14:editId="148C055F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670540" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78B762AD" wp14:editId="04723A92">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4415155</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1674495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="435801624" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -1902,717 +2502,175 @@
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="78B762AD" id="_x0000_s1033" alt="&quot;&quot;" style="position:absolute;margin-left:347.65pt;margin-top:131.85pt;width:150pt;height:150pt;z-index:-251645940;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPpe3qAAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM9y2yAQxu+d6Tsw3GtJTtI2Gss5JONe&#10;Om2mSR8AocViBgED1JLfvgtYctxmesj0gvmz+9tvP4E3d9OgyAGcl0Y3tFqVlIDmppN639Cfz7sP&#10;nynxgemOKaOhoUfw9G77/t1mtDWsTW9UB44gRPt6tA3tQ7B1UXjew8D8yljQeCiMG1jApdsXnWMj&#10;0gdVrMvyYzEa11lnOHiPuw/5kG4TXwjg4bsQHgJRDUVtIY0ujW0ci+2G1XvHbC/5SQZ7g4qBSY1F&#10;F9QDC4z8cvIv1CC5M96IsOJmKIwQkkPqAbupyj+6eeqZhdQLmuPtYpP/f1j+7fBkHx3aMFpfe5zG&#10;LibhhviL+siUzDouZsEUCMfN6ra8KUv0lOPZvEBOcU63zocvYAYSJw0FpaT1sSFWs8NXH3L0HBW3&#10;vVGy20ml0iJeArhXjhwYfr52X8XPhfyLKKXJ2NCr6vpqfZPQF6fe7duFsLvdXe9egSBSaSSfLUiz&#10;cFQQdSj9AwSRHTa9zhUuhTHOQYcqH/Wsg6w3upMuWFQ8ZyT9CRjJAjtd2CfAHJkhMzs3foqPqZAu&#10;95Jc/ktYTl4yUmWjw5I8SG3cawCFXZ0q5/jZpGxNdClM7YTeNPRTjIw7remOj464oO5NfnVM897g&#10;o+PBJVyMwvucvDi9vfhgXq5TofM/xPY3AAAA//8DAFBLAwQUAAYACAAAACEAYyR/DeAAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLtOWstHCStNpQkKIHRDb4J41pq1onCrJ&#10;trKnx+MCR//+9flzsRhsJw7oQ+tIwc0kAYFUOdNSreB9+zS+BxGiJqM7R6jgGwMsysuLQufGHWmN&#10;h02sBUMo5FpBE2OfSxmqBq0OE9cj8e7Teasjj76Wxusjw20np0mSSatb4guN7vGxweprs7cK0pfR&#10;KSSob9/8Kaar5yWuRx+vSl1fDcsHEBGH+FeGsz6rQ8lOO7cnE0SnIJunM64qmGazOxDcmP8mO8af&#10;E1kW8v8P5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz6Xt6gACAABpBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYyR/DeAAAAALAQAADwAA&#10;AAAAAAAAAAAAAABaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="78B762AD" id="_x0000_s1034" alt="&quot;&quot;" style="position:absolute;margin-left:347.65pt;margin-top:131.85pt;width:150pt;height:150pt;z-index:-251645940;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaqQqa/wEAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslN9u2yAUxu8n7R0Q94vttJ1aK04vWmU3&#10;01at2wNgfIiRMCBgsfP2O0DsNFvVi2o3hD/n/M53PkM299OgyAGcl0Y3tFqVlIDmppN639BfP3ef&#10;binxgemOKaOhoUfw9H778cNmtDWsTW9UB44gRPt6tA3tQ7B1UXjew8D8yljQeCiMG1jApdsXnWMj&#10;0gdVrMvyczEa11lnOHiPu4/5kG4TXwjg4bsQHgJRDUVtIY0ujW0ci+2G1XvHbC/5SQZ7h4qBSY1F&#10;F9QjC4z8dvIf1CC5M96IsOJmKIwQkkPqAbupyr+6ee6ZhdQLmuPtYpP/f1j+7fBsnxzaMFpfe5zG&#10;LibhhviL+siUzDouZsEUCMfN6q68KUv0lOPZvEBOcU63zocvYAYSJw0FpaT1sSFWs8NXH3L0HBW3&#10;vVGy20ml0iJeAnhQjhwYfr52X8XPhfyLKKXJ2NCr6vpqfZPQF6fe7duFsLvbXe9egSBSaSSfLUiz&#10;cFQQdSj9AwSRHTa9zhUuhTHOQYcqH/Wsg6w3upMuWFQ8ZyT9CRjJAjtd2CfAHJkhMzs3foqPqZAu&#10;95JcviUsJy8ZqbLRYUkepDbuNYDCrk6Vc/xsUrYmuhSmdkJvGnobI+NOa7rjkyMuqAeTXx3TvDf4&#10;6HhwCRej8D4nL05vLz6Yl+tU6PwPsf0DAAD//wMAUEsDBBQABgAIAAAAIQBjJH8N4AAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQu05ay0cJK02lCQogdENvgnjWmrWicKsm2&#10;sqfH4wJH//71+XOxGGwnDuhD60jBzSQBgVQ501Kt4H37NL4HEaImoztHqOAbAyzKy4tC58YdaY2H&#10;TawFQyjkWkETY59LGaoGrQ4T1yPx7tN5qyOPvpbG6yPDbSenSZJJq1viC43u8bHB6muztwrSl9Ep&#10;JKhv3/wppqvnJa5HH69KXV8NywcQEYf4V4azPqtDyU47tycTRKcgm6czriqYZrM7ENyY/yY7xp8T&#10;WRby/w/lDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaqQqa/wEAAGkEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBjJH8N4AAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAFkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5AB1862F" w14:textId="77777777" w:rsidR="00275ED7" w:rsidRDefault="00275ED7" w:rsidP="00275ED7">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00FF33AD">
-[...614 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0721D36D" w14:textId="77777777" w:rsidR="00275ED7" w:rsidRDefault="00275ED7" w:rsidP="00AA5C08"/>
-[...1 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0721D36D" w14:textId="77777777" w:rsidR="00275ED7" w:rsidRPr="00D6185E" w:rsidRDefault="00275ED7" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0A01FE" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E78A895" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031B99F1" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3147D98A" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1208E527" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4731D05F" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BF1DEB" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2008ED" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D17EB72" w14:textId="77777777" w:rsidR="00827759" w:rsidRPr="00D6185E" w:rsidRDefault="00827759" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB715F5" w14:textId="079398CD" w:rsidR="00BF0D04" w:rsidRPr="00C63EE9" w:rsidRDefault="00BE6682" w:rsidP="00C63EE9">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
-          <w:sz w:val="32"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
+          <w:color w:val="2D4B73"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650C9644" wp14:editId="1E596CBE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-485775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>426085</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="205478141" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2647,311 +2705,217 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="0FBFD764" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-38.25pt;margin-top:33.55pt;width:77.7pt;height:77.7pt;z-index:-251658228;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQB4grEp4QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsWqdWm5SQSVUhRXSDBClIXbqxSSLicRQ7D/4es4Ll6B7deyY7&#10;LKZjkx5cawlhs46AaaqsaqlGeD8Xqz0w5yUp2VnSCN/awSG/vclkquxMb3oqfc1CCblUIjTe9ynn&#10;rmq0kW5te00h+7SDkT6cQ83VIOdQbjouoijmRrYUFhrZ66dGV1/laBBen+NtUpzFx/RyKadjMZ7m&#10;7emCeH+3HB+Beb34Pxh+9YM65MHpakdSjnUIqyTeBRQhTjbAApDsH4BdEYQQO+B5xv9/kP8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHhkuy/MBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAeIKxKeEAAAAJAQAADwAAAAAAAAAAAAAAAABN&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00503D4D">
+      <w:r w:rsidR="008D22F6" w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>Case Study Transportvergleich</w:t>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Case study: Transport comparison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB715F5" w14:textId="6C277070" w:rsidR="00BF0D04" w:rsidRPr="00503D4D" w:rsidRDefault="00BF0D04" w:rsidP="00C335F5">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="31946EE7" w14:textId="77777777" w:rsidR="00111C29" w:rsidRDefault="00111C29" w:rsidP="00C63EE9">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BBBE215" w14:textId="03ECE185" w:rsidR="00206961" w:rsidRPr="00C63EE9" w:rsidRDefault="00206961" w:rsidP="00C63EE9">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Ausgangssituation </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Initial situation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7154CE84" w14:textId="38856ED4" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="7154CE84" w14:textId="1C8BF102" w:rsidR="00503D4D" w:rsidRPr="00C63EE9" w:rsidRDefault="00206961" w:rsidP="00C63EE9">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Maria Schubert arbeitet in einem österreichischen Speditionsunternehmen. Sie hat die neue Aufgabe bekommen, </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Maria Schubert works in an Austrian freight forwarding company. She has been given a new task: to support and advise clients in selecting the most suitable mode of transport for their shipments. There are various criteria for choosing a mode of transport. The different clients of the freight forwarder place different emphasis on these criteria when transporting their goods. Maria must now present various solution options to each client who approaches her and recommend a suitable mode of transport in each case</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00503D4D">
+      <w:r w:rsidR="00503D4D" w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Kund</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00A24C1B">
+    </w:p>
+    <w:p w14:paraId="518A2891" w14:textId="389AA5D6" w:rsidR="00503D4D" w:rsidRPr="00C63EE9" w:rsidRDefault="00A50CA0" w:rsidP="00C63EE9">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>:innen</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For advising clients, Maria therefore has to prepare a recommendation for a mode of transport. In order for the client to understand the advantages of the mode of transport and possible negative impacts, she must also develop arguments for and against the selected transport</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00503D4D">
+      <w:r w:rsidR="00503D4D" w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> bei der Auswahl des passenden Verkehrsmittels für ihre Transporte zu unterstützen und sie zu beraten. </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3C4327E8" w14:textId="1FA1CCC0" w:rsidR="00503D4D" w:rsidRDefault="00A8585D" w:rsidP="00D02B15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The following clients</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23F82" w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00503D4D" w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00503D4D">
+      <w:r w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Es gibt verschiedene Kriterien für die Wahl eines Verkehrsmittels. Die unterschiedlichen </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>now approach Maria</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00503D4D">
+      <w:r w:rsidR="00503D4D" w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> auf sie zukommt, verschiedene Lösungsoptionen darstellen und jeweils ein Verkehrsmittel empfehlen. </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518A2891" w14:textId="1DC0305B" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="293322EC" w14:textId="77777777" w:rsidR="00D02B15" w:rsidRPr="00C63EE9" w:rsidRDefault="00D02B15" w:rsidP="00D02B15">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...62 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C4327E8" w14:textId="1B369123" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-[...39 lines deleted...]
-    <w:p w14:paraId="775EB1F7" w14:textId="32FC3A89" w:rsidR="00503D4D" w:rsidRPr="00646066" w:rsidRDefault="00275ED7" w:rsidP="00646066">
+    <w:p w14:paraId="775EB1F7" w14:textId="036EEB67" w:rsidR="00503D4D" w:rsidRPr="00C63EE9" w:rsidRDefault="00275ED7" w:rsidP="00D02B15">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673612" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="477EA1CF" wp14:editId="3ABDEC00">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4406900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>236220</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1643011888" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3038,339 +3002,299 @@
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B23F82" w:rsidRPr="00646066">
+      <w:r w:rsidR="008A2C70" w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="26"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Unger </w:t>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Unger company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DE43E6" w14:textId="4246D8E9" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="69C7FBA2" w14:textId="73E143DD" w:rsidR="008135BF" w:rsidRPr="00C63EE9" w:rsidRDefault="008135BF" w:rsidP="00C63EE9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Die Firma Unger will 3.400 Tonnen Erzabfälle von Duisburg, Deutschland nach Wien </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Unger company wants to transport 3,400 tonnes of ore waste from Duisburg, Germany to Vienna</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6185E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, Austria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. The company is seeking the best offer but does not have any specific requirements regarding the transport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DF8914" w14:textId="45F08880" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="08083183" w14:textId="584FD74E" w:rsidR="00503D4D" w:rsidRPr="00C63EE9" w:rsidRDefault="008135BF" w:rsidP="00C63EE9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">transportieren lassen. Das Unternehmen will das beste Angebot, stellt dabei aber </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Note: If inland waterway transport is chosen, the shipment in this case would be carried out by a two-unit pushed convoy consisting of a motor cargo vessel (MCV max. 1,850 t) and a barge (barge max. 1,720 t), operated by a shipping company on a 24-hour basis</w:t>
+      </w:r>
+      <w:r w:rsidR="00503D4D" w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759A726B" w14:textId="16108316" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="6404E13B" w14:textId="1BB1CB75" w:rsidR="001B1EA0" w:rsidRPr="00C63EE9" w:rsidRDefault="001B1EA0" w:rsidP="00C63EE9">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="41246EE1" w14:textId="39FF6647" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-[...58 lines deleted...]
-    <w:p w14:paraId="3D6019D3" w14:textId="54DA4834" w:rsidR="00503D4D" w:rsidRPr="00646066" w:rsidRDefault="00646066" w:rsidP="00646066">
+    <w:p w14:paraId="3D6019D3" w14:textId="7BDFA834" w:rsidR="00503D4D" w:rsidRPr="00C63EE9" w:rsidRDefault="000A6865" w:rsidP="00C63EE9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00646066">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Strungl </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Strungl brewery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACB8613" w14:textId="1BF9DA1D" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="2D474619" w14:textId="7AF9B772" w:rsidR="00CF018F" w:rsidRPr="0081256B" w:rsidRDefault="00CF018F" w:rsidP="0081256B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Die Brauerei Strungl aus der Stadt Salzburg muss für ein Volksfest Bier in Fässern </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Strungl brewery from the city of Salzburg</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6185E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, Austria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needs to transport beer in barrels to Munich, Germany for a public festival (weight: 50 tonnes). There have been problems in production, which has caused delays in deliveries to customers. Nevertheless, the barrels must arrive at the event on time</w:t>
+      </w:r>
+      <w:r w:rsidR="00503D4D" w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE3593F" w14:textId="77E1097E" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-[...38 lines deleted...]
-    <w:p w14:paraId="24FD3B09" w14:textId="4086B055" w:rsidR="00503D4D" w:rsidRPr="001B1EA0" w:rsidRDefault="00503D4D" w:rsidP="001B1EA0">
+    <w:p w14:paraId="24FD3B09" w14:textId="4B462872" w:rsidR="00503D4D" w:rsidRPr="0086387C" w:rsidRDefault="00503D4D" w:rsidP="0086387C">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001B1EA0">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B1EA0">
+      <w:r w:rsidR="0021076E" w:rsidRPr="0086387C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Prime Nature </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Prime Nature furniture manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CE9AEB" w14:textId="77777777" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="526F2822" w14:textId="2844B8CB" w:rsidR="00503D4D" w:rsidRPr="0086387C" w:rsidRDefault="00B82C80" w:rsidP="0086387C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Der Möbelhersteller Prime Nature in Enns importiert 500 Tonnen Holz aus Budapest </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The furniture manufacturer Prime Nature in Enns</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6185E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, Austria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086387C">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> imports 500 tonnes of wood from Budapest (Hungary) for its solid wood furniture. In manufacturing its products, Prime Nature consistently focuses on the highest quality and sustainability. The customers of the furniture also demonstrate a strong awareness of environmental and quality considerations</w:t>
+      </w:r>
+      <w:r w:rsidR="00503D4D" w:rsidRPr="0086387C">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086387C">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E19EA43" w14:textId="77777777" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="1805B151" w14:textId="0143B165" w:rsidR="0091730E" w:rsidRPr="0086387C" w:rsidRDefault="00207787" w:rsidP="0086387C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
+          <w:color w:val="2D4B73"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676684" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59ED1E43" wp14:editId="67064166">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251691020" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CF91828" wp14:editId="1B206D4F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-295275</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>237490</wp:posOffset>
+                  <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1191372556" name="Ellipse 9">
+                <wp:docPr id="723773307" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="986790" cy="986790"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:ln w="127000">
                           <a:solidFill>
                             <a:srgbClr val="F9F4F1"/>
@@ -3380,623 +3304,545 @@
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="676327BC" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-23.25pt;margin-top:18.7pt;width:77.7pt;height:77.7pt;z-index:-251639796;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQCs6MfK4gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NT4NAEIbvJv6HzZh4axcRKUWWpjEh9mJSqSY9btkRiOwsYZcP/73bk95mMk/eed5s&#10;t+iOTTjY1pCAh3UADKkyqqVawMepWCXArJOkZGcIBfyghV1+e5PJVJmZ3nEqXc18CNlUCmic61PO&#10;bdWglnZteiR/+zKDls6vQ83VIGcfrjseBkHMtWzJf2hkjy8NVt/lqAUcX+NoU5zCz+ntXE77YjzM&#10;0eEsxP3dsn8G5nBxfzBc9b065N7pYkZSlnUCVlH85FEBj5sI2BUIki2wix+2YQI8z/j/CvkvAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB4ZLsvzAQAAVQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKzox8riAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;TQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
+              <v:oval w14:anchorId="18F5B7AE" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:4.5pt;width:77.7pt;height:77.7pt;z-index:-251625460;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQAoI7S+3QAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PS8NAEMXvgt9hGcGb3VjSqDGbUoRgL4JNFXrcZsckmJ0N2c0fv73Tk57mDW947zfZ&#10;drGdmHDwrSMF96sIBFLlTEu1go9jcfcIwgdNRneOUMEPetjm11eZTo2b6YBTGWrBIeRTraAJoU+l&#10;9FWDVvuV65HY+3KD1YHXoZZm0DOH206uoyiRVrfEDY3u8aXB6rscrYL31yR+KI7rz+ntVE67YtzP&#10;8f6k1O3NsnsGEXAJf8dwwWd0yJnp7EYyXnQK+JGg4InHxdxsYhBnFkkcg8wz+R8//wUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAeGS7L8wEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAoI7S+3QAAAAYBAAAPAAAAAAAAAAAAAAAAAE0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00503D4D" w:rsidRPr="00503D4D">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="526F2822" w14:textId="74493B1D" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-[...20 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="14B438AC" w14:textId="77777777" w:rsidR="00207787" w:rsidRPr="0086387C" w:rsidRDefault="00207787" w:rsidP="0086387C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0091730E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Aufgabenstellung </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7B8E27" w14:textId="03BE3BA6" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="0DA540A4" w14:textId="71B026FD" w:rsidR="00C81715" w:rsidRPr="0086387C" w:rsidRDefault="00A97A60" w:rsidP="00503A46">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675660" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20BF26C1" wp14:editId="56135192">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693068" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C372B61" wp14:editId="4AFA2764">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4406900</wp:posOffset>
+                  <wp:posOffset>4128342</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>293370</wp:posOffset>
+                  <wp:posOffset>162742</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1206558979" name="Ellipse 7">
+                <wp:docPr id="867544674" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1905000" cy="1905000"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:ln w="314325">
                           <a:solidFill>
                             <a:srgbClr val="F9F4F1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="71F98139" w14:textId="77777777" w:rsidR="00275ED7" w:rsidRDefault="00275ED7" w:rsidP="00275ED7">
+                          <w:p w14:paraId="25E3B3DC" w14:textId="77777777" w:rsidR="00207787" w:rsidRDefault="00207787" w:rsidP="00207787">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="20BF26C1" id="_x0000_s1036" alt="&quot;&quot;" style="position:absolute;margin-left:347pt;margin-top:23.1pt;width:150pt;height:150pt;z-index:-251640820;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosqbF/wEAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM+O0zAQxu9IvIPlO03S3UVs1HQPuwoX&#10;BCsWHsB1xo0lx7Zs06Rvz9hOUgorDoiL6z8zv5nvi93dwzQocgLnpdENrTYlJaC56aQ+NvT7t/bd&#10;B0p8YLpjymho6Bk8fdi/fbMbbQ1b0xvVgSMI0b4ebUP7EGxdFJ73MDC/MRY0HgrjBhZw6Y5F59iI&#10;9EEV27J8X4zGddYZDt7j7lM+pPvEFwJ4+CKEh0BUQ7G3kEaXxkMci/2O1UfHbC/53Ab7hy4GJjUW&#10;XVFPLDDyw8k/UIPkzngjwoaboTBCSA5JA6qpyt/UvPTMQtKC5ni72uT/H5Z/Pr3YZ4c2jNbXHqdR&#10;xSTcEH+xPzIls86rWTAFwnGzui/vyhI95Xi2LJBTXNKt8+EjmIHESUNBKWl9FMRqdvrkQ45eouK2&#10;N0p2rVQqLeIlgEflyInh5zscq/i5kH8VpTQZG3pT3d5s7xL66tS742EltPftbfsKBJFKI/liQZqF&#10;s4LYh9JfQRDZoehtrnDdGOMcdKjyUc86yP1Gd9IFix0vGan/BIxkgUpX9gxYIjNkYWfhc3xMhXS5&#10;1+Tyb43l5DUjVTY6rMmD1Ma9BlCoaq6c4xeTsjXRpTAdJvQGr0DSGrcOpjs/O+KCejT52THNe4Ov&#10;jgeXeDEKL3QyY3588cX8uk6VLn8R+58AAAD//wMAUEsDBBQABgAIAAAAIQDxcXgM3wAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFLsRtrGmzMpBRBRA9iq96n2TEJZmdDdtvG&#10;/nq3XvQ4bx7vfa9YjrZTex586wThepqAYqmcaaVGeH97uLoF5QOJoc4JI3yzh2V5flZQbtxB1rzf&#10;hFrFEPE5ITQh9LnWvmrYkp+6niX+Pt1gKcRzqLUZ6BDDbadnSZJpS63EhoZ6vm+4+trsLML8aXL0&#10;CVP6OhzD/PlxxevJxwvi5cW4ugMVeAx/ZjjhR3QoI9PW7cR41SFkizRuCQhpNgMVDYtfYYtwc1J0&#10;Wej/E8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGiypsX/AQAAagQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPFxeAzfAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAWQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="2C372B61" id="_x0000_s1036" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:325.05pt;margin-top:12.8pt;width:150pt;height:150pt;z-index:-251623412;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBosqbF/wEAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM+O0zAQxu9IvIPlO03S3UVs1HQPuwoX&#10;BCsWHsB1xo0lx7Zs06Rvz9hOUgorDoiL6z8zv5nvi93dwzQocgLnpdENrTYlJaC56aQ+NvT7t/bd&#10;B0p8YLpjymho6Bk8fdi/fbMbbQ1b0xvVgSMI0b4ebUP7EGxdFJ73MDC/MRY0HgrjBhZw6Y5F59iI&#10;9EEV27J8X4zGddYZDt7j7lM+pPvEFwJ4+CKEh0BUQ7G3kEaXxkMci/2O1UfHbC/53Ab7hy4GJjUW&#10;XVFPLDDyw8k/UIPkzngjwoaboTBCSA5JA6qpyt/UvPTMQtKC5ni72uT/H5Z/Pr3YZ4c2jNbXHqdR&#10;xSTcEH+xPzIls86rWTAFwnGzui/vyhI95Xi2LJBTXNKt8+EjmIHESUNBKWl9FMRqdvrkQ45eouK2&#10;N0p2rVQqLeIlgEflyInh5zscq/i5kH8VpTQZG3pT3d5s7xL66tS742EltPftbfsKBJFKI/liQZqF&#10;s4LYh9JfQRDZoehtrnDdGOMcdKjyUc86yP1Gd9IFix0vGan/BIxkgUpX9gxYIjNkYWfhc3xMhXS5&#10;1+Tyb43l5DUjVTY6rMmD1Ma9BlCoaq6c4xeTsjXRpTAdJvQGr0DSGrcOpjs/O+KCejT52THNe4Ov&#10;jgeXeDEKL3QyY3588cX8uk6VLn8R+58AAAD//wMAUEsDBBQABgAIAAAAIQCjbCh43gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuE0s2aAWl6TQhIQSHiQ24e41pKxqnSrKt&#10;7OnJuMDRvz/9/lwuRtuLPfnQOdYwmyoQxLUzHTca3t8er25BhIhssHdMGr4pwKI6PyuxMO7Aa9pv&#10;YiNSCYcCNbQxDoWUoW7JYpi6gTjtPp23GNPoG2k8HlK57eVcqVxa7DhdaHGgh5bqr83OasieJ8eg&#10;CG9e/TFmL09LWk8+VlpfXozLexCRxvgHw0k/qUOVnLZuxyaIXkOeqVlCNcyzHEQC7n6DrYbrUyKr&#10;Uv5/ofoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaLKmxf8BAABqBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAo2woeN4AAAAKAQAADwAAAAAA&#10;AAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="71F98139" w14:textId="77777777" w:rsidR="00275ED7" w:rsidRDefault="00275ED7" w:rsidP="00275ED7">
+                    <w:p w14:paraId="25E3B3DC" w14:textId="77777777" w:rsidR="00207787" w:rsidRDefault="00207787" w:rsidP="00207787">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00503D4D" w:rsidRPr="00503D4D">
+      <w:r w:rsidR="00207787" w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">werden, welches Kriterium für </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Your team should now put itself in the position of Maria Schubert and work on the three client enquiries. In a first step, it should be determined which criterion is most important for each company</w:t>
       </w:r>
-      <w:r w:rsidR="00C81715">
+      <w:r w:rsidR="00503D4D" w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> am wichtigsten ist. </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA540A4" w14:textId="314AB065" w:rsidR="00C81715" w:rsidRDefault="00C81715" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="5AA016F0" w14:textId="3658EF4E" w:rsidR="00503D4D" w:rsidRPr="0086387C" w:rsidRDefault="00390487" w:rsidP="00503A46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Afterwards, the relevant modes of transport should be compared based on the selected criterion. The recommendation for each client should consist of two parts</w:t>
+      </w:r>
+      <w:r w:rsidR="00503D4D" w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Danach sollen die in Frage kommenden Verkehrsmittel, je nach gewählten </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA2FBBB" w14:textId="77777777" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-[...25 lines deleted...]
-    <w:p w14:paraId="001D6A6C" w14:textId="778DBDA7" w:rsidR="00503D4D" w:rsidRPr="00C23ABE" w:rsidRDefault="00503D4D" w:rsidP="00C23ABE">
+    <w:p w14:paraId="17F742CB" w14:textId="77777777" w:rsidR="004D71C4" w:rsidRPr="0086387C" w:rsidRDefault="004D71C4" w:rsidP="00503A46">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C23ABE">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Empfehlung für 1 Verkehrsmittel auf Basis von Berechnungen / Vergleichen </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Recommendation of one mode of transport based on calculations/comparisons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03885B93" w14:textId="1F51ABB0" w:rsidR="00503D4D" w:rsidRPr="00C23ABE" w:rsidRDefault="00503D4D" w:rsidP="00C23ABE">
+    <w:p w14:paraId="2440CAB8" w14:textId="2E64E538" w:rsidR="004D71C4" w:rsidRPr="00A97A60" w:rsidRDefault="004D71C4" w:rsidP="00503A46">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C23ABE">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Argumente für und gegen das empfohlene Verkehrsmittel </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Arguments for and against the recommended mode of transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D23FA6C" w14:textId="77777777" w:rsidR="00C23ABE" w:rsidRDefault="00C23ABE" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="5962E822" w14:textId="77777777" w:rsidR="00A97A60" w:rsidRDefault="00A97A60" w:rsidP="00503A46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="212DBB92" w14:textId="0A7B8A68" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="212DBB92" w14:textId="6FBA4E83" w:rsidR="00503D4D" w:rsidRPr="0086387C" w:rsidRDefault="00962128" w:rsidP="00503A46">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Grundsätzlich stehen die folgenden Verkehrsmittel zur Auswahl (nur unimodal</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In principle, the following modes of transport are available for selection (unimodal only – meaning using a single mode of transport in each case)</w:t>
       </w:r>
-      <w:r w:rsidR="00C23ABE">
+      <w:r w:rsidR="00503D4D" w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7281957B" w14:textId="5077F2E7" w:rsidR="00503D4D" w:rsidRPr="00503D4D" w:rsidRDefault="00503D4D" w:rsidP="00503D4D">
-      <w:pPr>
+    <w:p w14:paraId="7281957B" w14:textId="11C4EEEA" w:rsidR="00503D4D" w:rsidRPr="0086387C" w:rsidRDefault="0086387C" w:rsidP="00503A46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00503D4D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Es kann sein, dass nicht alle drei </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>It is possible that not all three options are feasible for every assignment</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00503D4D">
+      <w:r w:rsidR="00AA02FF">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> möglich sind. </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7050879B" w14:textId="51509C7E" w:rsidR="00503D4D" w:rsidRPr="00C23ABE" w:rsidRDefault="00503D4D" w:rsidP="00C23ABE">
+    <w:p w14:paraId="029B1897" w14:textId="26BCF302" w:rsidR="0086387C" w:rsidRPr="0086387C" w:rsidRDefault="00D6185E" w:rsidP="00503A46">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C23ABE">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Lastkraftwagen (LKW) </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Truck</w:t>
+      </w:r>
+      <w:r w:rsidR="0086387C" w:rsidRPr="0086387C">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HGV)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6F278A" w14:textId="6B95FBB0" w:rsidR="00503D4D" w:rsidRPr="00C23ABE" w:rsidRDefault="00503D4D" w:rsidP="00C23ABE">
+    <w:p w14:paraId="130B1D58" w14:textId="149058DD" w:rsidR="0086387C" w:rsidRPr="0086387C" w:rsidRDefault="0086387C" w:rsidP="00503A46">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C23ABE">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Bahn </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E9F1C4" w14:textId="44D45650" w:rsidR="005B56E5" w:rsidRDefault="00503D4D" w:rsidP="00C23ABE">
+    <w:p w14:paraId="3CF53131" w14:textId="26756BC3" w:rsidR="00C23ABE" w:rsidRPr="0086387C" w:rsidRDefault="0086387C" w:rsidP="00503A46">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C23ABE">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086387C">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Binnenschiff</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Inland waterway vessel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF53131" w14:textId="77777777" w:rsidR="00C23ABE" w:rsidRDefault="00C23ABE" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:p w14:paraId="19BED9F1" w14:textId="77777777" w:rsidR="00C23ABE" w:rsidRPr="0086387C" w:rsidRDefault="00C23ABE" w:rsidP="0086387C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19BED9F1" w14:textId="77777777" w:rsidR="00C23ABE" w:rsidRDefault="00C23ABE" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:p w14:paraId="3B000355" w14:textId="77777777" w:rsidR="004A5F9F" w:rsidRPr="0086387C" w:rsidRDefault="004A5F9F" w:rsidP="0086387C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B000355" w14:textId="77777777" w:rsidR="004A5F9F" w:rsidRDefault="004A5F9F" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:p w14:paraId="530810F8" w14:textId="77777777" w:rsidR="004A5F9F" w:rsidRPr="0086387C" w:rsidRDefault="004A5F9F" w:rsidP="0086387C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530810F8" w14:textId="77777777" w:rsidR="004A5F9F" w:rsidRDefault="004A5F9F" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:p w14:paraId="0136C3DE" w14:textId="77777777" w:rsidR="004A5F9F" w:rsidRDefault="004A5F9F" w:rsidP="0086387C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0136C3DE" w14:textId="77777777" w:rsidR="004A5F9F" w:rsidRDefault="004A5F9F" w:rsidP="00C23ABE">
+    <w:p w14:paraId="6793A30E" w14:textId="77777777" w:rsidR="0086387C" w:rsidRDefault="0086387C" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="184D6971" w14:textId="77777777" w:rsidR="0086387C" w:rsidRDefault="0086387C" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AFE2226" w14:textId="77777777" w:rsidR="004A5F9F" w:rsidRDefault="004A5F9F" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519DBF7C" w14:textId="7092E694" w:rsidR="004A5F9F" w:rsidRPr="004A5F9F" w:rsidRDefault="004A5F9F" w:rsidP="00C23ABE">
+    <w:p w14:paraId="2628A9A5" w14:textId="77777777" w:rsidR="00E92676" w:rsidRPr="008A088D" w:rsidRDefault="00E92676" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A5F9F">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A088D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Datenmaterial für </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Data material for learners</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="004A5F9F">
+    </w:p>
+    <w:p w14:paraId="2EE26B7E" w14:textId="450EEC98" w:rsidR="009D1628" w:rsidRPr="008A088D" w:rsidRDefault="009D1628" w:rsidP="00C23ABE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004A5F9F">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A088D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Inland waterway transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7DA41A" w14:textId="4EA4B1B4" w:rsidR="004A5F9F" w:rsidRPr="004A5F9F" w:rsidRDefault="004A5F9F" w:rsidP="00C23ABE">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="6B0C4764" w14:textId="316FAC1D" w:rsidR="004A5F9F" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A088D">
+        <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679756" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79BF7DC2" wp14:editId="147D5E09">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-85725</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>57150</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1535274925" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -4030,299 +3876,2367 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="523F540D" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-6.75pt;margin-top:4.5pt;width:77.7pt;height:77.7pt;z-index:-251636724;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQBQ3edr4AAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcWifFBBriVBVSRC9IkILUoxubJCJeR7Hzw9uzPcFtRzOa/Sbb&#10;LbZjkxl861BCvI6AGaycbrGW8HEsVo/AfFCoVefQSPgxHnb59VWmUu1mfDdTGWpGJehTJaEJoU85&#10;91VjrPJr1xsk78sNVgWSQ831oGYqtx3fRFHCrWqRPjSqN8+Nqb7L0Up4e0nEQ3HcfE6vp3LaF+Nh&#10;FoeTlLc3y/4JWDBL+AvDBZ/QISemsxtRe9ZJWMV39xSVsKVJF1/EW2BnOhIhgOcZ/78g/wUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeGS7L8wEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBQ3edr4AAAAAkBAAAPAAAAAAAAAAAAAAAAAE0E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="004A5F9F" w:rsidRPr="004A5F9F">
+      <w:r w:rsidR="009D1628" w:rsidRPr="008A088D">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Calculation scheme for inland waterway transport</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5F9F" w:rsidRPr="008A088D">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Kalkulationsschema Binnenschifffahrt:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFFFA28" w14:textId="5BEFF2A6" w:rsidR="004A5F9F" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="445"/>
+        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2250"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="4EC3344F" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C12835B" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D460417" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Quantity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5217AB83" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="711BB387" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="1EECC81B" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BA94B0" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE7038B" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Operating form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="027FE303" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> private ship owner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shipping company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3492B3" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A (14 h/d)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> B (18 h/d)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings" w:char="F0A8"/>
+            </w:r>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C (24 h/d)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="58FF7F12" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC56D93" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D09A254" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A54928" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F458CD" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="51F68D1A" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBAC422" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04032A17" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Calculated travel time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087270C0" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="295C38AA" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>h*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="21B68262" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8FF2E3" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F65E380" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Surcharge for empty voyages</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D59B37" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B04E3E" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>h*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="01443045" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B4BC9F" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB5037E" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Calculative transport time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6453C99F" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>D + E / 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6AB239" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>d (days)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="5CCF3999" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFC6869" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013E5778" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Calculated port time (transhipment and waiting)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FAE54F9" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFEA365" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>d (days)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="69D1B555" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E18F9B" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4EEBCD" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cost effective time required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB8DDAE" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>F + G</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="511D3D9E" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>d (days)*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="5388AF1D" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D265D0A" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33CC1656" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Daily rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3781A295" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0346F098" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>€**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="6B4E4D85" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB2D8B5" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11307B30" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Standby costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF29557" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>H x I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7457E738" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>€**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="34F1AB58" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3600E306" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1232D2" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Transport performance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="643493BB" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>A x C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="501446EC" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>tkm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="7A5651E4" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3647201E" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A7EDDF" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Specific fuel consumption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="025D6F17" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="557B681F" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kg/1.000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>tkm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="18D31917" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C90867F" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F849AEB" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Effective fuel consumption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D37E89D" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>K x L / 1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E38E33" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="62C94F22" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="757643AB" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="550EFFCA" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Current fuel price (Ø)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B77CE36" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2EC1AF" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>0,65 €/kg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="5D9F9E25" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEDAF3B" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C684925" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Fuel costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07CADAB3" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>M x N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C34B8BB" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>€**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="4B2ADD0C" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F82E4D5" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B918EBA" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Port fees per tonne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1D5D1F" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>port of loading and unloading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="638A494C" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>€/t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="1DB73569" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="466EF98A" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A67F75B" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Total port fees</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="718917D3" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>A x P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3363FB94" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>€**</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="5E0927FF" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:trHeight w:val="629"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1888AC0D" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3D3D52" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ToTAL Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E666163" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>J + O + Q</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B2CA56" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="3B704177" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:trHeight w:val="629"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="445" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20504AEA" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4356AE5A" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cost per tonne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6B8723" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>R / A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2C3EC2" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>€/t*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12B194E7" w14:textId="5959CB1D" w:rsidR="005E0141" w:rsidRPr="008A088D" w:rsidRDefault="005E0141" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...132 lines deleted...]
-        </mc:AlternateContent>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A088D">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="005E0141" w:rsidRPr="005E0141">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DA2515" w:rsidRPr="008A088D">
+        <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...34 lines deleted...]
-        </w:drawing>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>round</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DA2515" w:rsidRPr="008A088D">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to one decimal place</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B194E7" w14:textId="276D997D" w:rsidR="005E0141" w:rsidRDefault="005E0141" w:rsidP="00C23ABE">
+    <w:p w14:paraId="2845D23D" w14:textId="1869440B" w:rsidR="005E0141" w:rsidRPr="008A088D" w:rsidRDefault="005E0141" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A088D">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>*auf eine Kommastelle genau runden</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="008A088D" w:rsidRPr="008A088D">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>round up to the nearest whole euro</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0C04">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2845D23D" w14:textId="00F8419D" w:rsidR="005E0141" w:rsidRDefault="005E0141" w:rsidP="00C23ABE">
+    <w:p w14:paraId="62408917" w14:textId="77777777" w:rsidR="00D31FEC" w:rsidRPr="00D6185E" w:rsidRDefault="00D31FEC" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0A1D7B" w14:textId="77777777" w:rsidR="00D31FEC" w:rsidRPr="00D6185E" w:rsidRDefault="00D31FEC" w:rsidP="00C23ABE">
+      <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="62408917" w14:textId="77777777" w:rsidR="00D31FEC" w:rsidRDefault="00D31FEC" w:rsidP="00C23ABE">
-[...14 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6AE1EA4E" w14:textId="2BFB598E" w:rsidR="00D31FEC" w:rsidRPr="00D314D3" w:rsidRDefault="00275ED7" w:rsidP="00D314D3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF0D04">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D314D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682828" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41B77681" wp14:editId="2071FFC0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-266700</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-361950</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1189133621" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -4355,100 +6269,266 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="49ED89B5" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-21pt;margin-top:-28.5pt;width:77.7pt;height:77.7pt;z-index:-251633652;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQCt27iD4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcWqfBtCXEqSqkiF6QSgpSj268JBHxOoqdH94e9wS3Ge1o9pt0&#10;N5uWjdi7xpKE1TIChlRa3VAl4eOUL7bAnFekVWsJJfygg112e5OqRNuJ3nEsfMVCCblESai97xLO&#10;XVmjUW5pO6Rw+7K9UT7YvuK6V1MoNy2Po2jNjWoofKhVhy81lt/FYCQcX9dik5/iz/HtXIz7fDhM&#10;4nCW8v5u3j8D8zj7vzBc8QM6ZIHpYgfSjrUSFiIOW3wQj5sgronVgwB2kfC0FcCzlP+fkP0CAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHhkuy/MBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArdu4g+EAAAAKAQAADwAAAAAAAAAAAAAAAABN&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D31FEC" w:rsidRPr="00D31FEC">
+      <w:r w:rsidR="00C77543" w:rsidRPr="00D314D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Empty run surcharge</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31FEC" w:rsidRPr="00D314D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Leerfahrtenzuschlag: </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8D108F" w14:textId="5A5C1D1A" w:rsidR="00D31FEC" w:rsidRDefault="00D31FEC" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:p w14:paraId="7B8D108F" w14:textId="341A1BD6" w:rsidR="00D31FEC" w:rsidRPr="00D314D3" w:rsidRDefault="007C7155" w:rsidP="00D314D3">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D31FEC">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D314D3">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Es ist nicht immer möglich, Schiffe, die in eine Richtung fahren auch auf der Rückfahrt voll auszulasten. </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>It is not always possible for vessels travelling in one direction to operate at full capacity on the return journey. For this reason, it may happen that they return empty for part of the route. Therefore, the following average percentage rates for possible empty runs are included in the cost calculation</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D31FEC">
+      <w:r w:rsidR="00D31FEC" w:rsidRPr="00D314D3">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> kann es sein, dass sie (Teil-)Strecken leer zurückfahren. Daher werden in der Kostenkalkulation die folgenden durchschnittlichen %-Sätze für mögliche Leerfahren miteinberechnet:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E64F41" w14:textId="4B161A5F" w:rsidR="00D31FEC" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau2"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="0CCDD3AF" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6305" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9CB4B7" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Average surcharge for empty voyages (% of travel times)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="07AAF906" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3E9626" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Shipping company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F1304C6" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="0809E26D" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="45200D88" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Private ship owner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B3F6A4" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>15 %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="239793C1" w14:textId="2A3A763D" w:rsidR="003B25FE" w:rsidRPr="002E5E62" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681804" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D895360" wp14:editId="0904180D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681804" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D895360" wp14:editId="613325DD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4435475</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>317500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="849661102" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -4496,389 +6576,1362 @@
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5D895360" id="_x0000_s1038" alt="&quot;&quot;" style="position:absolute;margin-left:349.25pt;margin-top:25pt;width:150pt;height:150pt;z-index:-251634676;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcf9IN/wEAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM2O2yAQx++V+g6Ie+OP3a26Vpw97Mq9&#10;VO2q2z4AwUOMhAEBjZ237wCx07SrHqpeCDAzv5n5e8j2YR4VOYLz0uiWVpuSEtDc9FIfWvr9W/fu&#10;AyU+MN0zZTS09ASePuzevtlOtoHaDEb14AhCtG8m29IhBNsUhecDjMxvjAWNRmHcyAIe3aHoHZuQ&#10;PqqiLsv3xWRcb53h4D3ePmUj3SW+EMDDFyE8BKJairWFtLq07uNa7LasOThmB8nPZbB/qGJkUmPS&#10;FfXEAiM/nPwDNUrujDcibLgZCyOE5JB6wG6q8rduXgZmIfWC4ni7yuT/H5Z/Pr7YZ4cyTNY3Hrex&#10;i1m4Mf5ifWROYp1WsWAOhONldV/elSVqytG2HJBTXMKt8+EjmJHETUtBKWl9bIg17PjJh+y9eMVr&#10;b5TsO6lUOsQhgEflyJHh59sfqvi5kH/lpTSZWnpT3d7Udwl9ZfXusF8J3X13270CQaTSSL5IkHbh&#10;pCDWofRXEET22HSdM1wXxjgHHapsGlgPud6oThqwWPESkepPwEgW2OnKPgMWzwxZ2Lnxs38MhTTc&#10;a3D5t8Jy8BqRMhsd1uBRauNeAyjs6pw5+y8iZWmiSmHez6gNjkAdXePV3vSnZ0dcUI8mPzum+WDw&#10;1fHgEi964UAnMc6PL76YX88p0+UvYvcTAAD//wMAUEsDBBQABgAIAAAAIQDh34m+3gAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4VNTmkaoNcaoKCSE4VPTB3Y2XJCJeR7bb&#10;hv56tlzguLOjmW+K+eA6ccAQW08abscKBFLlbUu1hu3m+WYKIiZD1nSeUMM3RpiXlxeFya0/0goP&#10;61QLDqGYGw1NSn0uZawadCaOfY/Ev08fnEl8hlraYI4c7jp5p9REOtMSNzSmx6cGq6/13mnIXken&#10;qNA8vIdTyt5eFrgafSy1vr4aFo8gEg7pzwxnfEaHkpl2fk82ik7DZDbN2MphijexYfYr7DTcnxVZ&#10;FvL/hPIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3H/SDf8BAABqBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4d+Jvt4AAAAKAQAADwAAAAAA&#10;AAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="5D895360" id="_x0000_s1037" alt="&quot;&quot;" style="position:absolute;margin-left:349.25pt;margin-top:25pt;width:150pt;height:150pt;z-index:-251634676;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy1Jyh/gEAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMGO2yAQhu+V+g6Ie2M7u1t1rTh72JV7&#10;qdpVt30AgocYCQMCGjtv3wFsp2lXPVS9EGBmvpn5PWT3MA2KnMB5aXRDq01JCWhuOqmPDf3+rX33&#10;gRIfmO6YMhoaegZPH/Zv3+xGW8PW9EZ14AhCtK9H29A+BFsXhec9DMxvjAWNRmHcwAIe3bHoHBuR&#10;PqhiW5bvi9G4zjrDwXu8fcpGuk98IYCHL0J4CEQ1FGsLaXVpPcS12O9YfXTM9pLPZbB/qGJgUmPS&#10;FfXEAiM/nPwDNUjujDcibLgZCiOE5JB6wG6q8rduXnpmIfWC4ni7yuT/H5Z/Pr3YZ4cyjNbXHrex&#10;i0m4If5ifWRKYp1XsWAKhONldV/elSVqytG2HJBTXMKt8+EjmIHETUNBKWl9bIjV7PTJh+y9eMVr&#10;b5TsWqlUOsQhgEflyInh5zscq/i5kH/lpTQZG3pT3d5s7xL6yurd8bAS2vv2tn0FgkilkXyRIO3C&#10;WUGsQ+mvIIjssOltznBdGOMcdKiyqWcd5HqjOmnAYsVLRKo/ASNZYKcrewYsnhmysHPjs38MhTTc&#10;a3D5t8Jy8BqRMhsd1uBBauNeAyjsas6c/ReRsjRRpTAdJtQGRyC5xquD6c7PjrigHk1+dkzz3uCr&#10;48ElXvTCgU5izI8vvphfzynT5S9i/xMAAP//AwBQSwMEFAAGAAgAAAAhAOHfib7eAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhU1OaRqg1xqgoJIThU9MHdjZckIl5HttuG&#10;/nq2XOC4s6OZb4r54DpxwBBbTxpuxwoEUuVtS7WG7eb5ZgoiJkPWdJ5QwzdGmJeXF4XJrT/SCg/r&#10;VAsOoZgbDU1KfS5lrBp0Jo59j8S/Tx+cSXyGWtpgjhzuOnmn1EQ60xI3NKbHpwarr/XeacheR6eo&#10;0Dy8h1PK3l4WuBp9LLW+vhoWjyASDunPDGd8RoeSmXZ+TzaKTsNkNs3YymGKN7Fh9ivsNNyfFVkW&#10;8v+E8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCy1Jyh/gEAAGoEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDh34m+3gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAFgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="288D396A" w14:textId="77777777" w:rsidR="00275ED7" w:rsidRDefault="00275ED7" w:rsidP="00275ED7">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003B25FE" w:rsidRPr="003B25FE">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="003B25FE" w:rsidRPr="00D6185E">
+        <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...34 lines deleted...]
-        </w:drawing>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00F60D91" w:rsidRPr="002E05A0">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Round times to one decimal place</w:t>
+      </w:r>
+      <w:r w:rsidR="003B25FE" w:rsidRPr="002E05A0">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239793C1" w14:textId="3DDC64DC" w:rsidR="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="00C23ABE">
+    <w:p w14:paraId="286B980B" w14:textId="1C5818EE" w:rsidR="003B25FE" w:rsidRPr="00D6185E" w:rsidRDefault="003B25FE" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="286B980B" w14:textId="1C5818EE" w:rsidR="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="00C23ABE">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6AEB9A1D" w14:textId="610F6F9F" w:rsidR="00AA7BD2" w:rsidRPr="002E05A0" w:rsidRDefault="00982B8E" w:rsidP="002E05A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA7BD2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E05A0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Durchschnittliche Umschlagszeiten: </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Average handling times:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D60723" w14:textId="01A67BE4" w:rsidR="00AA7BD2" w:rsidRDefault="00AA7BD2" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:p w14:paraId="43D60723" w14:textId="31D4E82E" w:rsidR="00AA7BD2" w:rsidRPr="002E05A0" w:rsidRDefault="00982B8E" w:rsidP="002E05A0">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AA7BD2">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E05A0">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Die Dauer der Be- und Entladevorgänge ist abhängig vom verwendeten Umschlagsmittel und der Verfügbarkeit im jeweiligen Hafen. Hier wird beispielhaft in beiden Häfen von einem 24-Stunden Betrieb ausgegangen. Als Wartezeit wird zusätzlich pro Transport 1 Meldetag miteinberechnet.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The duration of loading and unloading processes depends on the handling equipment used and availability at the respective port. In this example, a 24-hour operation is assumed at both ports. In addition, 1 reporting day per transport is included as waiting time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C53DC08" w14:textId="77777777" w:rsidR="00AA7BD2" w:rsidRDefault="00AA7BD2" w:rsidP="00C23ABE">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2091"/>
+        <w:gridCol w:w="2766"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2020"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="656C5D94" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2091" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="711455D7" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Type of cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="342E023B" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Transhipment method</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="64186547" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F23873" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference value</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="7D258A4C" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2091" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="094EF3C0" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bulk cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E9BF54" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>grabber, suction equipment, chute</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="065DC44C" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>loading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="564055B9" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>150 t/h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="285EE346" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2091" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24377BA0" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8E5FE5" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1401CBEE" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>unloading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F92721" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>100 t/h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="426007B1" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2091" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B41B671" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>General cargo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0300E7DE" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>hook</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CBE8D1" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(un-)loading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAF8A79" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>60 t/h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="6197153E" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2091" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7913F2EE" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Container</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2766" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5B884E" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>bridge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B88C4EC" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(un-)loading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F74823" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>16 cont./h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7B3E7739" w14:textId="48D62732" w:rsidR="00B76D88" w:rsidRPr="00D6185E" w:rsidRDefault="00B76D88" w:rsidP="00B76D88">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6185E">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="002D17F9" w:rsidRPr="00194684">
+        <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...34 lines deleted...]
-        </w:drawing>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Round times to one decimal place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194684">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3E7739" w14:textId="77777777" w:rsidR="00B76D88" w:rsidRDefault="00B76D88" w:rsidP="00B76D88">
-      <w:pPr>
+    <w:p w14:paraId="692AEA9E" w14:textId="77777777" w:rsidR="00B76D88" w:rsidRPr="00D6185E" w:rsidRDefault="00B76D88" w:rsidP="00692510">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="692AEA9E" w14:textId="77777777" w:rsidR="00B76D88" w:rsidRDefault="00B76D88" w:rsidP="00C23ABE">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="16241F8A" w14:textId="27D3ABAC" w:rsidR="00B76D88" w:rsidRPr="00194684" w:rsidRDefault="002D17F9" w:rsidP="00194684">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B76D88">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00194684">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Tageskostensatz (für Bereithaltungskosten): </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Daily cost rate (for provision costs):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3192F4" w14:textId="62C0B672" w:rsidR="00B76D88" w:rsidRDefault="00B76D88" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau4"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="733"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3020"/>
+        <w:gridCol w:w="1322"/>
+        <w:gridCol w:w="1323"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="0BDA4FE4" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D0BD94" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Vessel category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E05B614" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MCV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C26E98B" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="19F33EF0" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5137A1DD" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Total cost in €/year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E49726D" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>490.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B7A2F4" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>62.700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="1ADE72F6" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3020" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C23DED" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Days in use/year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCE8489" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BF7B00" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="002E5E62">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>330</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A3192F4" w14:textId="6D40488B" w:rsidR="00B76D88" w:rsidRPr="00194684" w:rsidRDefault="002E2C5C" w:rsidP="00194684">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B76D88">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00194684">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Durch den Tageskostensatz müssen die Gesamtkosten des Betreibers gedeckt werden. Unter anderem zählen Kosten für Besatzung, Versicherung, Reparatur und Abschreibungen zu den Gesamtkosten.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The daily cost rate must cover the operator’s total costs. These include, among others, costs for crew, insurance, repairs and depreciation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1987DF3C" w14:textId="4D644FD4" w:rsidR="00B76D88" w:rsidRDefault="00554837" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:p w14:paraId="1987DF3C" w14:textId="3FD7D0BC" w:rsidR="00B76D88" w:rsidRDefault="00B76D88" w:rsidP="00692510">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00554837">
-[...1 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:p w14:paraId="3CACF09C" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...34 lines deleted...]
-        </w:drawing>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274DBB95" w14:textId="62ED178A" w:rsidR="00C22D7C" w:rsidRPr="002E5E62" w:rsidRDefault="00554837" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6185E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00D314D3" w:rsidRPr="00D6185E">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D314D3" w:rsidRPr="00A72574">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Round the daily cost rate to the nearest whole euro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADEF91A" w14:textId="18C9E7AD" w:rsidR="00554837" w:rsidRDefault="00554837" w:rsidP="00C23ABE">
-[...19 lines deleted...]
-    <w:p w14:paraId="0209552A" w14:textId="716606C3" w:rsidR="00554837" w:rsidRPr="00AF5747" w:rsidRDefault="00AF5747" w:rsidP="00C23ABE">
+    <w:p w14:paraId="0209552A" w14:textId="2B70F402" w:rsidR="00554837" w:rsidRPr="00AF5747" w:rsidRDefault="004E489E" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5747">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E489E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Spezifischer Treibstoffverbrauch:</w:t>
+        <w:t>Specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E489E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E489E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>fuel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E489E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E489E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>consumption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF5747" w:rsidRPr="00AF5747">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFDFF9F" w14:textId="71FD969E" w:rsidR="00AF5747" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau5"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2425"/>
+        <w:gridCol w:w="3900"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="71B92C33" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA45548" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Vessel category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E68B373" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ø consumption in kg/1.000 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>tkm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="5967249A" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="67E1902B" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MCV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5364B456" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="025B028B" w14:textId="77777777" w:rsidTr="002E5E62">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F40E38" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MCV + PL (pushed lighter)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D2783A" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>8,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B819E57" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRPr="00AF5747" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF0D04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685900" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6605C57C" wp14:editId="73E845AA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685900" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6605C57C" wp14:editId="4681D6EB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-219075</wp:posOffset>
+                  <wp:posOffset>-536575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>916940</wp:posOffset>
+                  <wp:posOffset>307340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2122827904" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="986790" cy="986790"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -4893,192 +7946,148 @@
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="2BC89B33" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-17.25pt;margin-top:72.2pt;width:77.7pt;height:77.7pt;z-index:-251630580;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQA1/QWP4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsWodgShPiVBVSRDdIkILUpRsPSUQ8jmLnwd/jrmA5ukf3nsl2&#10;i+nYhINrLUm4W0fAkCqrW6olfByL1RaY84q06iyhhB90sMuvrzKVajvTO06lr1koIZcqCY33fcq5&#10;qxo0yq1tjxSyLzsY5cM51FwPag7lpuNxFG24US2FhUb1+Nxg9V2ORsLby0Y8Fsf4c3o9ldO+GA+z&#10;OJykvL1Z9k/APC7+D4aLflCHPDid7UjasU7C6l48BDQEQghgFyKOEmBnCXGSbIHnGf//Q/4LAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHhkuy/MBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANf0Fj+EAAAALAQAADwAAAAAAAAAAAAAAAABN&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
+              <v:oval w14:anchorId="1BF60CE7" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-42.25pt;margin-top:24.2pt;width:77.7pt;height:77.7pt;z-index:-251630580;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQCDGs/E4QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsWptg2hAyqSqkiG6QSgpSl24yJBGxHcXOg7/HrGA5ukf3nkl3&#10;i+7YRINrrUG4WwtgZEpbtaZGeD/lqxiY88pUqrOGEL7JwS67vkpVUtnZvNFU+JqFEuMShdB43yec&#10;u7Ihrdza9mRC9mkHrXw4h5pXg5pDue54JMSGa9WasNConp4bKr+KUSMcXzZym5+ij+n1XEz7fDzM&#10;8nBGvL1Z9k/APC3+D4Zf/aAOWXC62NFUjnUIq1g+BBRBxhJYALbiEdgFIRL3MfAs5f8/yH4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHhkuy/MBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgxrPxOEAAAAJAQAADwAAAAAAAAAAAAAAAABN&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00AF5747" w:rsidRPr="00AF5747">
-[...1 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:p w14:paraId="3FFDFF9F" w14:textId="4773F2EB" w:rsidR="00AF5747" w:rsidRDefault="00AF5747" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:drawing>
-[...34 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3E49B147" w14:textId="00A917AA" w:rsidR="00AF5747" w:rsidRDefault="00AF5747" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6E8996" w14:textId="77777777" w:rsidR="00C5485F" w:rsidRPr="00C5485F" w:rsidRDefault="00C5485F" w:rsidP="00C23ABE">
-      <w:pPr>
+    <w:p w14:paraId="3F6E8996" w14:textId="52A78364" w:rsidR="00C5485F" w:rsidRPr="00DA32C2" w:rsidRDefault="00031B9C" w:rsidP="00DA32C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C5485F">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA32C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Hafenabgaben: </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Port charges</w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00C5485F" w:rsidRPr="00DA32C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB701C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597BA902" w14:textId="49F2DA58" w:rsidR="00AB701C" w:rsidRPr="00DA32C2" w:rsidRDefault="00031B9C" w:rsidP="00DA32C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA32C2">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Port charges are defined in the port regulations and are incurred at both the loading and unloading ports for the goods handled. Average port charge per port: €0.36/t</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B84D41" w14:textId="77777777" w:rsidR="00031B9C" w:rsidRPr="00DA32C2" w:rsidRDefault="00031B9C" w:rsidP="00DA32C2">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009A61AF">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F67023" w14:textId="30A4DD88" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="00DA32C2" w:rsidP="00C23ABE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB701C">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6185E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>inkl. Entfernung</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Travel time calculation (including distances)</w:t>
       </w:r>
-      <w:r w:rsidR="009A61AF">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+      <w:r w:rsidR="00275ED7" w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684876" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0103BE0C" wp14:editId="1BF61D7E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4483100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>213995</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2052605313" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
@@ -5133,302 +8142,8793 @@
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="0103BE0C" id="_x0000_s1039" alt="&quot;&quot;" style="position:absolute;margin-left:353pt;margin-top:16.85pt;width:150pt;height:150pt;z-index:-251631604;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGGehpAAIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMGO2yAQhu+V+g6Ie2M72a26Vpw97Cq9&#10;VO2q2z4AxkOMhAEBjZ237wCx07SrHlZ7IcDMfDPze8j2fhoUOYLz0uiGVquSEtDcdFIfGvrzx/7D&#10;J0p8YLpjymho6Ak8vd+9f7cdbQ1r0xvVgSMI0b4ebUP7EGxdFJ73MDC/MhY0GoVxAwt4dIeic2xE&#10;+qCKdVl+LEbjOusMB+/x9jEb6S7xhQAevgnhIRDVUKwtpNWltY1rsduy+uCY7SU/l8FeUcXApMak&#10;C+qRBUZ+OfkPapDcGW9EWHEzFEYIySH1gN1U5V/dPPfMQuoFxfF2kcm/HZZ/PT7bJ4cyjNbXHrex&#10;i0m4If5ifWRKYp0WsWAKhONldVfeliVqytE2H5BTXMKt8+EzmIHETUNBKWl9bIjV7PjFh+w9e8Vr&#10;b5Ts9lKpdIhDAA/KkSPDz9ceqvi5kH/lpTQZG7qpbjbr24S+snp3aBfC/m5/s38BgkilkXyRIO3C&#10;SUGsQ+nvIIjssOl1znBdGOMcdKiyqWcd5HqjOmnAYsVzRKo/ASNZYKcL+wyYPTNkZufGz/4xFNJw&#10;L8Hl/wrLwUtEymx0WIIHqY17CaCwq3Pm7D+LlKWJKoWpnVAbHIFNdI1XrelOT464oB5MfnZM897g&#10;q+PBJV70woFOYpwfX3wxf55TpstfxO43AAAA//8DAFBLAwQUAAYACAAAACEAcxj6Kd4AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCpqQ2mLQpyqQkIIDogWuG/jJYmI11Hs&#10;tqFfz+YEx50dzbzJV4Nv1YH62AS2cD01oIjL4BquLHy8P17dgYoJ2WEbmCz8UIRVcX6WY+bCkTd0&#10;2KZKSQjHDC3UKXWZ1rGsyWOcho5Yfl+h95jk7CvtejxKuG/1jTEL7bFhaaixo4eayu/t3luYP09O&#10;0RDevvWnNH95WtNm8vlq7eXFsL4HlWhIf2YY8QUdCmHahT27qFoLS7OQLcnCbLYENRqkTpTdqIik&#10;i1z/31D8AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAYZ6GkAAgAAagQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHMY+ineAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAWgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="0103BE0C" id="_x0000_s1038" alt="&quot;&quot;" style="position:absolute;margin-left:353pt;margin-top:16.85pt;width:150pt;height:150pt;z-index:-251631604;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcf9IN/wEAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM2O2yAQx++V+g6Ie+OP3a26Vpw97Mq9&#10;VO2q2z4AwUOMhAEBjZ237wCx07SrHqpeCDAzv5n5e8j2YR4VOYLz0uiWVpuSEtDc9FIfWvr9W/fu&#10;AyU+MN0zZTS09ASePuzevtlOtoHaDEb14AhCtG8m29IhBNsUhecDjMxvjAWNRmHcyAIe3aHoHZuQ&#10;PqqiLsv3xWRcb53h4D3ePmUj3SW+EMDDFyE8BKJairWFtLq07uNa7LasOThmB8nPZbB/qGJkUmPS&#10;FfXEAiM/nPwDNUrujDcibLgZCyOE5JB6wG6q8rduXgZmIfWC4ni7yuT/H5Z/Pr7YZ4cyTNY3Hrex&#10;i1m4Mf5ifWROYp1WsWAOhONldV/elSVqytG2HJBTXMKt8+EjmJHETUtBKWl9bIg17PjJh+y9eMVr&#10;b5TsO6lUOsQhgEflyJHh59sfqvi5kH/lpTSZWnpT3d7Udwl9ZfXusF8J3X13270CQaTSSL5IkHbh&#10;pCDWofRXEET22HSdM1wXxjgHHapsGlgPud6oThqwWPESkepPwEgW2OnKPgMWzwxZ2Lnxs38MhTTc&#10;a3D5t8Jy8BqRMhsd1uBRauNeAyjs6pw5+y8iZWmiSmHez6gNjkAdXePV3vSnZ0dcUI8mPzum+WDw&#10;1fHgEi964UAnMc6PL76YX88p0+UvYvcTAAD//wMAUEsDBBQABgAIAAAAIQBzGPop3gAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmpDaYtCnKpCQggOiBa4b+MliYjXUey2&#10;oV/P5gTHnR3NvMlXg2/VgfrYBLZwPTWgiMvgGq4sfLw/Xt2BignZYRuYLPxQhFVxfpZj5sKRN3TY&#10;pkpJCMcMLdQpdZnWsazJY5yGjlh+X6H3mOTsK+16PEq4b/WNMQvtsWFpqLGjh5rK7+3eW5g/T07R&#10;EN6+9ac0f3la02by+Wrt5cWwvgeVaEh/ZhjxBR0KYdqFPbuoWgtLs5AtycJstgQ1GqROlN2oiKSL&#10;XP/fUPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3H/SDf8BAABqBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcxj6Kd4AAAALAQAADwAAAAAA&#10;AAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="506D2A03" w14:textId="77777777" w:rsidR="00275ED7" w:rsidRDefault="00275ED7" w:rsidP="00275ED7">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00AB701C" w:rsidRPr="00AB701C">
-[...1 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="627" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="833"/>
+        <w:gridCol w:w="1991"/>
+        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="605"/>
+        <w:gridCol w:w="605"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="1C752415" w14:textId="77777777" w:rsidTr="009F00BC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1514"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E235B1C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4-unit pushed convoy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6B44E6" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2-unit pushed convoy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="073EF9DC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MCV 2.000 t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16041948" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MCV 1.350 t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364AA703" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F5FF58" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4051CA54" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MCV 1.350 t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCBDFEB" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MCV 2.000 t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="545A0752" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2-unit pushed convoy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD7C389" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4-unit pushed convoy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="42542CA1" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F5EDC7" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695116" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0559471E" wp14:editId="4D09F5E2">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-800735</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>71755</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="521970" cy="3356610"/>
+                      <wp:effectExtent l="57150" t="19050" r="11430" b="34290"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="65" name="Down Arrow 7"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="521970" cy="3356610"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFF00"/>
+                              </a:solidFill>
+                              <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="C00000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                                <a:miter lim="800000"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="7E38E8EB" w14:textId="0A520A04" w:rsidR="009F00BC" w:rsidRPr="00296CAF" w:rsidRDefault="009F00BC" w:rsidP="009F00BC">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:caps/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:caps/>
+                                    </w:rPr>
+                                    <w:t>DIRECTION</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shapetype w14:anchorId="0559471E" id="_x0000_t67" coordsize="21600,21600" o:spt="67" adj="16200,5400" path="m0@0l@1@0@1,0@2,0@2@0,21600@0,10800,21600xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:formulas>
+                        <v:f eqn="val #0"/>
+                        <v:f eqn="val #1"/>
+                        <v:f eqn="sum height 0 #1"/>
+                        <v:f eqn="sum 10800 0 #1"/>
+                        <v:f eqn="sum width 0 #0"/>
+                        <v:f eqn="prod @4 @3 10800"/>
+                        <v:f eqn="sum width 0 @5"/>
+                      </v:formulas>
+                      <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@0;10800,21600;21600,@0" o:connectangles="270,180,90,0" textboxrect="@1,0,@2,@6"/>
+                      <v:handles>
+                        <v:h position="#1,#0" xrange="0,10800" yrange="0,21600"/>
+                      </v:handles>
+                    </v:shapetype>
+                    <v:shape id="Down Arrow 7" o:spid="_x0000_s1039" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:-63.05pt;margin-top:5.65pt;width:41.1pt;height:264.3pt;z-index:251695116;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbXUL0agIAAOMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nTR9BnSJIkWFA&#10;0RZoi54VWY4FSKJGKbG7Xz9KTpq022mYDjIpUnx8+ujrm94atlUYNLiKlycjzpSTUGu3rvjL8/Lb&#10;JWchClcLA05V/E0FfjP7+uW681M1hhZMrZBREBemna94G6OfFkWQrbIinIBXjowNoBWRVFwXNYqO&#10;oltTjEej86IDrD2CVCHQ6e1g5LMcv2mUjA9NE1RkpuJUW8w75n2V9mJ2LaZrFL7VcleG+IcqrNCO&#10;kr6HuhVRsA3qP0JZLRECNPFEgi2gabRUuQfqphx96uapFV7lXgic4N9hCv8vrLzfPvlHJBg6H6aB&#10;xNRF36BNX6qP9Rmst3ewVB+ZpMPJuLy6IEglmU5PJ+fnZUazONz2GOJ3BZYloeI1dG6OCF0GSmzv&#10;QqS05L/3SxkDGF0vtTFZwfVqYZBtBb3ektZon+KDm3Gsq/j4cnIxoXIEsagxIpJofV3x4NacCbMm&#10;esqIOfeH2+E4yWKUVmIF1fXBLRV5K0I7FJNNA3msjsRgo23FL49vG5daUJmDu1YPECcp9queaaqw&#10;PE2R0tEK6rdHZAgDT4OXS01570SIjwKJmIQ3DVt8oK0xQF3DTuKsBfz1t/PkT3whK2cdEZ0Q+bkR&#10;qDgzPxwx6ao8O0uTkZWzycWYFDy2rI4tbmMXQK9R0lh7mcXkH81ebBDsK83kPGUlk3CScg/Y75RF&#10;HAaQplqq+Ty70TR4Ee/ck5cpeIIuIf7cvwr0OwJFot497IdCTD9RaPBNNx3MNxEanfl1wJUeNSk0&#10;Sfl5d1OfRvVYz16Hf9PsNwAAAP//AwBQSwMEFAAGAAgAAAAhAGKH9LTiAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01Lw0AURfeC/2F4gpuSTtLU0MRMihQqrqRGoXQ3zTyT4HyEzLSJ/97nSpeP&#10;e7j3vHI7G82uOPreWQHJMgaGtnGqt62Aj/d9tAHmg7RKamdRwDd62Fa3N6UslJvsG17r0DIqsb6Q&#10;AroQhoJz33RopF+6AS1ln240MtA5tlyNcqJyo/kqjjNuZG9poZMD7jpsvuqLEXAcn3cv2mXNocbT&#10;6XU/LdYqXwhxfzc/PQILOIc/GH71SR0qcjq7i1WeaQFRssoSYilJUmBEROs0B3YW8JDmOfCq5P9/&#10;qH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAW11C9GoCAADjBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYof0tOIAAAALAQAADwAAAAAAAAAA&#10;AAAAAADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" adj="19921" fillcolor="yellow" strokecolor="#c00000" strokeweight="2.25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7E38E8EB" w14:textId="0A520A04" w:rsidR="009F00BC" w:rsidRPr="00296CAF" w:rsidRDefault="009F00BC" w:rsidP="009F00BC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:caps/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:caps/>
+                              </w:rPr>
+                              <w:t>DIRECTION</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AFD550" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69975F16" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F27C71A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640E10CD" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.440</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA77918" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ghent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DD416B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24238C73" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02CFE4CF" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C89822E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696140" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="122AAA7C" wp14:editId="09DB0030">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>541655</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>80010</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="521970" cy="3356610"/>
+                      <wp:effectExtent l="57150" t="38100" r="49530" b="15240"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="67" name="Down Arrow 10"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm rot="10800000">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="521970" cy="3356610"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="downArrow">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="accent4">
+                                  <a:lumMod val="40000"/>
+                                  <a:lumOff val="60000"/>
+                                </a:schemeClr>
+                              </a:solidFill>
+                              <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="C00000"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="5B426B14" w14:textId="67B42786" w:rsidR="009F00BC" w:rsidRPr="00296CAF" w:rsidRDefault="009F00BC" w:rsidP="009F00BC">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:caps/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:rFonts w:cs="Arial"/>
+                                      <w:caps/>
+                                    </w:rPr>
+                                    <w:t>DIRECTION</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="122AAA7C" id="Down Arrow 10" o:spid="_x0000_s1040" type="#_x0000_t67" style="position:absolute;left:0;text-align:left;margin-left:42.65pt;margin-top:6.3pt;width:41.1pt;height:264.3pt;rotation:180;z-index:251696140;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANybk7ggIAABkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faQpbYGKFFVFTJMY&#10;IMHEs+vYTSTbxzt2m7Bfv2OnLZftaVoerHO/fieXV701bKcwtOAqXp6MOFNOQt26TcV/PN18Oecs&#10;ROFqYcCpir+owK8Wnz9ddn6uxtCAqRUyCuLCvPMVb2L086IIslFWhBPwypFSA1oRicVNUaPoKLo1&#10;xXg0mhUdYO0RpAqBpNeDki9yfK2VjPdaBxWZqTjVFvOL+V2nt1hcivkGhW9auS9D/EMVVrSOkh5D&#10;XYso2BbbP0LZViIE0PFEgi1A61aq3AN1U44+dPPYCK9yLzSc4I9jCv8vrLzbPfoHpDF0PswDkamL&#10;XqNlCDStcnQ+Sl9ujsplfZ7dy3F2qo9MknA6Li/OaMKSVKen09mszMMthmApqMcQvyqwLBEVr6Fz&#10;S0Tocmixuw2RqiD7g13yCWDa+qY1JjMJFGplkO0ErVNIqVycZHeztd+hHuSTXG9eLIlp/YN4dhBT&#10;igyvFCknfJfEONZVfHw+PZtSM4IgqY2IRFpfVzy4DWfCbAjrMmJO/c474GZ9LHCVMh6m8M4stXgt&#10;QjNUllUJiVSZcalTlZG7n8jrYhIV+3XPWiqlnCSXJFpD/fKAw75oA8HLm5YS3IoQHwQSnElIJxrv&#10;6dEGqD3YU5w1gL/+Jk/2hDLSctbReVDrP7cCFWfmmyP8XZSTSbqnzEymZ2Ni8K1m/VbjtnYFtLIy&#10;V5fJZB/NgdQI9pkueZmykko4SbmHIe+ZVRzOlv4FUi2X2YxuyIt46x69TMEPKHvqnwX6Pc4iIfQO&#10;Dqck5h+QNtgmTwfLbQTdZhi+zpXWkhi6v7yg/b8iHfhbPlu9/tEWvwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPVdyuDgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS9fRMJWm&#10;EyBxQWIaYwe4pY1pKxqnarKt/Hu80zja7/n5e8Vqcr044Bg6TxrmswQEUu1tR42G3cfL7RJEiIas&#10;6T2hhl8MsCovLwqTW3+kdzxsYyM4hEJuNLQxDrmUoW7RmTDzAxJr3350JvI4NtKO5sjhrpdpkijp&#10;TEf8oTUDPrdY/2z3jjHcV/K02XxGq9TrunrbLab1DWl9fTU9PoCIOMWzGU74fAMlM1V+TzaIXsMy&#10;W7CT96kCcdLVfQai0pDdzVOQZSH/Nyj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA3J&#10;uTuCAgAAGQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APVdyuDgAAAACQEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" adj="19921" fillcolor="#95dcf7 [1303]" strokecolor="#c00000" strokeweight="2.25pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5B426B14" w14:textId="67B42786" w:rsidR="009F00BC" w:rsidRPr="00296CAF" w:rsidRDefault="009F00BC" w:rsidP="009F00BC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:caps/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:caps/>
+                              </w:rPr>
+                              <w:t>DIRECTION</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="1236F6CF" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3240E818" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F149EC1" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="551B619A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="167C24CB" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="339C3D0A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDE7271" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Antwerp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD9094D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7446CE46" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6444A5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AA5977" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="503E233B" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A72F1A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C6D25B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1780EC11" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ECF715" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CFAF3A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.325</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="028232AB" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Amsterdam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DE817E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1AA189" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB3B852" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>154</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB2FA6E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="69392E8E" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="246"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADA5D08" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262FEA81" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17440E3D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E2F68E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26196880" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37CAB1D8" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Rotterdam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76157FE9" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D902AF" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D48C2EC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>152</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6ABF4A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="2D7FB55C" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BBF206" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3240B45C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>145</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="775401A3" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCFD0B5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B86B1C0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795E18A5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Duisburg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E4628F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A5E217" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDF538A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31949E0A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="432ACD4D" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="175D4817" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A360A3" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BF3597" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3077BCBF" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C90AB86" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>835</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5511201A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Mainz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0958FE" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA7D00E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E58360" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49EDCEFE" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="0A5E65F0" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C12D372" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59469966" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0477C7DB" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023AE252" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28091B63" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="006C7645" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Frankfurt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C01DC41" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6B8361" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9BF669" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3348C947" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="1914E0FE" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6279640E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66004BF1" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="346E5B1B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A9ECA2" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E7C3D0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>380</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4FEEE9" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Nuremberg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="548D2D4C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="470F8F7B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B00377A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125D1C57" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="1F5C7420" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51082A44" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414A632C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCB5B1C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D732FFD" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2704EF8D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0366CA9E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Kelheim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1977D370" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F72078" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A55896" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4446C9" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="1CE5A7A8" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DFA0B4" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7624F241" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026E91CA" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DBB4B1" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AFE0FE" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17572FF7" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Regensburg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D7D958" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B9CACE" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA5FF66" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E43DF98" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="5390F5BF" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="315D9EEA" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA64A67" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="598131A0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C59A9A8" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CE6667" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573B4520" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Deggendorf</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D7AFF3" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4885B027" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC3AED2" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D168249" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="7143C295" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="445"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B30884F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEA3C6F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281D1A02" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7B9497" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43006B34" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="021D7798" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>LINZ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F81C38E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70380769" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30813C69" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F745F5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="59B20595" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8CD4A0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68C5D9C3" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="093FED4D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="747F662E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567FF04A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05323136" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Enns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71968E6D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E2D313" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C853E6" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="074769C9" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="6A338D81" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8CFC7F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BF6609" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBA2F32" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB19FC0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4A7C11" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3386608F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ybbs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45331342" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5376A57D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B79670" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6312FAFC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="329D1E92" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="312"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C886A6" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E260A6" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A2B20C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="549545DB" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA5D80B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5E1701" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Krems</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA568B0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AE1449" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4D0106" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="382D081D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="7CFFD6C0" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50AA9F4E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAE4C20" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05AB4AD5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="176293BD" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA82A4" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6302A445" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Vienna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7764CAF9" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CB9F7A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB1F040" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5A9481" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="3F433D35" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDE854C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CACB70F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F79D6D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5F5CC6" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7713A3" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="123929DC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bratislava</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3607A800" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC4E1FD" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="421E8685" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281B6D77" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="1D1404D2" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="294"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="118FDEF7" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="576972DC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0368468E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="526766E3" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E3003C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>491</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="168CDB9C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Budapest</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D1B309" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCE1F0F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8A6487" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="213F8668" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="5D10C30D" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="314"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2409B93E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241447E8" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39175497" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F14FF5E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7395A32B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA1A9A6" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Baja</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF6170E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDF2E15" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F7A5BC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="789DE96C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="79AE7EEF" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6717BC70" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A4F20D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E69CA4" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2813F0BC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200715C5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADAE641" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Vukovar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC03496" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAE4AB0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7426DE" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5203DFD3" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="7BCFCBA8" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36489C7F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA88FC7" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA07E63" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1D858A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1698D65A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>878</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0063FEA9" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Novi Sad</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="172D4335" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E78095E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0C3D70" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="569DB905" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="523573B0" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="297"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC4D9E0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E74B4E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B40BC96" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8FAAC0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B963C93" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>961</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9EAF6A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Belgrade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BBC5172" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="428D5762" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>93</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="435E23B1" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>110</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8C1605" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="3E13CF51" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A417C7" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>98</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D311C44" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0016108F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6985E5BC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CB4872" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A71B27" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Vidin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C96390" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FD4E3A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAEC269" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6530F4" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="5BC252DA" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="190525A1" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="758144BC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B36E9C9" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B3D037" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01477BC4" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.639</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E63C102" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Giurgiu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43F0230C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>167</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7D66F9" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE45E49" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6301EBDC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>191</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="7B911CD0" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="294"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F15FAB" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF0013A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086C13AC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353B5BDE" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>121</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414017D5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DF2B75" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Réni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5693029E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D83C71" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62939B1B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B255C4" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="1C498528" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="090B44E3" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105E6C8B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1176CD31" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AA893A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5F20EE" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7F2067" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Sulina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0AF65F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="759A6403" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFBCE90" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D302D5F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="197A8E8B" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B861BBC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E2CAB8" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0187E35E" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="552A3DA0" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="508B10F8" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.891</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0216EA57" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Constanta</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4428C2D4" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC713D6" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>159</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7250DAE5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22EA8199" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="0794DAA0" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="308"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBB3AAC" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C69998" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FF5680" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A65720" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>125</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D692C63" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.074</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D8898F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ismail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C222A9D" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C97F95" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>169</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3059F5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF7FC40" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F00BC" w:rsidRPr="009F00BC" w14:paraId="42762344" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="297"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7493E884" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>141</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="694BF93A" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A507DB" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302B119C" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>127</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="47D459" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4F5839" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F878A5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Kilia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5439282F" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC76F89" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110EBA28" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="95DCF7" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D084CC5" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F00BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4933D1BA" w14:textId="4996937C" w:rsidR="009F00BC" w:rsidRDefault="009F00BC" w:rsidP="009F00BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6401A73B" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="00B65F04" w:rsidRDefault="009F00BC" w:rsidP="009F00BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E797A65" w14:textId="77777777" w:rsidR="009F00BC" w:rsidRPr="00712FE3" w:rsidRDefault="009F00BC" w:rsidP="009F00BC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D31FA80" w14:textId="08BA9BC4" w:rsidR="00C5485F" w:rsidRDefault="00C5485F" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:drawing>
-[...43 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="12A55657" w14:textId="77777777" w:rsidR="009A61AF" w:rsidRPr="009A61AF" w:rsidRDefault="009A61AF" w:rsidP="00C23ABE">
+    <w:p w14:paraId="79221A95" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A61AF">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61969CB2" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00C23ABE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Bahn-Transport </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F753ADE" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C718728" w14:textId="6A065199" w:rsidR="00F92F9B" w:rsidRPr="00D6185E" w:rsidRDefault="00F92F9B" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6185E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Rail transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6705A4CD" w14:textId="74AA2BF0" w:rsidR="00B76D88" w:rsidRDefault="00D53739" w:rsidP="00C23ABE">
+    <w:p w14:paraId="6705A4CD" w14:textId="6DA152F3" w:rsidR="00B76D88" w:rsidRDefault="00866D40" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D53739">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6185E">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...62 lines deleted...]
-        </w:drawing>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For the calculation of rail transport, the following values should be used</w:t>
       </w:r>
-      <w:r w:rsidR="009A61AF" w:rsidRPr="009A61AF">
+      <w:r w:rsidR="009A61AF" w:rsidRPr="00D6185E">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Für die Berechnung der Schienentransporte sind die folgenden Werte zu verwenden:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6974177F" w14:textId="09ED6E39" w:rsidR="003B25FE" w:rsidRDefault="00EE58EC" w:rsidP="00C23ABE">
+    <w:p w14:paraId="4C0198AE" w14:textId="77777777" w:rsidR="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EE58EC">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau5"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="3495"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="2DE7B868" w14:textId="77777777" w:rsidTr="00157318">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FC706B" w14:textId="3D3C4D15" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Rail transport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="0771A586" w14:textId="58011F88" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Weight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="1F57F75B" w14:textId="77777777" w:rsidTr="00157318">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D9A467F" w14:textId="481C7CF0" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Load per wagon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="128F5260" w14:textId="21DF16B1" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="002E5E62" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>25 t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E5E62" w:rsidRPr="002E5E62" w14:paraId="30DD1B9C" w14:textId="77777777" w:rsidTr="00157318">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2830" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB926AB" w14:textId="15597EF8" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Block train (48 wagons)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3495" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="360D21F9" w14:textId="612E8C40" w:rsidR="002E5E62" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.200 t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0257AFB5" w14:textId="15D74D96" w:rsidR="002E5E62" w:rsidRPr="00D6185E" w:rsidRDefault="002E5E62" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6974177F" w14:textId="51C75D46" w:rsidR="003B25FE" w:rsidRDefault="003B25FE" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5297C35A" w14:textId="68522117" w:rsidR="00D53739" w:rsidRDefault="00D53739" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFACCC7" w14:textId="4F35426F" w:rsidR="00D53739" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
+      <w:pPr>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="26"/>
-[...54 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5EA5">
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688972" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E5EE321" wp14:editId="69A4C062">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-381000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>274320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2065739025" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5463,125 +16963,280 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="1E34F15A" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-30pt;margin-top:21.6pt;width:77.7pt;height:77.7pt;z-index:-251627508;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQBKJi7T4QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NS8NAEIbvgv9hGcFbuzHG2MZsShGCvQg1Vehxm4xJMDsbspsP/73jSY/DPLzv86a7&#10;xXRiwsG1lhTcrQMQSKWtWqoVvJ/y1QaE85oq3VlCBd/oYJddX6U6qexMbzgVvhYcQi7RChrv+0RK&#10;VzZotFvbHol/n3Yw2vM51LIa9MzhppNhEMTS6Ja4odE9PjdYfhWjUXB8iaPH/BR+TK/nYtrn42GO&#10;Dmelbm+W/RMIj4v/g+FXn9UhY6eLHalyolOwigPe4hVE9yEIBrYPEYgLg9tNDDJL5f8F2Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHhkuy/MBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASiYu0+EAAAAJAQAADwAAAAAAAAAAAAAAAABN&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="000D5E90" w:rsidRPr="000D5E90">
+      <w:r w:rsidR="002A5EA5" w:rsidRPr="00D6185E">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>For transports between Germany and Austria, the following costs must be taken into account</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5E90" w:rsidRPr="00D6185E">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Für Transporte zwischen Deutschland und Österreich sind die folgenden Kosten zu berücksichtigen:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00275ED7">
+      <w:r w:rsidRPr="00D6185E">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CAF100" w14:textId="6F2ADE2A" w:rsidR="000D5E90" w:rsidRDefault="00BF0C6D" w:rsidP="00C23ABE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF0C6D">
+    <w:p w14:paraId="47DBC717" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
         <w:rPr>
           <w:noProof/>
-          <w:szCs w:val="26"/>
-[...35 lines deleted...]
-        </w:drawing>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau5"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="3069"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="56FEB112" w14:textId="77777777" w:rsidTr="00157318">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F9465D" w14:textId="78184FF3" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Transports between DE and AT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0D4436" w14:textId="2BD6B132" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="550D6E50" w14:textId="77777777" w:rsidTr="00157318">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="03DBD722" w14:textId="67C33E26" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Basic freight rate per wagon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="23D8F3CB" w14:textId="26630B81" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>393 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="487998B0" w14:textId="77777777" w:rsidTr="00157318">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4DDC68" w14:textId="45E53B73" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Additional costs per train-km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="690D90D1" w14:textId="33E3408D" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1,34 €/km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0CCAE913" w14:textId="4B34EBED" w:rsidR="00BF0C6D" w:rsidRPr="002A5EA5" w:rsidRDefault="00BF0C6D" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A5EA5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5EA5" w:rsidRPr="002A5EA5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Round costs to one decimal place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCAE913" w14:textId="4FDD8307" w:rsidR="00BF0C6D" w:rsidRPr="0016616D" w:rsidRDefault="00BF0C6D" w:rsidP="00C23ABE">
-[...12 lines deleted...]
-    <w:p w14:paraId="7D2810AA" w14:textId="6DF5FC11" w:rsidR="00BF0C6D" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
+    <w:p w14:paraId="7D2810AA" w14:textId="73AFE9EB" w:rsidR="00BF0C6D" w:rsidRDefault="00275ED7" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687948" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57BA5568" wp14:editId="14B2DF55">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4321175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>561975</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1173600432" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5642,358 +17297,1359 @@
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="57BA5568" id="_x0000_s1040" alt="&quot;&quot;" style="position:absolute;margin-left:340.25pt;margin-top:44.25pt;width:150pt;height:150pt;z-index:-251628532;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBLz6OAAIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMGO2yAQhu+V+g6Ie2M7m626Vpw97Cq9&#10;VO2q2z4AxkOMhAEBjZ237wCx07SrHlZ7IcDMfDPze8j2fhoUOYLz0uiGVquSEtDcdFIfGvrzx/7D&#10;J0p8YLpjymho6Ak8vd+9f7cdbQ1r0xvVgSMI0b4ebUP7EGxdFJ73MDC/MhY0GoVxAwt4dIeic2xE&#10;+qCKdVl+LEbjOusMB+/x9jEb6S7xhQAevgnhIRDVUKwtpNWltY1rsduy+uCY7SU/l8FeUcXApMak&#10;C+qRBUZ+OfkPapDcGW9EWHEzFEYIySH1gN1U5V/dPPfMQuoFxfF2kcm/HZZ/PT7bJ4cyjNbXHrex&#10;i0m4If5ifWRKYp0WsWAKhONldVfeliVqytE2H5BTXMKt8+EzmIHETUNBKWl9bIjV7PjFh+w9e8Vr&#10;b5Ts9lKpdIhDAA/KkSPDz9ceqvi5kH/lpTQZG3pTbW7Wtwl9ZfXu0C6E/d1+s38BgkilkXyRIO3C&#10;SUGsQ+nvIIjssOl1znBdGOMcdKiyqWcd5HqjOmnAYsVzRKo/ASNZYKcL+wyYPTNkZufGz/4xFNJw&#10;L8Hl/wrLwUtEymx0WIIHqY17CaCwq3Pm7D+LlKWJKoWpnVAbHIFNdI1XrelOT464oB5MfnZM897g&#10;q+PBJV70woFOYpwfX3wxf55TpstfxO43AAAA//8DAFBLAwQUAAYACAAAACEAnjin6d8AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXCpq85MqhDhVhYRQOSBa4L6NlyQiXke2&#10;24Y+PW4vcFrtzGj223I+2l7syIfOsYbrqQJBXDvTcaPh4/3pKgcRIrLB3jFp+KEA8+r8rMTCuD2v&#10;aLeOjUglHArU0MY4FFKGuiWLYeoG4uR9OW8xptU30njcp3LbyxulZtJix+lCiwM9tlR/r7dWQ7ac&#10;HIIivHvzh5i9PC9oNfl81fryYlw8gIg0xr8wHPETOlSJaeO2bILoNcxylaWohjxPMwXuT8JGw+1R&#10;kVUp/79Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBLz6OAAIAAGoEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCeOKfp3wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="57BA5568" id="_x0000_s1041" alt="&quot;&quot;" style="position:absolute;margin-left:340.25pt;margin-top:44.25pt;width:150pt;height:150pt;z-index:-251628532;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbSQTqAAIAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMGO2yAQhu+V+g6Ie2M7u6m6Vpw97Cq9&#10;VO2q2z4AxkOMhAEBjZ237wCx07SrHlZ7IcDMfDPze8j2fhoUOYLz0uiGVquSEtDcdFIfGvrzx/7D&#10;J0p8YLpjymho6Ak8vd+9f7cdbQ1r0xvVgSMI0b4ebUP7EGxdFJ73MDC/MhY0GoVxAwt4dIeic2xE&#10;+qCKdVl+LEbjOusMB+/x9jEb6S7xhQAevgnhIRDVUKwtpNWltY1rsduy+uCY7SU/l8FeUcXApMak&#10;C+qRBUZ+OfkPapDcGW9EWHEzFEYIySH1gN1U5V/dPPfMQuoFxfF2kcm/HZZ/PT7bJ4cyjNbXHrex&#10;i0m4If5ifWRKYp0WsWAKhONldVduyhI15WibD8gpLuHW+fAZzEDipqGglLQ+NsRqdvziQ/aeveK1&#10;N0p2e6lUOsQhgAflyJHh52sPVfxcyL/yUpqMDb2pbm/Wm4S+snp3aBfC/m5/u38BgkilkXyRIO3C&#10;SUGsQ+nvIIjssOl1znBdGOMcdKiyqWcd5HqjOmnAYsVzRKo/ASNZYKcL+wyYPTNkZufGz/4xFNJw&#10;L8Hl/wrLwUtEymx0WIIHqY17CaCwq3Pm7D+LlKWJKoWpnVAbHIFNdI1XrelOT464oB5MfnZM897g&#10;q+PBJV70woFOYpwfX3wxf55TpstfxO43AAAA//8DAFBLAwQUAAYACAAAACEAnjin6d8AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXCpq85MqhDhVhYRQOSBa4L6NlyQiXke2&#10;24Y+PW4vcFrtzGj223I+2l7syIfOsYbrqQJBXDvTcaPh4/3pKgcRIrLB3jFp+KEA8+r8rMTCuD2v&#10;aLeOjUglHArU0MY4FFKGuiWLYeoG4uR9OW8xptU30njcp3LbyxulZtJix+lCiwM9tlR/r7dWQ7ac&#10;HIIivHvzh5i9PC9oNfl81fryYlw8gIg0xr8wHPETOlSJaeO2bILoNcxylaWohjxPMwXuT8JGw+1R&#10;kVUp/79Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbSQTqAAIAAGoEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCeOKfp3wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="30C5803F" w14:textId="77777777" w:rsidR="00275ED7" w:rsidRDefault="00275ED7" w:rsidP="00275ED7">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00776CB5" w:rsidRPr="00776CB5">
-[...1 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau4"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="271"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3397"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="3405"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="69AEEFA5" w14:textId="77777777" w:rsidTr="00157318">
+        <w:trPr>
+          <w:trHeight w:val="386"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="76D63842" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Route</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="13394121" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="168439ED" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Duration freight transport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="7CFAD5A7" w14:textId="77777777" w:rsidTr="00157318">
+        <w:trPr>
+          <w:trHeight w:val="282"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="772C6FC5" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Duisburg (DE) – Vienna (AT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC8C8CE" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.026 km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CC8AEE" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Not specified</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="78A579DB" w14:textId="77777777" w:rsidTr="00157318">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE357FC" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Salzburg (AT) – Munich (DE)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B3432D" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>159 km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5924ED03" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>~ 4,5 h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="1341F01B" w14:textId="77777777" w:rsidTr="00157318">
+        <w:trPr>
+          <w:trHeight w:val="273"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F40CABB" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Budapest (HU) – Enns (AT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AE51A8" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>439 km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="017F7F43" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Not specified</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E9970D2" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:drawing>
-[...34 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="09EC5FF1" w14:textId="77777777" w:rsidR="00776CB5" w:rsidRDefault="00776CB5" w:rsidP="00C23ABE">
-[...6 lines deleted...]
-    <w:p w14:paraId="3203E178" w14:textId="59ED914F" w:rsidR="00776CB5" w:rsidRPr="00776CB5" w:rsidRDefault="00776CB5" w:rsidP="00C23ABE">
+    <w:p w14:paraId="65B13B66" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00776CB5">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4893CB2B" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C21A45B" w14:textId="0CE7C1D6" w:rsidR="00776CB5" w:rsidRDefault="00776CB5" w:rsidP="00C23ABE">
-[...68 lines deleted...]
-    <w:p w14:paraId="004B0D78" w14:textId="77777777" w:rsidR="0016616D" w:rsidRPr="0016616D" w:rsidRDefault="0016616D" w:rsidP="00C23ABE">
+    <w:p w14:paraId="5C967DC1" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0016616D">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C213768" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t xml:space="preserve">CO2-Berechnung </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72FDF7C8" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C4D7163" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198AE1D1" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ABD1B88" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9BF124" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4630EC65" w14:textId="5B40B63C" w:rsidR="009A4DC9" w:rsidRPr="00D6185E" w:rsidRDefault="009A4DC9" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D6185E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Road transport (HGV)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6D5F8C" w14:textId="7B60D721" w:rsidR="00F8153C" w:rsidRPr="00C23ABE" w:rsidRDefault="0016616D" w:rsidP="00C23ABE">
+    <w:p w14:paraId="7C21A45B" w14:textId="2850473B" w:rsidR="00776CB5" w:rsidRDefault="00785B05" w:rsidP="00C23ABE">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0016616D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00785B05">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Um die durch einen Transport verursachten CO2-Mengen zu berechnen, kann der Logistikrechner unter folgendem Link verwendet werden:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For the calculation of road transport, the following values should be used</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00776CB5" w:rsidRPr="00785B05">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00864765">
+    </w:p>
+    <w:p w14:paraId="09CBFEF4" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau5"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="3069"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="4575605E" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="000ED2D5" w14:textId="04E084D5" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Truck transport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BAEF26" w14:textId="31D29FE6" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costs </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="53527996" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="42FEDC47" w14:textId="01CC4114" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Payload per truck</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4655595F" w14:textId="5D9F4176" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>25 t</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="00792AE3" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0F54CC" w14:textId="7715EFDB" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Costs per km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D34DFC3" w14:textId="0DA63A84" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>0,90 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="00157318" w14:paraId="01A08D9D" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EA0BEA" w14:textId="1DE8A31B" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Average toll fees per km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D7DF5B" w14:textId="468C6FD0" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>0,32 €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="00157318" w14:paraId="20EC3C8F" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="277C0EBE" w14:textId="766C30BE" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Average speed (assumption)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4E53A8" w14:textId="2AA80A98" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>70 km/h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18D0DD4F" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau5"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3256"/>
+        <w:gridCol w:w="3069"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="1AFA5B89" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C610E0" w14:textId="7FC9FDD6" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Route</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4F81BD"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E826219" w14:textId="16496B46" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00A93CFC">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="4734D200" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="11965364" w14:textId="31E86F8F" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Duisburg (DE) – Vienna (AT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F09D4C8" w14:textId="4B51C7E6" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">956 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> km</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="002E5E62" w14:paraId="7A92D7E9" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="50691F91" w14:textId="132B642A" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Salzburg (AT) – Munich (DE)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BECE826" w14:textId="2966E47E" w:rsidR="00157318" w:rsidRPr="002E5E62" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00157318" w:rsidRPr="00157318" w14:paraId="59640153" w14:textId="77777777" w:rsidTr="00A93CFC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E720B3D" w14:textId="24B2B80E" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Budapest (HU) – Enns (AT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3069" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="28261E45" w14:textId="2BDFA58C" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cs="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> km</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4C17324F" w14:textId="77777777" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48907ADB" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00785B05" w:rsidRDefault="00157318" w:rsidP="00157318">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663C1CB9" w14:textId="3DDEC03B" w:rsidR="00776CB5" w:rsidRDefault="00776CB5" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9524A4" w14:textId="77777777" w:rsidR="00F8153C" w:rsidRPr="0016616D" w:rsidRDefault="00F8153C" w:rsidP="00C23ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B1BCB8" w14:textId="77777777" w:rsidR="008C7973" w:rsidRPr="008C7973" w:rsidRDefault="008C7973" w:rsidP="008C7973">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7973">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>CO₂ calculation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005F950B" w14:textId="77777777" w:rsidR="008C7973" w:rsidRPr="008C7973" w:rsidRDefault="008C7973" w:rsidP="008C7973">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7973">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>To calculate the CO₂ emissions caused by transport, the logistics calculator at the following link can be used:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6D5F8C" w14:textId="302C7AB8" w:rsidR="00F8153C" w:rsidRPr="008C7973" w:rsidRDefault="008C7973" w:rsidP="008C7973">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="008C7973">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="26"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://emissioncalculator.ecotransit.world/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="0016616D" w:rsidRPr="008C7973">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F8153C" w:rsidRPr="00C23ABE">
-      <w:footerReference w:type="default" r:id="rId23"/>
+    <w:sectPr w:rsidR="00F8153C" w:rsidRPr="008C7973">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="301F48C8" w14:textId="77777777" w:rsidR="009737E3" w:rsidRDefault="009737E3" w:rsidP="009537A4">
+    <w:p w14:paraId="7F82BEC1" w14:textId="77777777" w:rsidR="00220D1B" w:rsidRDefault="00220D1B" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CABB627" w14:textId="77777777" w:rsidR="009737E3" w:rsidRDefault="009737E3" w:rsidP="009537A4">
+    <w:p w14:paraId="18294086" w14:textId="77777777" w:rsidR="00220D1B" w:rsidRDefault="00220D1B" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gadugi">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="02000000" w:usb2="00003000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CCC0767" w14:textId="0F722AD6" w:rsidR="009537A4" w:rsidRDefault="009537A4" w:rsidP="009537A4">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="1470"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="009537A4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19166DA0" wp14:editId="0945FCCA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2548255</wp:posOffset>
           </wp:positionH>
@@ -6191,104 +18847,101 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42EEB12B" w14:textId="77777777" w:rsidR="009737E3" w:rsidRDefault="009737E3" w:rsidP="009537A4">
+    <w:p w14:paraId="07DD5277" w14:textId="77777777" w:rsidR="00220D1B" w:rsidRDefault="00220D1B" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2547224C" w14:textId="77777777" w:rsidR="009737E3" w:rsidRDefault="009737E3" w:rsidP="009537A4">
+    <w:p w14:paraId="40457E54" w14:textId="77777777" w:rsidR="00220D1B" w:rsidRDefault="00220D1B" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="711DEB09" w14:textId="2FFF410A" w:rsidR="00B23F82" w:rsidRDefault="00B23F82">
+    <w:p w14:paraId="711DEB09" w14:textId="76944AF2" w:rsidR="00B23F82" w:rsidRPr="00C63EE9" w:rsidRDefault="00B23F82" w:rsidP="00C63EE9">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63EE9">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E37849">
-        <w:t xml:space="preserve">Es handelt sich um fiktive </w:t>
+      <w:r w:rsidR="00C63EE9" w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The clients are fictional. Values for transport costs have also been assumed so that they are consistent in relation to one another, although they do not reflect ongoing price fluctuations</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00646066">
+      <w:r w:rsidR="00646066" w:rsidRPr="00C63EE9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A0A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C4E26F4"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6368,50 +19021,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03080718"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B084270E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B06825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45D68436"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6480,51 +19246,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10F36F5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C80C0D60"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="82B82E42">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:w w:val="110"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="117610AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="661250BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2125493B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E24FC56"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6593,51 +19585,163 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A7B702F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8BCF670"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E7D46B04">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="342940D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C562E0C"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6706,51 +19810,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37573D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D95ADC78"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6819,51 +19923,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37951CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9F4F760"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6932,51 +20036,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38BD7C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E681A96"/>
     <w:lvl w:ilvl="0" w:tplc="BE36D006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listenabsatz1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="0E2841" w:themeColor="text2"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7048,51 +20152,277 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A7D0CC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DC43D6E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45535128"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45A4F5FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1630836E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:w w:val="110"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48C200FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5622A7F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7161,51 +20491,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D755487"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="23F6D8C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61067265"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A92EF512"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65B4051B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="899CAD48"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
@@ -7250,51 +20806,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E122F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8388657C"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
@@ -7339,51 +20895,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68456EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BC47F5A"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7452,51 +21008,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69900932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03423584"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7565,51 +21121,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="699548C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9EC39F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="767B1095"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD648408"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B072F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D46DCEC"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7678,51 +21460,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF30964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F006DD28"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7792,284 +21574,490 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="52043093">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="905604300">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="540020671">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1880778607">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="753284242">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1292832403">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1007832829">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1968005232">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="972371552">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="498545430">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1611622405">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="312611518">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1246846042">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1578400605">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="533076978">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="168448336">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2066024892">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1172522866">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2126656446">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1673484917">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="443575514">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1968005232">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="22" w16cid:durableId="1842889921">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="972371552">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="23" w16cid:durableId="1567763761">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="498545430">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="24" w16cid:durableId="2064794814">
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009537A4"/>
+    <w:rsid w:val="00006885"/>
+    <w:rsid w:val="00012CA9"/>
+    <w:rsid w:val="00031B9C"/>
     <w:rsid w:val="00041D48"/>
     <w:rsid w:val="00051343"/>
+    <w:rsid w:val="00053647"/>
+    <w:rsid w:val="00063943"/>
+    <w:rsid w:val="00072395"/>
     <w:rsid w:val="00090BEA"/>
     <w:rsid w:val="00091AB8"/>
     <w:rsid w:val="000A3B5A"/>
+    <w:rsid w:val="000A6865"/>
     <w:rsid w:val="000C02AB"/>
     <w:rsid w:val="000D5E90"/>
     <w:rsid w:val="000E53F2"/>
     <w:rsid w:val="00103367"/>
+    <w:rsid w:val="00111C29"/>
     <w:rsid w:val="00121B87"/>
+    <w:rsid w:val="00123D83"/>
+    <w:rsid w:val="00136EAA"/>
+    <w:rsid w:val="00156006"/>
+    <w:rsid w:val="00157318"/>
     <w:rsid w:val="00160EDF"/>
     <w:rsid w:val="0016616D"/>
+    <w:rsid w:val="001761D3"/>
     <w:rsid w:val="0018266D"/>
+    <w:rsid w:val="00194684"/>
     <w:rsid w:val="001A0B49"/>
+    <w:rsid w:val="001A1249"/>
     <w:rsid w:val="001B1EA0"/>
     <w:rsid w:val="001E2645"/>
     <w:rsid w:val="001E706C"/>
+    <w:rsid w:val="00206961"/>
+    <w:rsid w:val="00207787"/>
+    <w:rsid w:val="0021076E"/>
     <w:rsid w:val="00210B18"/>
+    <w:rsid w:val="00216924"/>
+    <w:rsid w:val="00220D1B"/>
     <w:rsid w:val="0023557A"/>
     <w:rsid w:val="00235BFF"/>
+    <w:rsid w:val="0024789E"/>
     <w:rsid w:val="002674CD"/>
     <w:rsid w:val="00274CBB"/>
     <w:rsid w:val="00275ED7"/>
     <w:rsid w:val="002A204F"/>
+    <w:rsid w:val="002A5EA5"/>
+    <w:rsid w:val="002C69CE"/>
     <w:rsid w:val="002D095C"/>
+    <w:rsid w:val="002D17F9"/>
+    <w:rsid w:val="002E05A0"/>
     <w:rsid w:val="002E1E8B"/>
+    <w:rsid w:val="002E2C5C"/>
+    <w:rsid w:val="002E5E62"/>
+    <w:rsid w:val="002F1727"/>
     <w:rsid w:val="00300000"/>
+    <w:rsid w:val="003258F9"/>
     <w:rsid w:val="00326C33"/>
+    <w:rsid w:val="0033201B"/>
     <w:rsid w:val="00334100"/>
     <w:rsid w:val="003443C5"/>
+    <w:rsid w:val="00353C8E"/>
+    <w:rsid w:val="00366E68"/>
     <w:rsid w:val="0037383F"/>
+    <w:rsid w:val="0037413E"/>
     <w:rsid w:val="00383BBB"/>
     <w:rsid w:val="00385281"/>
+    <w:rsid w:val="00390487"/>
+    <w:rsid w:val="0039181B"/>
+    <w:rsid w:val="003A4FCA"/>
+    <w:rsid w:val="003A75F8"/>
     <w:rsid w:val="003B25FE"/>
+    <w:rsid w:val="003B4107"/>
     <w:rsid w:val="003B4887"/>
     <w:rsid w:val="003C1910"/>
+    <w:rsid w:val="003D1D43"/>
     <w:rsid w:val="003D4BCE"/>
+    <w:rsid w:val="003E625A"/>
+    <w:rsid w:val="003F6A56"/>
     <w:rsid w:val="003F6D92"/>
     <w:rsid w:val="004160C6"/>
     <w:rsid w:val="0041770D"/>
+    <w:rsid w:val="00421488"/>
     <w:rsid w:val="004332FB"/>
     <w:rsid w:val="00435536"/>
     <w:rsid w:val="00436FC0"/>
+    <w:rsid w:val="00440FDC"/>
+    <w:rsid w:val="00443E75"/>
+    <w:rsid w:val="00445EB8"/>
     <w:rsid w:val="00451CFB"/>
     <w:rsid w:val="00480D2E"/>
+    <w:rsid w:val="00481014"/>
     <w:rsid w:val="0048216A"/>
     <w:rsid w:val="00482BE7"/>
     <w:rsid w:val="00485A68"/>
     <w:rsid w:val="004A5F9F"/>
     <w:rsid w:val="004B5F0F"/>
     <w:rsid w:val="004D237E"/>
+    <w:rsid w:val="004D34B2"/>
+    <w:rsid w:val="004D71C4"/>
     <w:rsid w:val="004E1543"/>
+    <w:rsid w:val="004E489E"/>
+    <w:rsid w:val="004E4C4E"/>
+    <w:rsid w:val="00503A46"/>
     <w:rsid w:val="00503D4D"/>
     <w:rsid w:val="005055F5"/>
     <w:rsid w:val="00516AB9"/>
     <w:rsid w:val="00525EB4"/>
     <w:rsid w:val="00540C26"/>
     <w:rsid w:val="00554837"/>
+    <w:rsid w:val="005619E0"/>
+    <w:rsid w:val="005854FE"/>
+    <w:rsid w:val="005A11AE"/>
     <w:rsid w:val="005A1A4F"/>
     <w:rsid w:val="005A6728"/>
+    <w:rsid w:val="005B2C2F"/>
     <w:rsid w:val="005B56E5"/>
+    <w:rsid w:val="005C0F03"/>
+    <w:rsid w:val="005C5E0C"/>
+    <w:rsid w:val="005D3FD7"/>
     <w:rsid w:val="005E0141"/>
+    <w:rsid w:val="005F08DB"/>
+    <w:rsid w:val="0060082C"/>
     <w:rsid w:val="006103B7"/>
+    <w:rsid w:val="0062334B"/>
+    <w:rsid w:val="006376D3"/>
+    <w:rsid w:val="006378DE"/>
     <w:rsid w:val="00646066"/>
+    <w:rsid w:val="006469E0"/>
+    <w:rsid w:val="00646A42"/>
     <w:rsid w:val="00661879"/>
+    <w:rsid w:val="006840BF"/>
     <w:rsid w:val="00691BE1"/>
+    <w:rsid w:val="00692510"/>
     <w:rsid w:val="006A5D11"/>
+    <w:rsid w:val="006A7987"/>
     <w:rsid w:val="006B4248"/>
+    <w:rsid w:val="006C1573"/>
     <w:rsid w:val="006C2107"/>
     <w:rsid w:val="006D50C0"/>
+    <w:rsid w:val="006E1820"/>
+    <w:rsid w:val="006E30F0"/>
     <w:rsid w:val="006E6CA9"/>
+    <w:rsid w:val="006F6241"/>
     <w:rsid w:val="00710D6E"/>
     <w:rsid w:val="00717E12"/>
     <w:rsid w:val="0072020F"/>
+    <w:rsid w:val="00727232"/>
     <w:rsid w:val="007437F1"/>
+    <w:rsid w:val="00751754"/>
     <w:rsid w:val="00760005"/>
+    <w:rsid w:val="0076313D"/>
     <w:rsid w:val="00776CB5"/>
+    <w:rsid w:val="00782AAB"/>
+    <w:rsid w:val="00785B05"/>
+    <w:rsid w:val="00796D20"/>
+    <w:rsid w:val="007B0C04"/>
+    <w:rsid w:val="007C7155"/>
+    <w:rsid w:val="007E3AA4"/>
     <w:rsid w:val="007F0869"/>
     <w:rsid w:val="007F1C86"/>
+    <w:rsid w:val="0080184A"/>
+    <w:rsid w:val="008022C6"/>
+    <w:rsid w:val="0081176F"/>
+    <w:rsid w:val="0081256B"/>
+    <w:rsid w:val="008135BF"/>
+    <w:rsid w:val="00815D85"/>
+    <w:rsid w:val="00827759"/>
+    <w:rsid w:val="00827CEA"/>
     <w:rsid w:val="00841B6E"/>
+    <w:rsid w:val="00844268"/>
+    <w:rsid w:val="008461B8"/>
     <w:rsid w:val="0084711E"/>
     <w:rsid w:val="00851225"/>
+    <w:rsid w:val="0086387C"/>
     <w:rsid w:val="00865B28"/>
+    <w:rsid w:val="00866D40"/>
+    <w:rsid w:val="008723AC"/>
+    <w:rsid w:val="008A088D"/>
+    <w:rsid w:val="008A161C"/>
+    <w:rsid w:val="008A2C70"/>
+    <w:rsid w:val="008A35E9"/>
+    <w:rsid w:val="008B1CA7"/>
     <w:rsid w:val="008B29D6"/>
+    <w:rsid w:val="008C4C0A"/>
+    <w:rsid w:val="008C7973"/>
+    <w:rsid w:val="008D22F6"/>
     <w:rsid w:val="008E611F"/>
+    <w:rsid w:val="008F423B"/>
+    <w:rsid w:val="009029CB"/>
+    <w:rsid w:val="00904FFD"/>
+    <w:rsid w:val="00905F02"/>
     <w:rsid w:val="0091730E"/>
     <w:rsid w:val="0092304E"/>
     <w:rsid w:val="0093202C"/>
     <w:rsid w:val="009537A4"/>
+    <w:rsid w:val="00957619"/>
+    <w:rsid w:val="00962128"/>
+    <w:rsid w:val="00965A4A"/>
+    <w:rsid w:val="00971EA7"/>
     <w:rsid w:val="009737E3"/>
     <w:rsid w:val="00975E0D"/>
+    <w:rsid w:val="00982B8E"/>
+    <w:rsid w:val="009A4DC9"/>
     <w:rsid w:val="009A61AF"/>
     <w:rsid w:val="009A7D92"/>
+    <w:rsid w:val="009D1628"/>
+    <w:rsid w:val="009E1431"/>
+    <w:rsid w:val="009F00BC"/>
+    <w:rsid w:val="009F332C"/>
+    <w:rsid w:val="009F53E3"/>
     <w:rsid w:val="00A00301"/>
     <w:rsid w:val="00A073AA"/>
     <w:rsid w:val="00A079B3"/>
     <w:rsid w:val="00A24C1B"/>
+    <w:rsid w:val="00A25F84"/>
     <w:rsid w:val="00A36EA9"/>
+    <w:rsid w:val="00A44393"/>
     <w:rsid w:val="00A50B63"/>
+    <w:rsid w:val="00A50CA0"/>
     <w:rsid w:val="00A63AD3"/>
     <w:rsid w:val="00A65642"/>
+    <w:rsid w:val="00A6797C"/>
+    <w:rsid w:val="00A72574"/>
+    <w:rsid w:val="00A839F2"/>
+    <w:rsid w:val="00A8585D"/>
+    <w:rsid w:val="00A97A60"/>
+    <w:rsid w:val="00AA02FF"/>
     <w:rsid w:val="00AA5C08"/>
     <w:rsid w:val="00AA7BD2"/>
     <w:rsid w:val="00AB6B3A"/>
     <w:rsid w:val="00AB701C"/>
     <w:rsid w:val="00AC1CB1"/>
+    <w:rsid w:val="00AD6037"/>
+    <w:rsid w:val="00AE0805"/>
     <w:rsid w:val="00AF24BD"/>
     <w:rsid w:val="00AF5747"/>
     <w:rsid w:val="00B00E0A"/>
+    <w:rsid w:val="00B05650"/>
     <w:rsid w:val="00B12B49"/>
     <w:rsid w:val="00B236CE"/>
     <w:rsid w:val="00B23F82"/>
+    <w:rsid w:val="00B2401E"/>
     <w:rsid w:val="00B361D0"/>
     <w:rsid w:val="00B55979"/>
     <w:rsid w:val="00B65A3E"/>
     <w:rsid w:val="00B76D88"/>
+    <w:rsid w:val="00B82C80"/>
+    <w:rsid w:val="00B830CA"/>
+    <w:rsid w:val="00B8475D"/>
+    <w:rsid w:val="00BA74A2"/>
     <w:rsid w:val="00BB0DB5"/>
+    <w:rsid w:val="00BB7CBE"/>
     <w:rsid w:val="00BC6086"/>
     <w:rsid w:val="00BD15B5"/>
     <w:rsid w:val="00BD5F69"/>
     <w:rsid w:val="00BE5F4D"/>
     <w:rsid w:val="00BE6682"/>
     <w:rsid w:val="00BF0C6D"/>
     <w:rsid w:val="00BF0D04"/>
     <w:rsid w:val="00BF7B3D"/>
+    <w:rsid w:val="00C07FB7"/>
+    <w:rsid w:val="00C22D7C"/>
     <w:rsid w:val="00C23ABE"/>
     <w:rsid w:val="00C255C7"/>
     <w:rsid w:val="00C335F5"/>
     <w:rsid w:val="00C5485F"/>
     <w:rsid w:val="00C63670"/>
+    <w:rsid w:val="00C63EE9"/>
     <w:rsid w:val="00C742E9"/>
+    <w:rsid w:val="00C77543"/>
     <w:rsid w:val="00C81715"/>
+    <w:rsid w:val="00C946F6"/>
+    <w:rsid w:val="00CA0380"/>
+    <w:rsid w:val="00CB15E5"/>
     <w:rsid w:val="00CC7136"/>
     <w:rsid w:val="00CE46AC"/>
     <w:rsid w:val="00CE5CD7"/>
+    <w:rsid w:val="00CF018F"/>
+    <w:rsid w:val="00CF60EE"/>
+    <w:rsid w:val="00D02B15"/>
+    <w:rsid w:val="00D314D3"/>
     <w:rsid w:val="00D31FEC"/>
+    <w:rsid w:val="00D33BAD"/>
+    <w:rsid w:val="00D4783F"/>
     <w:rsid w:val="00D53739"/>
     <w:rsid w:val="00D53918"/>
+    <w:rsid w:val="00D6185E"/>
     <w:rsid w:val="00D63A6C"/>
     <w:rsid w:val="00D668A0"/>
+    <w:rsid w:val="00D815D4"/>
+    <w:rsid w:val="00D83995"/>
     <w:rsid w:val="00D96917"/>
+    <w:rsid w:val="00DA14CB"/>
+    <w:rsid w:val="00DA2515"/>
+    <w:rsid w:val="00DA32C2"/>
     <w:rsid w:val="00DB0090"/>
+    <w:rsid w:val="00DB3F0D"/>
     <w:rsid w:val="00DD50CD"/>
+    <w:rsid w:val="00DE37FE"/>
     <w:rsid w:val="00DF3AA8"/>
+    <w:rsid w:val="00E04392"/>
     <w:rsid w:val="00E15139"/>
+    <w:rsid w:val="00E30F47"/>
+    <w:rsid w:val="00E33AD8"/>
     <w:rsid w:val="00E366E6"/>
     <w:rsid w:val="00E37849"/>
     <w:rsid w:val="00E4315A"/>
     <w:rsid w:val="00E4547F"/>
+    <w:rsid w:val="00E65012"/>
+    <w:rsid w:val="00E725A8"/>
+    <w:rsid w:val="00E7317C"/>
     <w:rsid w:val="00E81621"/>
+    <w:rsid w:val="00E92676"/>
+    <w:rsid w:val="00EA06BC"/>
     <w:rsid w:val="00EA1533"/>
     <w:rsid w:val="00EA7BF5"/>
+    <w:rsid w:val="00EB481F"/>
     <w:rsid w:val="00EC4BA0"/>
     <w:rsid w:val="00ED6C2F"/>
+    <w:rsid w:val="00EE41CA"/>
+    <w:rsid w:val="00EE4D3B"/>
     <w:rsid w:val="00EE58EC"/>
+    <w:rsid w:val="00F07EF8"/>
     <w:rsid w:val="00F21265"/>
     <w:rsid w:val="00F359D0"/>
+    <w:rsid w:val="00F374B0"/>
     <w:rsid w:val="00F457AF"/>
+    <w:rsid w:val="00F60D91"/>
+    <w:rsid w:val="00F64661"/>
     <w:rsid w:val="00F73587"/>
     <w:rsid w:val="00F8153C"/>
     <w:rsid w:val="00F8393B"/>
+    <w:rsid w:val="00F92F9B"/>
+    <w:rsid w:val="00FA06FE"/>
+    <w:rsid w:val="00FB7C58"/>
     <w:rsid w:val="00FC592F"/>
+    <w:rsid w:val="00FE1E77"/>
+    <w:rsid w:val="00FF2967"/>
     <w:rsid w:val="00FF33AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -9135,66 +23123,235 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
     <w:name w:val="Fußnotentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Funotentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B23F82"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B23F82"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Grilledutableau1">
+    <w:name w:val="Grille du tableau1"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002E5E62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002E5E62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Grilledutableau2">
+    <w:name w:val="Grille du tableau2"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002E5E62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Grilledutableau3">
+    <w:name w:val="Grille du tableau3"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002E5E62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Grilledutableau4">
+    <w:name w:val="Grille du tableau4"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002E5E62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Grilledutableau5">
+    <w:name w:val="Grille du tableau5"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="002E5E62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Grilledutableau6">
+    <w:name w:val="Grille du tableau6"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:next w:val="Tabellenraster"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="009F00BC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emissioncalculator.ecotransit.world/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emissioncalculator.ecotransit.world/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9465,61 +23622,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="772bd9cd-eaa2-4993-a042-72d81139fe46" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b72286a9-1a81-47a3-b7d4-6a652023a0d9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010032EDFD563944E2459091C4D47FD5B955" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="33bcd7d1120361c940181a1da049c6ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b72286a9-1a81-47a3-b7d4-6a652023a0d9" xmlns:ns3="772bd9cd-eaa2-4993-a042-72d81139fe46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88e8e430062162be852b0d715196b6eb" ns2:_="" ns3:_="">
     <xsd:import namespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <xsd:import namespace="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9682,139 +23852,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A32D3A-93FA-4097-A7CB-6C5717ACB6C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFA54E5-966C-4720-940F-FCEE1AAC846C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F764DB-CB7E-4A9A-A387-3F53C0E7591A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D31BCC-7E23-4A4D-9761-F9440A906BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4345</Characters>
+  <Pages>9</Pages>
+  <Words>1098</Words>
+  <Characters>6923</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>10</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>57</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5024</CharactersWithSpaces>
+  <CharactersWithSpaces>8005</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pum Christina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
   </property>