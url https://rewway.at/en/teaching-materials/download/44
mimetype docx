--- v0 (2026-05-21)
+++ v1 (2026-07-04)
@@ -10,57 +10,61 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08F667FC" w14:textId="78BBD64F" w:rsidR="00525EB4" w:rsidRDefault="004D237E" w:rsidP="00661879">
+    <w:p w14:paraId="08F667FC" w14:textId="7CB224E7" w:rsidR="00525EB4" w:rsidRPr="00E03A79" w:rsidRDefault="004D237E" w:rsidP="00B15BD5">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009537A4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03A79">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17327DBF" wp14:editId="3F4FEED0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-723900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>600075</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986812" cy="986812"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516DB634-14A1-5F5C-C349-FA9F2DC20905}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
@@ -97,197 +101,220 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="37620BEC" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-57pt;margin-top:47.25pt;width:77.7pt;height:77.7pt;z-index:-251661311;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAG1Sy7uEAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT0vEMBTE74LfITzB227aEldbmy6LUNyLoF2FPWabZ1tsXkqT/vHbG096HGaY+U2+&#10;X03PZhxdZ0lCvI2AIdVWd9RIeD+VmwdgzivSqreEEr7Rwb64vspVpu1CbzhXvmGhhFymJLTeDxnn&#10;rm7RKLe1A1LwPu1olA9ybLge1RLKTc+TKNpxozoKC60a8KnF+quajITX5524L0/Jx/xyruZDOR0X&#10;cTxLeXuzHh6BeVz9Xxh+8QM6FIHpYifSjvUSNnEswhkvIRV3wEJCxALYRUIi0hR4kfP/F4ofAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVkwXf0AQAAVQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABtUsu7hAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;TgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006323AE">
-[...2 lines deleted...]
-      <w:r w:rsidR="006D35F3" w:rsidRPr="006D35F3">
+      <w:r w:rsidR="00B468E0" w:rsidRPr="00E03A79">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="0241A069" w14:textId="2B14B978" w:rsidR="00AA5C08" w:rsidRDefault="008B29D6" w:rsidP="00AA5C08">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Project work/case study – transport solutions in comparison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0241A069" w14:textId="2B14B978" w:rsidR="00AA5C08" w:rsidRPr="008F1E4A" w:rsidRDefault="008B29D6" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="081D3C18" wp14:editId="2EB2428B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1457960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="1247775"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="694167508" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="1247775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B2982ED" w14:textId="6961C96D" w:rsidR="00A079B3" w:rsidRDefault="00E4547F" w:rsidP="00A079B3">
+                          <w:p w14:paraId="55B51AF2" w14:textId="77777777" w:rsidR="00CC03D6" w:rsidRPr="006F100F" w:rsidRDefault="00CC03D6" w:rsidP="00CC03D6">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                            <w:r w:rsidRPr="006F100F">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Link to the curriculum</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="486330D6" w14:textId="7C668C7F" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00F73587" w:rsidP="00A079B3">
+                          <w:p w14:paraId="20555B0F" w14:textId="0E5AC798" w:rsidR="00A079B3" w:rsidRPr="006F100F" w:rsidRDefault="00CC03D6" w:rsidP="00CC03D6">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="21"/>
                               </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="006F100F">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Wirtschaftliche Fächer</w:t>
+                              <w:t>Business-related subjects</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="081D3C18" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:114.8pt;width:217.5pt;height:98.25pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHMbD3EAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkqY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2exmmB4EUqUPykFzd9q1hR4Vegy35bDLlTFkJlbb7kn/5vH11&#10;zZkPwlbCgFUlPynPb9cvX6w6V6gcGjCVQkYg1hedK3kTgiuyzMtGtcJPwClLxhqwFYFU3GcVio7Q&#10;W5Pl0+lV1gFWDkEq7+n1fjDydcKvayXDx7r2KjBTcsotpBvTvYt3tl6JYo/CNVqOaYh/yKIV2lLQ&#10;M9S9CIIdUP8G1WqJ4KEOEwltBnWtpUo1UDWz6S/VPDbCqVQLkePdmSb//2Dlh+Oj+4Qs9K+hpwam&#10;Irx7APnVMwubRti9ukOErlGiosCzSFnWOV+MXyPVvvARZNe9h4qaLA4BElBfYxtZoToZoVMDTmfS&#10;VR+YpMd8eZXnCzJJss3y+XK5XKQYonj67tCHtwpaFoWSI3U1wYvjgw8xHVE8ucRoHoyuttqYpOB+&#10;tzHIjoImYJvOiP6Tm7GsK/nNIl8MDPwVYprOnyBaHWiUjW5Lfn12EkXk7Y2t0qAFoc0gU8rGjkRG&#10;7gYWQ7/ryTESuoPqRJQiDCNLK0ZCA/ids47GteT+20Gg4sy8s9SWm9l8Huc7KfPFMicFLy27S4uw&#10;kqBKHjgbxE1IOxEJs3BH7at1IvY5kzFXGsPE97gycc4v9eT1vNjrHwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ3F5y7fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS9eNspWm&#10;E0ICwQ0GgmvWeG1F4pQk68q/x5zgZvs9PX+v2kzOihFD7D0pmM8yEEiNNz21Ct5e7y9XIGLSZLT1&#10;hAq+McKmPj2pdGn8kV5w3KZWcAjFUivoUhpKKWPTodNx5gck1vY+OJ14Da00QR853FmZZ1khne6J&#10;P3R6wLsOm8/twSlYLR/Hj/i0eH5vir1dp4vr8eErKHV+Nt3egEg4pT8z/OIzOtTMtPMHMlFYBVwk&#10;KcjzdQGC5eXiii87HvJiDrKu5P8C9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABzGw&#10;9xACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ncXnLt8AAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1B2982ED" w14:textId="6961C96D" w:rsidR="00A079B3" w:rsidRDefault="00E4547F" w:rsidP="00A079B3">
+                    <w:p w14:paraId="55B51AF2" w14:textId="77777777" w:rsidR="00CC03D6" w:rsidRPr="006F100F" w:rsidRDefault="00CC03D6" w:rsidP="00CC03D6">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                      <w:r w:rsidRPr="006F100F">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Link to the curriculum</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="486330D6" w14:textId="7C668C7F" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00F73587" w:rsidP="00A079B3">
+                    <w:p w14:paraId="20555B0F" w14:textId="0E5AC798" w:rsidR="00A079B3" w:rsidRPr="006F100F" w:rsidRDefault="00CC03D6" w:rsidP="00CC03D6">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="21"/>
                         </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="006F100F">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Wirtschaftliche Fächer</w:t>
+                        <w:t>Business-related subjects</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EF0CF2A" wp14:editId="21EAD24B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1457960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2724150" cy="1238250"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
@@ -302,134 +329,170 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2724150" cy="1238250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                          <w:p w14:paraId="242360C0" w14:textId="77777777" w:rsidR="00F37A4C" w:rsidRPr="006F100F" w:rsidRDefault="00F37A4C" w:rsidP="00F37A4C">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>n</w:t>
+                            <w:r w:rsidRPr="006F100F">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Target groups</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="68F77817" w14:textId="633EA51D" w:rsidR="00F73587" w:rsidRPr="003F6D92" w:rsidRDefault="00AA0B8A" w:rsidP="003F6D92">
+                          <w:p w14:paraId="39993884" w14:textId="6E94C5C8" w:rsidR="00540C26" w:rsidRPr="006F100F" w:rsidRDefault="00F37A4C" w:rsidP="00F37A4C">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="20"/>
                               </w:numPr>
                               <w:rPr>
-                                <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="006F100F">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Fachhochschulen und Universitäten</w:t>
+                              <w:t>Universities of applied sciences and universities</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="39993884" w14:textId="77777777" w:rsidR="00540C26" w:rsidRPr="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26"/>
-                          <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRDefault="00540C26"/>
+                          <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRPr="008F1E4A" w:rsidRDefault="00540C26">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5EF0CF2A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:114.8pt;width:214.5pt;height:97.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCei2lXEQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj2kjU14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzfDJ0mR+m8AlPRfDanRBoOQpl9Rb983r1Y&#10;UeIDM4JpMLKiJ+npzeb5s3VvS1lAC1pIRxDE+LK3FW1DsGWWed7KjvkZWGnQ2IDrWEDV7TPhWI/o&#10;nc6K+fxV1oMT1gGX3uPr3Wikm4TfNJKHj03jZSC6ophbSLdLdx3vbLNm5d4x2yo+pcH+IYuOKYNB&#10;z1B3LDBycOo3qE5xBx6aMOPQZdA0istUA1aTz3+p5qFlVqZakBxvzzT5/wfLPxwf7CdHwvAaBmxg&#10;KsLbe+BfPTGwbZnZy1vnoG8lExg4j5RlvfXl9DVS7UsfQer+PQhsMjsESEBD47rICtZJEB0bcDqT&#10;LodAOD4WV8UiX6KJoy0vXq4KVGIMVj5+t86HtxI6EoWKOuxqgmfHex9G10eXGM2DVmKntE6K29db&#10;7ciR4QTs0pnQf3LThvQVvV4Wy5GBv0LM0/kTRKcCjrJWXUVXZydWRt7eGJEGLTClRxmr02YiMnI3&#10;shiGeiBKTCxHXmsQJ2TWwTi5uGkotOC+U9Lj1FbUfzswJynR7wx25zpfLOKYJ2WxvCpQcZeW+tLC&#10;DEeoigZKRnEb0mpE3gzcYhcblfh9ymRKGacxdWjanDjul3ryetrvzQ8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhfMVr3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEspVVlL&#10;0wkhgeAGYxrXrPHaisYpSdaVf493gpvt9/T8vWo120FM6EPvSMHNIgGB1DjTU6tg8/F0vQQRoiaj&#10;B0eo4AcDrOrzs0qXxh3pHad1bAWHUCi1gi7GsZQyNB1aHRZuRGJt77zVkVffSuP1kcPtINMkyaXV&#10;PfGHTo/42GHztT5YBcvsZfoMr7dv2ybfD0W8upuev71Slxfzwz2IiHP8M8MJn9GhZqadO5AJYlDA&#10;RaKCNC1yECxnacGX3WnIcpB1Jf8XqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnotp&#10;VxECAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;IXzFa94AAAAIAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+              <v:shapetype w14:anchorId="5EF0CF2A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:114.8pt;width:214.5pt;height:97.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCei2lXEQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj2kjU14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzfDJ0mR+m8AlPRfDanRBoOQpl9Rb983r1Y&#10;UeIDM4JpMLKiJ+npzeb5s3VvS1lAC1pIRxDE+LK3FW1DsGWWed7KjvkZWGnQ2IDrWEDV7TPhWI/o&#10;nc6K+fxV1oMT1gGX3uPr3Wikm4TfNJKHj03jZSC6ophbSLdLdx3vbLNm5d4x2yo+pcH+IYuOKYNB&#10;z1B3LDBycOo3qE5xBx6aMOPQZdA0istUA1aTz3+p5qFlVqZakBxvzzT5/wfLPxwf7CdHwvAaBmxg&#10;KsLbe+BfPTGwbZnZy1vnoG8lExg4j5RlvfXl9DVS7UsfQer+PQhsMjsESEBD47rICtZJEB0bcDqT&#10;LodAOD4WV8UiX6KJoy0vXq4KVGIMVj5+t86HtxI6EoWKOuxqgmfHex9G10eXGM2DVmKntE6K29db&#10;7ciR4QTs0pnQf3LThvQVvV4Wy5GBv0LM0/kTRKcCjrJWXUVXZydWRt7eGJEGLTClRxmr02YiMnI3&#10;shiGeiBKTCxHXmsQJ2TWwTi5uGkotOC+U9Lj1FbUfzswJynR7wx25zpfLOKYJ2WxvCpQcZeW+tLC&#10;DEeoigZKRnEb0mpE3gzcYhcblfh9ymRKGacxdWjanDjul3ryetrvzQ8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhfMVr3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEspVVlL&#10;0wkhgeAGYxrXrPHaisYpSdaVf493gpvt9/T8vWo120FM6EPvSMHNIgGB1DjTU6tg8/F0vQQRoiaj&#10;B0eo4AcDrOrzs0qXxh3pHad1bAWHUCi1gi7GsZQyNB1aHRZuRGJt77zVkVffSuP1kcPtINMkyaXV&#10;PfGHTo/42GHztT5YBcvsZfoMr7dv2ybfD0W8upuev71Slxfzwz2IiHP8M8MJn9GhZqadO5AJYlDA&#10;RaKCNC1yECxnacGX3WnIcpB1Jf8XqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnotp&#10;VxECAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;IXzFa94AAAAIAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                    <w:p w14:paraId="242360C0" w14:textId="77777777" w:rsidR="00F37A4C" w:rsidRPr="006F100F" w:rsidRDefault="00F37A4C" w:rsidP="00F37A4C">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>n</w:t>
+                      <w:r w:rsidRPr="006F100F">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Target groups</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="68F77817" w14:textId="633EA51D" w:rsidR="00F73587" w:rsidRPr="003F6D92" w:rsidRDefault="00AA0B8A" w:rsidP="003F6D92">
+                    <w:p w14:paraId="39993884" w14:textId="6E94C5C8" w:rsidR="00540C26" w:rsidRPr="006F100F" w:rsidRDefault="00F37A4C" w:rsidP="00F37A4C">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="20"/>
                         </w:numPr>
                         <w:rPr>
-                          <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="006F100F">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Fachhochschulen und Universitäten</w:t>
+                        <w:t>Universities of applied sciences and universities</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="39993884" w14:textId="77777777" w:rsidR="00540C26" w:rsidRPr="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26"/>
-                    <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRDefault="00540C26"/>
+                    <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRPr="008F1E4A" w:rsidRDefault="00540C26">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48613130" wp14:editId="48924177">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>324485</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="981075"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
@@ -444,128 +507,154 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="981075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0E007CEF" w14:textId="6B86BB00" w:rsidR="001A0B49" w:rsidRDefault="00CE5CD7" w:rsidP="001A0B49">
+                          <w:p w14:paraId="28A859D5" w14:textId="77777777" w:rsidR="006074AE" w:rsidRPr="00D94395" w:rsidRDefault="006074AE" w:rsidP="00CE5CD7">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Art der Übung</w:t>
+                            <w:r w:rsidRPr="00D94395">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Type of exercise</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F4FDB0A" w14:textId="36ABA2B2" w:rsidR="001A0B49" w:rsidRPr="00B65A3E" w:rsidRDefault="0084732D" w:rsidP="00CE5CD7">
-[...14 lines deleted...]
-                              <w:t>)</w:t>
+                          <w:p w14:paraId="2592D657" w14:textId="54F02405" w:rsidR="001A0B49" w:rsidRPr="00D94395" w:rsidRDefault="00F37A4C" w:rsidP="001A0B49">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D94395">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Group work (total for 8–28 participants)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2592D657" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00540C26" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
-                          <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
+                          <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="008F1E4A" w:rsidRDefault="001A0B49" w:rsidP="001A0B49">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="48613130" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:25.55pt;width:217.5pt;height:77.25pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiyeWYEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940dK9nsWnFW22xT&#10;VdoepG0fAAOOUTFDgcROn74D9mbT001VXyDGA//MfDOsb4dOk6N0XoGp6HyWUyINB6HMvqJfPu9e&#10;XVPiAzOCaTCyoifp6e3m5Yt1b0tZQAtaSEdQxPiytxVtQ7Bllnneyo75GVhp0NmA61hA0+0z4ViP&#10;6p3Oijy/ynpwwjrg0nv8ez866SbpN43k4WPTeBmIrijmFtLq0lrHNdusWbl3zLaKT2mwf8iiY8pg&#10;0LPUPQuMHJz6TapT3IGHJsw4dBk0jeIy1YDVzPNfqnlsmZWpFoTj7RmT/3+y/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD25aZvbxzDvpWMoGB5xFZ1ltfTlcjal/6KFL370Fgk9khQBIaGtdFKlgnQXVswOkM&#10;XQ6BcPxZrK6KYokujr6b63m+WqYQrHy6bZ0PbyV0JG4q6rCpSZ0dH3yI2bDy6UgM5kErsVNaJ8Pt&#10;66125MhwAHbpm9R/OqYN6TH6sliOAP4qkafvTxKdCjjJWnUVvT4fYmXE9saINGeBKT3uMWVtJo4R&#10;3QgxDPVAlEAmMUDEWoM4IVgH4+DiQ8NNC+47JT0ObUX9twNzkhL9zmBzbuaLRZzyZCyWqwINd+mp&#10;Lz3McJSqaKBk3G5DehmRm4E7bGKjEt/nTKaUcRgT9unhxGm/tNOp5+e9+QEAAP//AwBQSwMEFAAG&#10;AAgAAAAhALnuTyreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddI2&#10;oYRsKoQEghu0FVzdZJtE2Otgu2n4e8wJjjszmnlbriejxUjO95YR0lkCgri2Tc8twm77eL0C4YPi&#10;RmnLhPBNHtbV+Vmpisae+I3GTWhFLGFfKIQuhKGQ0tcdGeVndiCO3sE6o0I8XSsbp06x3Gg5T5Jc&#10;GtVzXOjUQA8d1Z+bo0FYLZ/HD/+yeH2v84O+DVc349OXQ7y8mO7vQASawl8YfvEjOlSRaW+P3Hih&#10;EeIjASFLUxDRXS6yKOwR5kmWg6xK+Z+/+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi&#10;yeWYEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC57k8q3gAAAAcBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0E007CEF" w14:textId="6B86BB00" w:rsidR="001A0B49" w:rsidRDefault="00CE5CD7" w:rsidP="001A0B49">
+                    <w:p w14:paraId="28A859D5" w14:textId="77777777" w:rsidR="006074AE" w:rsidRPr="00D94395" w:rsidRDefault="006074AE" w:rsidP="00CE5CD7">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Art der Übung</w:t>
+                      <w:r w:rsidRPr="00D94395">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Type of exercise</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F4FDB0A" w14:textId="36ABA2B2" w:rsidR="001A0B49" w:rsidRPr="00B65A3E" w:rsidRDefault="0084732D" w:rsidP="00CE5CD7">
-[...14 lines deleted...]
-                        <w:t>)</w:t>
+                    <w:p w14:paraId="2592D657" w14:textId="54F02405" w:rsidR="001A0B49" w:rsidRPr="00D94395" w:rsidRDefault="00F37A4C" w:rsidP="001A0B49">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D94395">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Group work (total for 8–28 participants)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2592D657" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00540C26" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
-                    <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
+                    <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="008F1E4A" w:rsidRDefault="001A0B49" w:rsidP="001A0B49">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000D4E19" wp14:editId="2DE6513E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>314960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2733675" cy="990600"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
@@ -580,150 +669,140 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2733675" cy="990600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="634F2932" w14:textId="0202F5C9" w:rsidR="00AC1CB1" w:rsidRPr="00760005" w:rsidRDefault="00AC1CB1" w:rsidP="00AC1CB1">
+                          <w:p w14:paraId="3189C586" w14:textId="77777777" w:rsidR="00162A1A" w:rsidRPr="002138F8" w:rsidRDefault="00162A1A">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00760005">
-                              <w:t>Dauer</w:t>
+                            <w:r w:rsidRPr="002138F8">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Duration</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6899A55C" w14:textId="021FF7B1" w:rsidR="00AC1CB1" w:rsidRDefault="00082694">
-                            <w:r>
+                          <w:p w14:paraId="6899A55C" w14:textId="2328B3A1" w:rsidR="00AC1CB1" w:rsidRPr="002138F8" w:rsidRDefault="006074AE" w:rsidP="006074AE">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002138F8">
                               <w:rPr>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Projektarbeit </w:t>
-[...23 lines deleted...]
-                              <w:t xml:space="preserve"> Lehrveranstaltung</w:t>
+                              <w:t>Project work or several weeks as part of a course</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="000D4E19" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:24.8pt;width:215.25pt;height:78pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEXdFAFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5N0acokuXYUB3&#10;Abp9gCzJsTBZ1CQldvb1o+Q0DbrtZZgeBFKkDslDcn3bt5ocpfMKTEnHo5wSaTgIZfYl/fZ19+aG&#10;Eh+YEUyDkSU9SU9vN69frTtbyAk0oIV0BEGMLzpb0iYEW2SZ541smR+BlQaNNbiWBVTdPhOOdYje&#10;6myS54usAyesAy69x9f7wUg3Cb+uJQ+f69rLQHRJMbeQbpfuKt7ZZs2KvWO2UfycBvuHLFqmDAa9&#10;QN2zwMjBqd+gWsUdeKjDiEObQV0rLlMNWM04f1HNY8OsTLUgOd5eaPL/D5Z/Oj7aL46E/i302MBU&#10;hLcPwL97YmDbMLOXd85B10gmMPA4UpZ11hfnr5FqX/gIUnUfQWCT2SFAAupr10ZWsE6C6NiA04V0&#10;2QfC8XGynE4XyzklHG2rVb7IU1cyVjz9ts6H9xJaEoWSOmxqQmfHBx9iNqx4conBPGgldkrrpLh9&#10;tdWOHBkOwC6dVMALN21Ih9Hnk/lAwF8h8nT+BNGqgJOsVVvSm4sTKyJt74xIcxaY0oOMKWtz5jFS&#10;N5AY+qonSpR0GgNEWisQJyTWwTC4uGgoNOB+UtLh0JbU/zgwJynRHww2ZzWezeKUJ2U2X05QcdeW&#10;6trCDEeokgZKBnEb0mZE3gzcYRNrlfh9zuScMg5jov28OHHar/Xk9bzem18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDFxJ7U3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVp&#10;09CGbCqEBIIbFARXN94mEfY6xG4a/h5zguNoRjNvys3krBhpCJ1nhKuZAkFce9Nxg/D2en+5AhGi&#10;ZqOtZ0L4pgCb6vSk1IXxR36hcRsbkUo4FBqhjbEvpAx1S06Hme+Jk7f3g9MxyaGRZtDHVO6snCuV&#10;S6c7Tgut7umupfpze3AIq+xx/AhPi+f3Ot/bdby4Hh++BsTzs+n2BkSkKf6F4Rc/oUOVmHb+wCYI&#10;i5CORIRsnYNIbrZQSxA7hLla5iCrUv7nr34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;hF3RQBQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxcSe1N4AAAAHAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="634F2932" w14:textId="0202F5C9" w:rsidR="00AC1CB1" w:rsidRPr="00760005" w:rsidRDefault="00AC1CB1" w:rsidP="00AC1CB1">
+                    <w:p w14:paraId="3189C586" w14:textId="77777777" w:rsidR="00162A1A" w:rsidRPr="002138F8" w:rsidRDefault="00162A1A">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00760005">
-                        <w:t>Dauer</w:t>
+                      <w:r w:rsidRPr="002138F8">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Duration</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6899A55C" w14:textId="021FF7B1" w:rsidR="00AC1CB1" w:rsidRDefault="00082694">
-                      <w:r>
+                    <w:p w14:paraId="6899A55C" w14:textId="2328B3A1" w:rsidR="00AC1CB1" w:rsidRPr="002138F8" w:rsidRDefault="006074AE" w:rsidP="006074AE">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002138F8">
                         <w:rPr>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Projektarbeit </w:t>
-[...23 lines deleted...]
-                        <w:t xml:space="preserve"> Lehrveranstaltung</w:t>
+                        <w:t>Project work or several weeks as part of a course</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BD5F69" w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F47AA5" wp14:editId="77C77749">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-419100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5586730</wp:posOffset>
                 </wp:positionV>
@@ -910,700 +989,745 @@
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114BF1E2" w14:textId="551C032A" w:rsidR="00BB2109" w:rsidRDefault="00FB61C5" w:rsidP="00AA5C08">
+    <w:p w14:paraId="114BF1E2" w14:textId="551C032A" w:rsidR="00BB2109" w:rsidRPr="008F1E4A" w:rsidRDefault="00FB61C5" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362367DC" wp14:editId="7012AFA4">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362367DC" wp14:editId="4F395CC1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3368040</wp:posOffset>
+                  <wp:posOffset>3395882</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5743575" cy="3966210"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="15240"/>
+                <wp:extent cx="5743575" cy="4248150"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1148058260" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5743575" cy="3966210"/>
+                          <a:ext cx="5743575" cy="4248150"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="43D67D08" w14:textId="10A954DD" w:rsidR="00EA7BF5" w:rsidRDefault="00D63A6C" w:rsidP="00EA7BF5">
+                          <w:p w14:paraId="6373562E" w14:textId="77777777" w:rsidR="00354499" w:rsidRPr="000E0E20" w:rsidRDefault="00354499" w:rsidP="00263408">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Lernziele</w:t>
+                            <w:r w:rsidRPr="000E0E20">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learning objectives</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="249559C1" w14:textId="0FA3C7BA" w:rsidR="006C5F1E" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="00263408">
+                          <w:p w14:paraId="78FAD55B" w14:textId="77777777" w:rsidR="00ED7123" w:rsidRPr="003F58AE" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003F58AE">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Subject-specific learning objectives: Students should…</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3232B783" w14:textId="3B992CCF" w:rsidR="00ED7123" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A46D9D">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>understand the differences between road, rail and inland waterway transport (applicability depending on sector, product, region, time factor, reliability, costs, environmental impacts, infrastructure).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5EB6EEA3" w14:textId="3C174212" w:rsidR="00ED7123" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A46D9D">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>gain an overview of relevant key performance indicators for the different modes of transport.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2AEDB916" w14:textId="21900464" w:rsidR="00ED7123" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A46D9D">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>understand essential legal framework conditions in freight transport.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7CE23A9C" w14:textId="2A93A11B" w:rsidR="00ED7123" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A46D9D">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>assess current and future developments in freight transport.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6931CF74" w14:textId="0E528346" w:rsidR="00263408" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A46D9D">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>develop a structured transport strategy for a specific supply chain.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6D482C77" w14:textId="2CCE3BBF" w:rsidR="00263408" w:rsidRPr="00A46D9D" w:rsidRDefault="00091F5C" w:rsidP="002B72ED">
                             <w:pPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002B72ED">
+                            <w:r w:rsidRPr="00A46D9D">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Fachliche Lernziele</w:t>
+                              <w:t>Methodological and social competences</w:t>
                             </w:r>
-                            <w:r w:rsidR="002B72ED" w:rsidRPr="002B72ED">
+                            <w:r w:rsidR="00DD60AC">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">: </w:t>
+                              <w:t>:</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="002B72ED">
+                            <w:r w:rsidRPr="00A46D9D">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Die Studierenden solle</w:t>
+                              <w:t xml:space="preserve"> Students should</w:t>
                             </w:r>
-                            <w:r w:rsidR="006C5F1E" w:rsidRPr="002B72ED">
+                            <w:r w:rsidR="00263408" w:rsidRPr="00A46D9D">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>n…</w:t>
+                              <w:t>…</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3359A90C" w14:textId="0428997F" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
+                          <w:p w14:paraId="4E6C9A30" w14:textId="3E38BDF8" w:rsidR="00E03A79" w:rsidRPr="004E6FD4" w:rsidRDefault="00E03A79" w:rsidP="00E03A79">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="13"/>
+                                <w:numId w:val="23"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002B72ED">
+                            <w:r w:rsidRPr="004E6FD4">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>die Unterschiede zwischen Straße, Schiene und Binnenschifffahrt kennen (Anwendbarkeit nach Branche, Produkt, Region, Zeitfaktor, Zuverlässigkeit, Kosten, Umweltwirkungen, Infrastruktur).</w:t>
+                              <w:t>apply theoretical knowledge to practical case studies.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="11B7068E" w14:textId="77777777" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
+                          <w:p w14:paraId="3763F3B0" w14:textId="5DAB04DE" w:rsidR="00E03A79" w:rsidRPr="004E6FD4" w:rsidRDefault="00E03A79" w:rsidP="00E03A79">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="13"/>
+                                <w:numId w:val="23"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002B72ED">
+                            <w:r w:rsidRPr="004E6FD4">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>einen Überblick über relevante Kennzahlen der Verkehrsträger gewinnen.</w:t>
+                              <w:t>develop project management skills.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="35833D38" w14:textId="77777777" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
+                          <w:p w14:paraId="10886F06" w14:textId="50FE1B8F" w:rsidR="00E03A79" w:rsidRPr="004E6FD4" w:rsidRDefault="00E03A79" w:rsidP="00E03A79">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="13"/>
+                                <w:numId w:val="23"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002B72ED">
+                            <w:r w:rsidRPr="004E6FD4">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>wesentliche rechtliche Rahmenbedingungen im Gütertransport verstehen.</w:t>
+                              <w:t>strengthen teamwork, communication, conflict resolution and problem-solving skills.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="06D059B3" w14:textId="77777777" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
+                          <w:p w14:paraId="4F057E77" w14:textId="724EE9C0" w:rsidR="00263408" w:rsidRPr="004E6FD4" w:rsidRDefault="00E03A79" w:rsidP="00E03A79">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="13"/>
+                                <w:numId w:val="23"/>
                               </w:numPr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="002B72ED">
+                            <w:r w:rsidRPr="004E6FD4">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>aktuelle und zukünftige Entwicklungen im Güterverkehr beurteilen.</w:t>
+                              <w:t>present and justify results in a structured manner.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6931CF74" w14:textId="13D7AF68" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
-[...142 lines deleted...]
-                          <w:p w14:paraId="16152996" w14:textId="500A0E3D" w:rsidR="00EA7BF5" w:rsidRPr="000C02AB" w:rsidRDefault="00EA7BF5" w:rsidP="00AF24BD">
+                          <w:p w14:paraId="16152996" w14:textId="500A0E3D" w:rsidR="00EA7BF5" w:rsidRPr="008F1E4A" w:rsidRDefault="00EA7BF5" w:rsidP="00AF24BD">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:rPr>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="362367DC" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:401.05pt;margin-top:265.2pt;width:452.25pt;height:312.3pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa9CqaFwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC9O0iRtrDhVly7T&#10;pO6H1O0PwBjHaJhjB4md/fU7cJpG3fYyjQfEcfDl7nPH6rZvDTso9BpswSejMWfKSqi03RX829ft&#10;mxvOfBC2EgasKvhReX67fv1q1blcTaEBUylkJGJ93rmCNyG4PMu8bFQr/AicsuSsAVsRyMRdVqHo&#10;SL012XQ8XmQdYOUQpPKedu8HJ18n/bpWMnyua68CMwWn2EKaMc1lnLP1SuQ7FK7R8hSG+IcoWqEt&#10;PXqWuhdBsD3q36RaLRE81GEkoc2grrVUKQfKZjJ+kc1jI5xKuRAc786Y/P+TlZ8Oj+4LstC/hZ4K&#10;mJLw7gHkd88sbBphd+oOEbpGiYoenkRkWed8froaUfvcR5Gy+wgVFVnsAyShvsY2UqE8GalTAY5n&#10;6KoPTNLm/Hp2Nb+ecybJd7VcLKaTVJZM5E/XHfrwXkHL4qLgSFVN8uLw4EMMR+RPR+JrHoyuttqY&#10;ZOCu3BhkB0EdsE0jZfDimLGsK/hyPp0PBP4qMU7jTxKtDtTKRrcFvzkfEnnk9s5WqdGC0GZYU8jG&#10;nkBGdgPF0Jc90xVBiQ9EriVURyKLMHQu/TRaNIA/Oeuoawvuf+wFKs7MB0vVWU5ms9jmyZjNr6dk&#10;4KWnvPQIK0mq4IGzYbkJ6WtEbhbuqIq1TnyfIzmFTN2YsJ9+Tmz3Szudev7f618AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAd9Y203wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;ELVLk9KGOBVCAsENCoKrG2+TCHsdYjcNf89yguNoRjNvys3knRhxiF0gDfOZAoFUB9tRo+Ht9f5y&#10;BSImQ9a4QKjhGyNsqtOT0hQ2HOkFx21qBJdQLIyGNqW+kDLWLXoTZ6FHYm8fBm8Sy6GRdjBHLvdO&#10;Xim1lN50xAut6fGuxfpze/AaVtnj+BGfFs/v9XLv1unienz4GrQ+P5tub0AknNJfGH7xGR0qZtqF&#10;A9konAY+kjTkC5WBYHutshzEjnPzPFcgq1L+f1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAJr0KpoXAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAB31jbTfAAAACQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+              <v:shape w14:anchorId="362367DC" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:267.4pt;width:452.25pt;height:334.5pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWe20jFgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01bGrYbNV0tXYqQ&#10;lg9p4QEcx2ksHI8Zu03K0zN2ut1qgQvCB8vjsf+e+c14dTN0hh0Ueg225LPJlDNlJdTa7kr+7ev2&#10;1ZIzH4SthQGrSn5Unt+sX75Y9a5Qc2jB1AoZiVhf9K7kbQiuyDIvW9UJPwGnLDkbwE4EMnGX1Sh6&#10;Uu9MNp9O32Q9YO0QpPKedu9GJ18n/aZRMnxuGq8CMyWn2EKaMc1VnLP1ShQ7FK7V8hSG+IcoOqEt&#10;PXqWuhNBsD3q36Q6LRE8NGEiocugabRUKQfKZjZ9ls1DK5xKuRAc786Y/P+TlZ8OD+4LsjC8hYEK&#10;mJLw7h7kd88sbFphd+oWEfpWiZoenkVkWe98cboaUfvCR5Gq/wg1FVnsAyShocEuUqE8GalTAY5n&#10;6GoITNJmfrV4nV/lnEnyLeaL5SxPZclE8XjdoQ/vFXQsLkqOVNUkLw73PsRwRPF4JL7mweh6q41J&#10;Bu6qjUF2ENQB2zRSBs+OGcv6kl/n83wk8FeJaRp/kuh0oFY2uiv58nxIFJHbO1unRgtCm3FNIRt7&#10;AhnZjRTDUA1M1wQlPhC5VlAfiSzC2Ln002jRAv7krKeuLbn/sReoODMfLFXnerZYxDZPxiK/mpOB&#10;l57q0iOsJKmSB87G5SakrxG5WbilKjY68X2K5BQydWPCfvo5sd0v7XTq6X+vfwEAAP//AwBQSwME&#10;FAAGAAgAAAAhABBw0IDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQ&#10;tWnSkoY4FUICwQ3aCq5u7CYR9jrYbhr+nuUEx9WMZt+r1pOzbDQh9h4l3MwEMION1z22Enbbx+sC&#10;WEwKtbIejYRvE2Fdn59VqtT+hG9m3KSW0QjGUknoUhpKzmPTGafizA8GKTv44FSiM7RcB3WicWf5&#10;XIgld6pH+tCpwTx0pvncHJ2EIn8eP+JL9vreLA92la5ux6evIOXlxXR/ByyZKf2V4Ref0KEmpr0/&#10;oo7MSiCRJGGR5SRA8UrkC2B76s1FVgCvK/7foP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAlnttIxYCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAEHDQgN8AAAAJAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="43D67D08" w14:textId="10A954DD" w:rsidR="00EA7BF5" w:rsidRDefault="00D63A6C" w:rsidP="00EA7BF5">
+                    <w:p w14:paraId="6373562E" w14:textId="77777777" w:rsidR="00354499" w:rsidRPr="000E0E20" w:rsidRDefault="00354499" w:rsidP="00263408">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Lernziele</w:t>
+                      <w:r w:rsidRPr="000E0E20">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learning objectives</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="249559C1" w14:textId="0FA3C7BA" w:rsidR="006C5F1E" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="00263408">
+                    <w:p w14:paraId="78FAD55B" w14:textId="77777777" w:rsidR="00ED7123" w:rsidRPr="003F58AE" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003F58AE">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Subject-specific learning objectives: Students should…</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3232B783" w14:textId="3B992CCF" w:rsidR="00ED7123" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A46D9D">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>understand the differences between road, rail and inland waterway transport (applicability depending on sector, product, region, time factor, reliability, costs, environmental impacts, infrastructure).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5EB6EEA3" w14:textId="3C174212" w:rsidR="00ED7123" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A46D9D">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>gain an overview of relevant key performance indicators for the different modes of transport.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2AEDB916" w14:textId="21900464" w:rsidR="00ED7123" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A46D9D">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>understand essential legal framework conditions in freight transport.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7CE23A9C" w14:textId="2A93A11B" w:rsidR="00ED7123" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A46D9D">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>assess current and future developments in freight transport.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6931CF74" w14:textId="0E528346" w:rsidR="00263408" w:rsidRPr="00A46D9D" w:rsidRDefault="00ED7123" w:rsidP="00ED7123">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A46D9D">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>develop a structured transport strategy for a specific supply chain.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6D482C77" w14:textId="2CCE3BBF" w:rsidR="00263408" w:rsidRPr="00A46D9D" w:rsidRDefault="00091F5C" w:rsidP="002B72ED">
                       <w:pPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002B72ED">
+                      <w:r w:rsidRPr="00A46D9D">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Fachliche Lernziele</w:t>
+                        <w:t>Methodological and social competences</w:t>
                       </w:r>
-                      <w:r w:rsidR="002B72ED" w:rsidRPr="002B72ED">
+                      <w:r w:rsidR="00DD60AC">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">: </w:t>
+                        <w:t>:</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="002B72ED">
+                      <w:r w:rsidRPr="00A46D9D">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Die Studierenden solle</w:t>
+                        <w:t xml:space="preserve"> Students should</w:t>
                       </w:r>
-                      <w:r w:rsidR="006C5F1E" w:rsidRPr="002B72ED">
+                      <w:r w:rsidR="00263408" w:rsidRPr="00A46D9D">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:b/>
                           <w:bCs/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>n…</w:t>
+                        <w:t>…</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="3359A90C" w14:textId="0428997F" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
+                    <w:p w14:paraId="4E6C9A30" w14:textId="3E38BDF8" w:rsidR="00E03A79" w:rsidRPr="004E6FD4" w:rsidRDefault="00E03A79" w:rsidP="00E03A79">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="13"/>
+                          <w:numId w:val="23"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002B72ED">
+                      <w:r w:rsidRPr="004E6FD4">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>die Unterschiede zwischen Straße, Schiene und Binnenschifffahrt kennen (Anwendbarkeit nach Branche, Produkt, Region, Zeitfaktor, Zuverlässigkeit, Kosten, Umweltwirkungen, Infrastruktur).</w:t>
+                        <w:t>apply theoretical knowledge to practical case studies.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="11B7068E" w14:textId="77777777" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
+                    <w:p w14:paraId="3763F3B0" w14:textId="5DAB04DE" w:rsidR="00E03A79" w:rsidRPr="004E6FD4" w:rsidRDefault="00E03A79" w:rsidP="00E03A79">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="13"/>
+                          <w:numId w:val="23"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002B72ED">
+                      <w:r w:rsidRPr="004E6FD4">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>einen Überblick über relevante Kennzahlen der Verkehrsträger gewinnen.</w:t>
+                        <w:t>develop project management skills.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="35833D38" w14:textId="77777777" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
+                    <w:p w14:paraId="10886F06" w14:textId="50FE1B8F" w:rsidR="00E03A79" w:rsidRPr="004E6FD4" w:rsidRDefault="00E03A79" w:rsidP="00E03A79">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="13"/>
+                          <w:numId w:val="23"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002B72ED">
+                      <w:r w:rsidRPr="004E6FD4">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>wesentliche rechtliche Rahmenbedingungen im Gütertransport verstehen.</w:t>
+                        <w:t>strengthen teamwork, communication, conflict resolution and problem-solving skills.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="06D059B3" w14:textId="77777777" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
+                    <w:p w14:paraId="4F057E77" w14:textId="724EE9C0" w:rsidR="00263408" w:rsidRPr="004E6FD4" w:rsidRDefault="00E03A79" w:rsidP="00E03A79">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="13"/>
+                          <w:numId w:val="23"/>
                         </w:numPr>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="002B72ED">
+                      <w:r w:rsidRPr="004E6FD4">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>aktuelle und zukünftige Entwicklungen im Güterverkehr beurteilen.</w:t>
+                        <w:t>present and justify results in a structured manner.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6931CF74" w14:textId="13D7AF68" w:rsidR="00263408" w:rsidRPr="002B72ED" w:rsidRDefault="00263408" w:rsidP="002B72ED">
-[...142 lines deleted...]
-                    <w:p w14:paraId="16152996" w14:textId="500A0E3D" w:rsidR="00EA7BF5" w:rsidRPr="000C02AB" w:rsidRDefault="00EA7BF5" w:rsidP="00AF24BD">
+                    <w:p w14:paraId="16152996" w14:textId="500A0E3D" w:rsidR="00EA7BF5" w:rsidRPr="008F1E4A" w:rsidRDefault="00EA7BF5" w:rsidP="00AF24BD">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:rPr>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AA0B8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E0AE932" wp14:editId="1E64819E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2248</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2515956</wp:posOffset>
@@ -1630,62 +1754,67 @@
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="-180" y="0"/>
                             <a:ext cx="5743575" cy="742950"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="09A09689" w14:textId="2578AA8B" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F">
+                            <w:p w14:paraId="4CDC70FC" w14:textId="00E0AFD3" w:rsidR="00ED6C2F" w:rsidRPr="000E0E20" w:rsidRDefault="00354499" w:rsidP="00ED6C2F">
                               <w:pPr>
-                                <w:pStyle w:val="berschrift2"/>
+                                <w:rPr>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
                               </w:pPr>
-                              <w:r>
-[...3 lines deleted...]
-                                <w:t>t</w:t>
+                              <w:r w:rsidRPr="000E0E20">
+                                <w:rPr>
+                                  <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                  <w:color w:val="2D4B73"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>Difficulty</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="4CDC70FC" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRPr="00540C26" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                             <w:p w14:paraId="3FE74691" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="828728394" name="Graphic 29"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1758950" y="133350"/>
                             <a:ext cx="1233715" cy="473075"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="1233805" h="473709">
                                 <a:moveTo>
                                   <a:pt x="722312" y="237109"/>
@@ -1895,62 +2024,67 @@
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="0E0AE932" id="Gruppieren 1" o:spid="_x0000_s1032" style="position:absolute;margin-left:.2pt;margin-top:198.1pt;width:452.25pt;height:58.5pt;z-index:251658249;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-1" coordsize="57435,7429" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC68vQA4wQAANMUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWF1vpDYUfa/U/4B43wwYGMMoZLVJNlGl&#10;7XalTdVnD5gBFTC1nTDpr++1jRlmJvOxWa1aVZmHwYbry7nH9x7bXL5fN7XzRLmoWJu6/oXnOrTN&#10;WF61q9T9/eHuXew6QpI2JzVraeo+U+G+v/r5p8u+W1DESlbnlDvgpBWLvkvdUspuMZuJrKQNERes&#10;oy08LBhviIQuX81yTnrw3tQz5HnzWc943nGWUSHg7q156F5p/0VBM/lbUQgqnTp1AZvU/1z/L9X/&#10;7OqSLFacdGWVDTDIK1A0pGrhpaOrWyKJ88irPVdNlXEmWCEvMtbMWFFUGdUxQDS+txPNPWePnY5l&#10;tehX3UgTULvD06vdZp+f7nn3tfvCgYm+WwEXuqdiWRe8UVdA6aw1Zc8jZXQtnQxuRjgMgnnkOhk8&#10;wyFKooHTrATi1bB3fgzEb0Zm5cfJ2AjvjZ3ZN8+28PQdZIjYkCC+j4SvJemo5lYsgIQv3Kny1J0j&#10;HAQo8ABUSxrI1wcItKB17iCVKgoDGCu6HLm+ZhCer6dddJ9Y9qdwWnZTknZFP3DO+pKSHFD6aiTE&#10;Mg41foRysux/ZTm8hjxKph3tcL5L3pT2Y9SRRceFvKescVQjdTlUgn4BefokpAK0MVFzLFhd5XdV&#10;XesOXy1vau48EaiaO/3TMeyY1a3Tp24SochwcNCFp38vuWgqCeVfV03qxqMRWSjmPrY5wCQLSara&#10;tAFy3Q5UKvYMj3K9XJu5szO0ZPkzcMuZqXZQJ2iUjP/tOj1UeuqKvx4Jp65T/9LC/CR+GCpp0J0w&#10;wgg6fPpkOX1C2gxcpa50HdO8kVpOFNSWfYB5LCrNr5pwg2SADMlrEP/wLI5RjFEcJKHN4vtB4FBi&#10;ORqyeMhpw6atu7HifRzFqqBV9fpBENjatlnooyDA/lDAIQ48KGaTWjaNs0eThYodm3kgkrnJQbhX&#10;2la2bm1T5arS61rrNRANBHPXAb1eKveQuESqcbapslBBiVXZlqkLSLCX6Jxs2BN9YNpQKjHCCAU+&#10;0gEhgA5WBu/Grm6n9mEc4bmxj6J4MLYm9tpp14amU1YIxHJgdAuA9WWvU58QzzyySK2BvRrDCc4z&#10;rA+xYH1mNRPUEKOofgXP43RA5gwhHyc6STCKIF/tOqFr3cyERWUijXw/TMyM6JXmoCEOYy+0U61J&#10;NwisO3vdcwsE+t5x3xO0Z1gfJMNC2ONbibPNcWhPq+iwUKPb8BoHQ45OzPTSs9HLQR1fUsJRBUcF&#10;hIZRP3VH1jdMb6N0QsCy8rD+g/BuWGEkqMJnZpfVTbmrWEZbNfK/opL+PI6TIMQYksQs9lYmAz37&#10;kxUbMkf1DsgkwjGeH5VJlCTe3OyRIF/+VZkEKMm3yeSkds6QyeOFA2l0ssK3JHLyclst9rojkadq&#10;dlsiT1lvSeQLIPZK1lSsWYrO4thHKMGhP6xFEY7t8nKI5CQJYK91BoGRBxtxOHedZBr27siHvNQi&#10;PUFgGbbXQSI3bkNY9ePjK9IE7RnWB8mwEPb4Plsi1UmSjrtZkmW0lWZLvrWdfVNJK92D7g0nosAP&#10;kngexaAZ3yeS6mQFy6pKtpf3km8iuZhK2nEhfRNJu7G3CmG4m8jOcQLfRPLQgR/OGt713f9iH6m/&#10;IMGXM/25Y2UOwerT3LSvT+ebb5FX/wAAAP//AwBQSwMEFAAGAAgAAAAhACRkUaPgAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09rwkAUxO+FfoflFXqrmz8qTcxGRNqepFAtFG/P5JkEs29Ddk3i&#10;t+/2VI/DDDO/ydaTbsVAvW0MKwhnAQjiwpQNVwq+D+8vryCsQy6xNUwKbmRhnT8+ZJiWZuQvGvau&#10;Er6EbYoKaue6VEpb1KTRzkxH7L2z6TU6L/tKlj2Ovly3MgqCpdTYsF+osaNtTcVlf9UKPkYcN3H4&#10;Nuwu5+3teFh8/uxCUur5adqsQDia3H8Y/vA9OuSe6WSuXFrRKpj7nII4WUYgvJ0E8wTEScEijCOQ&#10;eSbvD+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALry9ADjBAAA0xQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACRkUaPgAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAPQcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABKCAAAAAA=&#10;">
                 <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:-1;width:57434;height:7429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3Jq6QywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;FMTvgt9heQUv0m5MbNqm3RYRlHqzf2ivj+xrEsy+jbtrGr+9Kwgeh5n5DbPaDKYVPTnfWFbwMElA&#10;EJdWN1wpOB5exnMQPiBrbC2Tgm/ysFnf3qyw0PbKO+r3oRIRwr5ABXUIXSGlL2sy6Ce2I47exTqD&#10;IUpXSe3wGuGmlWmS5NJgw3Ghxo6eayo/9l9Gwfxx25/9W/Z+KvNLuwj3s/710yl1NxqeliACDeE/&#10;/NfeagV5OsuyNEum8Hsp3gG5/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3Jq6QywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="09A09689" w14:textId="2578AA8B" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F">
+                      <w:p w14:paraId="4CDC70FC" w14:textId="00E0AFD3" w:rsidR="00ED6C2F" w:rsidRPr="000E0E20" w:rsidRDefault="00354499" w:rsidP="00ED6C2F">
                         <w:pPr>
-                          <w:pStyle w:val="berschrift2"/>
+                          <w:rPr>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
                         </w:pPr>
-                        <w:r>
-[...3 lines deleted...]
-                          <w:t>t</w:t>
+                        <w:r w:rsidRPr="000E0E20">
+                          <w:rPr>
+                            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                            <w:color w:val="2D4B73"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>Difficulty</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="4CDC70FC" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRPr="00540C26" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                       <w:p w14:paraId="3FE74691" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Graphic 29" o:spid="_x0000_s1034" style="position:absolute;left:17589;top:1333;width:12337;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1233805,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4hqLyywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gremo2p2G3strSKYnsR20Lx9sg+k2D2bchum/jvXaHgcZiZb5jFarCNuFDna8ca7pIU&#10;BHHhTM2lhuPhZaJA+IBssHFMGn7Iw2o5ullgblzPH3TZh1JECPscNVQhtLmUvqjIok9cSxy9L9dZ&#10;DFF2pTQd9hFuG5ml6YO0WHNcqLClp4qK7/3ZarCbZ16fvd++18P09LqzRb/5VFrfjof1I4hAQ/gP&#10;X9tvRoPK1CxT0/k9/F2Kd0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4hqLyywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m722312,237109l485762,558,,558,236550,237109,,473659r485762,l722312,237109xem1233805,236550l997254,,511492,,748042,236550,511492,473100r485762,l1233805,236550xe" fillcolor="#2d4b73" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 30" o:spid="_x0000_s1035" style="position:absolute;left:27876;top:1333;width:12299;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1229995,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyZvgRyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXub6TrRWo0iymDszerAx6M527rmUpOo3bdfBsIe7/f/FqvetOJGzjeWFbyOEhDEpdUN&#10;VwoO+/eXDIQPyBpby6TghzysloOnBeba3nlHtyJUIoawz1FBHUKXS+nLmgz6ke2II3eyzmCIp6uk&#10;dniP4aaVaZJMpMGGY0ONHW1qKr+Lq1EwPjdpYcvd8Xpw26/t/nhpN8mnUs/Dfj0HEagP/+KH+0PH&#10;+ZMsm72Np9MU/n6KAMjlLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyZvgRyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m722312,236550l485762,,,,236550,236550,,473100r485762,l722312,236550xem1229741,235788l993952,,507428,,743216,235788,507428,471589r486524,l1229741,235788xe" fillcolor="#156082 [3204]" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 30" o:spid="_x0000_s1036" style="position:absolute;left:22733;top:1333;width:12299;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1229995,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARsJAtyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgreFN2ojcTUVVQQSkH8xetD9pgEs2dDdtX07bsFwcthZr5hpvPWVOJOjSstKxj0IxDE&#10;mdUl5wpOx3UvAeE8ssbKMin4JQfzWedtiqm2D97T/eBzESDsUlRQeF+nUrqsIIOub2vi4F1sY9AH&#10;2eRSN/gIcFPJYRSNpcGSw0KBNa0Kyq6Hm1GQ7XfrzeWTKd7kZ7lcYvmx/Vkp1X1vF18gPLX+FX62&#10;v7WC0WA0ScZxEsP/pXAH5OwPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEbCQLckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m722312,236550l485762,,,,236550,236550,,473100r485762,l722312,236550xem1229741,235788l993952,,507428,,743216,235788,507428,471589r486524,l1229741,235788xe" fillcolor="#6590bf" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AA0B8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -2150,60 +2284,1032 @@
                           <a:srgbClr val="2D4B73"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="6952ED5D" id="Graphic 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:208.6pt;width:97.15pt;height:37.25pt;z-index:251675658;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1233805,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZhajNhAIAAH4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4X/wdJ1adamvVadLU&#10;VmqnPROMY0vYMCBx8u93wSHxFrWrqr3AxRxOzj0Xbq6u9x1HO6Z0K/oSR7MQI9ZTUbX9psQ/nu8+&#10;LTDShvQV4aJnJT4wja9XHz9cDbJgsWgEr5hCQNLrYpAlboyRRRBo2rCO6JmQrIfNWqiOGFiqTVAp&#10;MgB7x4M4DOfBIFQllaBMa/h6O27ileOva0bNQ11rZhAvMWgzblRuXNsxWF2RYqOIbFp6lEHeoaIj&#10;bQ8/eqK6JYagrWovqLqWKqFFbWZUdIGo65YylwNkE4V/ZfPUEMlcLmCOlieb9P+jpfe7J/mowIZB&#10;6kJDaLPY16qzM+hDe2fW4WQW2xtE4WMUJ8k8AU8p7KV5EuaZdTM4n6Zbbb4y4ZjI7rs2o9mVj0jj&#10;I7rvfaigZLZY3BXLYATFUhhBsdZjsSQx9pyVZ0M0jFIWYYZR45Tk4dLVohM79iwc0Ng08jhOohgj&#10;0BsneQSoUe8Zx/spPl1k+XzEZ9niCPYQP0tHDTYA679QcTLPshH6hwDP5ecpJzg7z7xSD/DzCJzo&#10;fAP6JRc8J+VCs9EY6+87fLY3w5XDGe1Sft3o5TKPs9RZ6F4k3CGvxs9jplkUpcuxIq8D83QRpr7U&#10;EwWezs8XtGBgFL7OPVH7BvSLZngJF35D9qc7DvH0FWnB2+qu5dxWRavN+oYrtCPwXOLb9EueHO/o&#10;BBacn7WN1qI6PCo0QMMrsf61JYphxL/10FFsd/SB8sHaB8rwG+F6qLsQSpvn/U+iJJIQlthAV7gX&#10;vl+Rwj93m8sJa0/24vPWiLq1vcBpGxUdF9DkXAc5NmTbRadrhzr/bax+AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAliFuFt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8h82YeJNtgQiU&#10;TgloNJGLEUkIt6U7tg3d2aa7pfXfu5z0+OZN3vteuh5MLa7UusoyQjyOQBDnVldcIBy+Xh8XIJxX&#10;rFVtmRB+yME6G92lKtG250+67n0hQgi7RCGU3jeJlC4vySg3tg1x8L5ta5QPsi2kblUfwk0tJ1H0&#10;JI2qODSUqqHnkvLLvjMIZvvCm865949qmB7fdibvt6cF4sP9sFmB8DT4v2e44Qd0yALT2XasnagR&#10;whCPMIvnExA3ezmbgjiHyzKeg8xS+X9A9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ&#10;hajNhAIAAH4GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCWIW4W3wAAAAgBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" path="m722312,237109l485762,558,,558,236550,237109,,473659r485762,l722312,237109xem1233805,236550l997254,,511492,,748042,236550,511492,473100r485762,l1233805,236550xe" fillcolor="#2d4b73" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E15139">
+      <w:r w:rsidR="00E15139" w:rsidRPr="008F1E4A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16364894" w14:textId="4BA18719" w:rsidR="00BB2109" w:rsidRDefault="00904DEA" w:rsidP="00AA5C08">
-      <w:r w:rsidRPr="009537A4">
+    <w:p w14:paraId="16364894" w14:textId="1456DDD7" w:rsidR="00BB2109" w:rsidRPr="008F1E4A" w:rsidRDefault="00D43A7F" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C3590FB" wp14:editId="69669F26">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>349885</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5743575" cy="7940675"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="22225"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1429368036" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="7941212"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10CD5A6D" w14:textId="0AD42061" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="00DD5504" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Notes on implementation</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="44AA6664" w14:textId="5E2B60F6" w:rsidR="00BF7BF2" w:rsidRPr="00D43A7F" w:rsidRDefault="005C0871" w:rsidP="00BF7BF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Main focus</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BF7BF2" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5F085816" w14:textId="77777777" w:rsidR="005C0871" w:rsidRPr="00D43A7F" w:rsidRDefault="005C0871" w:rsidP="005C0871">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Analysis, evaluation and development of freight transport solutions</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A5EDF54" w14:textId="5E283B0D" w:rsidR="00BF7BF2" w:rsidRPr="00D43A7F" w:rsidRDefault="005C0871" w:rsidP="005C0871">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>(rail, road, inland waterway and multimodal concepts)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="593D7680" w14:textId="77777777" w:rsidR="005C0871" w:rsidRPr="00D43A7F" w:rsidRDefault="005C0871" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3112BAC6" w14:textId="551DE664" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The case study is designed as a practice-oriented project or for use over several weeks as part of a course and combines</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1F9C91F4" w14:textId="0E802461" w:rsidR="0009617D" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="24"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>subject-specific input,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5497FD8E" w14:textId="59C33B87" w:rsidR="0009617D" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="24"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>independent research,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="65E7081A" w14:textId="03FFE460" w:rsidR="0009617D" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="24"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>group work,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="65660E0B" w14:textId="26D4B4F4" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="24"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>application to real-life case studies</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B799458" w14:textId="77777777" w:rsidR="0009617D" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="17359C5B" w14:textId="4583D2F6" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="008C7F3C" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The aim </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>is to prepare students specifically for professional requirements in logistics and supply chain management</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7EBC1929" w14:textId="10352620" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="008605CF" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Theory and practice are closely linked, with creativity, decision-making and implementation at the centre</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="111E2C63" w14:textId="5E36DDE5" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="000B6C35" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The case study is designed for three in-person phases, each separated by periods of self-directed learning</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E3C7245" w14:textId="77777777" w:rsidR="00EE4AF2" w:rsidRPr="00D43A7F" w:rsidRDefault="00EE4AF2" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="300778E7" w14:textId="77777777" w:rsidR="000B6C35" w:rsidRPr="00D43A7F" w:rsidRDefault="000B6C35" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Course and project structure</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6466A7B4" w14:textId="1C0A4A01" w:rsidR="00EE4AF2" w:rsidRPr="00D43A7F" w:rsidRDefault="000B6C35" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>At the beginning, four groups are formed (ideally 3–5 students per group)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EE4AF2" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="06CA89AD" w14:textId="77777777" w:rsidR="007F6D85" w:rsidRPr="00D43A7F" w:rsidRDefault="007F6D85" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="45F6C047" w14:textId="5B826F4A" w:rsidR="007F6D85" w:rsidRPr="00D43A7F" w:rsidRDefault="00D43A7F" w:rsidP="007F6D85">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>After each phase, the groups change their focus so that students become familiar with different modes of transport</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007F6D85" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="65D0EBD2" w14:textId="77777777" w:rsidR="0095391B" w:rsidRPr="00D43A7F" w:rsidRDefault="0095391B" w:rsidP="007F6D85">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1576E747" w14:textId="2B856169" w:rsidR="0095391B" w:rsidRPr="00100E7A" w:rsidRDefault="00D43A7F" w:rsidP="007F6D85">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>*The following presentation can be used as an introduction in in-person phase 1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A85B0D" w:rsidRPr="00D43A7F">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId11" w:history="1">
+                              <w:r w:rsidR="00100E7A" w:rsidRPr="001E2C09">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>https://www.rewway.at/en/teaching-materials/transport-and-logistics</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00100E7A">
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47D809A4" w14:textId="77777777" w:rsidR="007F6D85" w:rsidRPr="008F1E4A" w:rsidRDefault="007F6D85" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5DC35A51" w14:textId="77777777" w:rsidR="00EE4AF2" w:rsidRPr="008F1E4A" w:rsidRDefault="00EE4AF2" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4D999A6C" w14:textId="77777777" w:rsidR="00BB2109" w:rsidRPr="008F1E4A" w:rsidRDefault="00BB2109" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7C3590FB" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:27.55pt;width:452.25pt;height:625.25pt;z-index:251658253;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDkJkHFgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO00TGrqNmq6WLkVI&#10;y4e0ywM4jtNYOB5ju03K0zN2st0CywWRg+XJ2P+Z+c14fT10ihyFdRJ0SdPZnBKhOdRS70v69WH3&#10;6ooS55mumQItSnoSjl5vXr5Y96YQGbSgamEJimhX9KakrfemSBLHW9ExNwMjNDobsB3zaNp9UlvW&#10;o3qnkmw+f5P0YGtjgQvn8O/t6KSbqN80gvvPTeOEJ6qkmJuPq41rFdZks2bF3jLTSj6lwf4hi45J&#10;jUHPUrfMM3Kw8g+pTnILDho/49Al0DSSi1gDVpPOf6vmvmVGxFoQjjNnTO7/yfJPx3vzxRI/vIUB&#10;GxiLcOYO+DdHNGxbpvfixlroW8FqDJwGZElvXDFdDahd4YJI1X+EGpvMDh6i0NDYLlDBOgmqYwNO&#10;Z+hi8ITjz3y5eJ0vc0o4+parRZqlWYzBisfrxjr/XkBHwqakFrsa5dnxzvmQDisej4RoDpSsd1Kp&#10;aNh9tVWWHBlOwC5+k/ovx5QmfUlXeZaPBP4qMY/fcxKd9DjKSnYlvTofYkXg9k7XcdA8k2rcY8pK&#10;TyADu5GiH6qByBo5hACBawX1CclaGCcXXxpuWrA/KOlxakvqvh+YFZSoDxq7s0oXizDm0VjkywwN&#10;e+mpLj1Mc5Qqqadk3G59fBqBm4Yb7GIjI9+nTKaUcRoj9unlhHG/tOOpp/e9+QkAAP//AwBQSwME&#10;FAAGAAgAAAAhAHqBM8PeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQ&#10;dUqb0IY4FUICwQ0Kgqsbb5MIex1sNw1/z3KC42hGM2+qzeSsGDHE3pOC+SwDgdR401Or4O31/nIF&#10;IiZNRltPqOAbI2zq05NKl8Yf6QXHbWoFl1AstYIupaGUMjYdOh1nfkBib++D04llaKUJ+sjlzsqr&#10;LCuk0z3xQqcHvOuw+dwenILV8nH8iE+L5/em2Nt1urgeH76CUudn0+0NiIRT+gvDLz6jQ81MO38g&#10;E4VVwEeSgjyfg2B3nS1zEDuOLbK8AFlX8v+B+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBDkJkHFgIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB6gTPD3gAAAAgBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10CD5A6D" w14:textId="0AD42061" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="00DD5504" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Notes on implementation</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="44AA6664" w14:textId="5E2B60F6" w:rsidR="00BF7BF2" w:rsidRPr="00D43A7F" w:rsidRDefault="005C0871" w:rsidP="00BF7BF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Main focus</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BF7BF2" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5F085816" w14:textId="77777777" w:rsidR="005C0871" w:rsidRPr="00D43A7F" w:rsidRDefault="005C0871" w:rsidP="005C0871">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Analysis, evaluation and development of freight transport solutions</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A5EDF54" w14:textId="5E283B0D" w:rsidR="00BF7BF2" w:rsidRPr="00D43A7F" w:rsidRDefault="005C0871" w:rsidP="005C0871">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>(rail, road, inland waterway and multimodal concepts)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="593D7680" w14:textId="77777777" w:rsidR="005C0871" w:rsidRPr="00D43A7F" w:rsidRDefault="005C0871" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3112BAC6" w14:textId="551DE664" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The case study is designed as a practice-oriented project or for use over several weeks as part of a course and combines</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1F9C91F4" w14:textId="0E802461" w:rsidR="0009617D" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="24"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>subject-specific input,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5497FD8E" w14:textId="59C33B87" w:rsidR="0009617D" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="24"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>independent research,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="65E7081A" w14:textId="03FFE460" w:rsidR="0009617D" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="24"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>group work,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="65660E0B" w14:textId="26D4B4F4" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="24"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>application to real-life case studies</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B799458" w14:textId="77777777" w:rsidR="0009617D" w:rsidRPr="00D43A7F" w:rsidRDefault="0009617D" w:rsidP="0009617D">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="17359C5B" w14:textId="4583D2F6" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="008C7F3C" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The aim </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>is to prepare students specifically for professional requirements in logistics and supply chain management</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7EBC1929" w14:textId="10352620" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="008605CF" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Theory and practice are closely linked, with creativity, decision-making and implementation at the centre</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="111E2C63" w14:textId="5E36DDE5" w:rsidR="00BB2109" w:rsidRPr="00D43A7F" w:rsidRDefault="000B6C35" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The case study is designed for three in-person phases, each separated by periods of self-directed learning</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB2109" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2E3C7245" w14:textId="77777777" w:rsidR="00EE4AF2" w:rsidRPr="00D43A7F" w:rsidRDefault="00EE4AF2" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="300778E7" w14:textId="77777777" w:rsidR="000B6C35" w:rsidRPr="00D43A7F" w:rsidRDefault="000B6C35" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Course and project structure</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6466A7B4" w14:textId="1C0A4A01" w:rsidR="00EE4AF2" w:rsidRPr="00D43A7F" w:rsidRDefault="000B6C35" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>At the beginning, four groups are formed (ideally 3–5 students per group)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EE4AF2" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="06CA89AD" w14:textId="77777777" w:rsidR="007F6D85" w:rsidRPr="00D43A7F" w:rsidRDefault="007F6D85" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="45F6C047" w14:textId="5B826F4A" w:rsidR="007F6D85" w:rsidRPr="00D43A7F" w:rsidRDefault="00D43A7F" w:rsidP="007F6D85">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>After each phase, the groups change their focus so that students become familiar with different modes of transport</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007F6D85" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="65D0EBD2" w14:textId="77777777" w:rsidR="0095391B" w:rsidRPr="00D43A7F" w:rsidRDefault="0095391B" w:rsidP="007F6D85">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1576E747" w14:textId="2B856169" w:rsidR="0095391B" w:rsidRPr="00100E7A" w:rsidRDefault="00D43A7F" w:rsidP="007F6D85">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>*The following presentation can be used as an introduction in in-person phase 1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A85B0D" w:rsidRPr="00D43A7F">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId12" w:history="1">
+                        <w:r w:rsidR="00100E7A" w:rsidRPr="001E2C09">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>https://www.rewway.at/en/teaching-materials/transport-and-logistics</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00100E7A">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47D809A4" w14:textId="77777777" w:rsidR="007F6D85" w:rsidRPr="008F1E4A" w:rsidRDefault="007F6D85" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5DC35A51" w14:textId="77777777" w:rsidR="00EE4AF2" w:rsidRPr="008F1E4A" w:rsidRDefault="00EE4AF2" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4D999A6C" w14:textId="77777777" w:rsidR="00BB2109" w:rsidRPr="008F1E4A" w:rsidRDefault="00BB2109" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00904DEA" w:rsidRPr="009537A4">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78AA1798" wp14:editId="3DA28EA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-450850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-49530</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986812" cy="986812"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="183192446" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -2236,58 +3342,58 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="4F51D7EB" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-35.5pt;margin-top:-3.9pt;width:77.7pt;height:77.7pt;z-index:-251622390;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAKO1g5N8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy2rDMBBF94X+g5hAd4mcIOzgWg6hYJpNoXVayFKxpraJJRlLfvTvO1m1uxnmcOfc&#10;7LCYjk04+NZZCdtNBAxt5XRrawmf52K9B+aDslp1zqKEH/RwyB8fMpVqN9sPnMpQMwqxPlUSmhD6&#10;lHNfNWiU37geLd2+3WBUoHWouR7UTOGm47soirlRraUPjerxpcHqVo5GwvtrLJLivPua3i7ldCzG&#10;0yxOFymfVsvxGVjAJfzBcNcndcjJ6epGqz3rJKyTLXUJ94EqELAXAtiVQJHEwPOM/2+Q/wIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFZMF39AEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo7WDk3wAAAAkBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="009537A4">
+      <w:r w:rsidR="00904DEA" w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C8EA73A" wp14:editId="767FB798">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C8EA73A" wp14:editId="0F40C2B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2602865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="971083973" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -2335,1173 +3441,287 @@
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="0C8EA73A" id="_x0000_s1037" alt="&quot;&quot;" style="position:absolute;margin-left:98.8pt;margin-top:204.95pt;width:150pt;height:150pt;z-index:-251658226;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPpe3qAAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM9y2yAQxu+d6Tsw3GtJTtI2Gss5JONe&#10;Om2mSR8AocViBgED1JLfvgtYctxmesj0gvmz+9tvP4E3d9OgyAGcl0Y3tFqVlIDmppN639Cfz7sP&#10;nynxgemOKaOhoUfw9G77/t1mtDWsTW9UB44gRPt6tA3tQ7B1UXjew8D8yljQeCiMG1jApdsXnWMj&#10;0gdVrMvyYzEa11lnOHiPuw/5kG4TXwjg4bsQHgJRDUVtIY0ujW0ci+2G1XvHbC/5SQZ7g4qBSY1F&#10;F9QDC4z8cvIv1CC5M96IsOJmKIwQkkPqAbupyj+6eeqZhdQLmuPtYpP/f1j+7fBkHx3aMFpfe5zG&#10;LibhhviL+siUzDouZsEUCMfN6ra8KUv0lOPZvEBOcU63zocvYAYSJw0FpaT1sSFWs8NXH3L0HBW3&#10;vVGy20ml0iJeArhXjhwYfr52X8XPhfyLKKXJ2NCr6vpqfZPQF6fe7duFsLvdXe9egSBSaSSfLUiz&#10;cFQQdSj9AwSRHTa9zhUuhTHOQYcqH/Wsg6w3upMuWFQ8ZyT9CRjJAjtd2CfAHJkhMzs3foqPqZAu&#10;95Jc/ktYTl4yUmWjw5I8SG3cawCFXZ0q5/jZpGxNdClM7YTeNPRTjIw7remOj464oO5NfnVM897g&#10;o+PBJVyMwvucvDi9vfhgXq5TofM/xPY3AAAA//8DAFBLAwQUAAYACAAAACEAoqLv3N4AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCpqAy2lIZuqQkIIDoi2cN8mSxIR25Ht&#10;tqFfz/YEx50Zzb7JF4Pt1J5DbL1DuB4bUOxKX7WuRvjYPF3dg4qJXEWdd4zwwxEWxflZTlnlD27F&#10;+3WqlZS4mBFCk1KfaR3Lhi3Fse/Zifflg6UkZ6h1Fegg5bbTN8bcaUutkw8N9fzYcPm93lmE6cvo&#10;GA3T5D0c0/T1ecmr0ecb4uXFsHwAlXhIf2E44Qs6FMK09TtXRdUhyJCEMDHzOSixb40RZYswOym6&#10;yPX/AcUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM+l7eoAAgAAaQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKKi79zeAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAWgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="0C8EA73A" id="_x0000_s1038" alt="&quot;&quot;" style="position:absolute;margin-left:98.8pt;margin-top:204.95pt;width:150pt;height:150pt;z-index:-251658226;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaqQqa/wEAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslN9u2yAUxu8n7R0Q94vttJ1aK04vWmU3&#10;01at2wNgfIiRMCBgsfP2O0DsNFvVi2o3hD/n/M53PkM299OgyAGcl0Y3tFqVlIDmppN639BfP3ef&#10;binxgemOKaOhoUfw9H778cNmtDWsTW9UB44gRPt6tA3tQ7B1UXjew8D8yljQeCiMG1jApdsXnWMj&#10;0gdVrMvyczEa11lnOHiPu4/5kG4TXwjg4bsQHgJRDUVtIY0ujW0ci+2G1XvHbC/5SQZ7h4qBSY1F&#10;F9QjC4z8dvIf1CC5M96IsOJmKIwQkkPqAbupyr+6ee6ZhdQLmuPtYpP/f1j+7fBsnxzaMFpfe5zG&#10;LibhhviL+siUzDouZsEUCMfN6q68KUv0lOPZvEBOcU63zocvYAYSJw0FpaT1sSFWs8NXH3L0HBW3&#10;vVGy20ml0iJeAnhQjhwYfr52X8XPhfyLKKXJ2NCr6vpqfZPQF6fe7duFsLvbXe9egSBSaSSfLUiz&#10;cFQQdSj9AwSRHTa9zhUuhTHOQYcqH/Wsg6w3upMuWFQ8ZyT9CRjJAjtd2CfAHJkhMzs3foqPqZAu&#10;95JcviUsJy8ZqbLRYUkepDbuNYDCrk6Vc/xsUrYmuhSmdkJvGnobI+NOa7rjkyMuqAeTXx3TvDf4&#10;6HhwCRej8D4nL05vLz6Yl+tU6PwPsf0DAAD//wMAUEsDBBQABgAIAAAAIQCiou/c3gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmoDLaUhm6pCQggOiLZw3yZLEhHbke22&#10;oV/P9gTHnRnNvskXg+3UnkNsvUO4HhtQ7Epfta5G+Ng8Xd2DiolcRZ13jPDDERbF+VlOWeUPbsX7&#10;daqVlLiYEUKTUp9pHcuGLcWx79mJ9+WDpSRnqHUV6CDlttM3xtxpS62TDw31/Nhw+b3eWYTpy+gY&#10;DdPkPRzT9PV5yavR5xvi5cWwfACVeEh/YTjhCzoUwrT1O1dF1SHIkIQwMfM5KLFvjRFlizA7KbrI&#10;9f8BxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2qkKmv8BAABpBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoqLv3N4AAAAIAQAADwAAAAAA&#10;AAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="41DD33F6" w14:textId="77777777" w:rsidR="00904DEA" w:rsidRDefault="00904DEA" w:rsidP="00904DEA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00BB2109">
-[...916 lines deleted...]
-    <w:p w14:paraId="3F5C781F" w14:textId="4FED4BAC" w:rsidR="007F6D85" w:rsidRDefault="00110CEC" w:rsidP="00AA5C08">
+    </w:p>
+    <w:p w14:paraId="2525821A" w14:textId="77777777" w:rsidR="00D43A7F" w:rsidRPr="008F1E4A" w:rsidRDefault="00D43A7F" w:rsidP="00AA5C08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00110CEC">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72573C88" w14:textId="05474E26" w:rsidR="00A549CF" w:rsidRPr="00DE17A6" w:rsidRDefault="00B623EC" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="007F6D85">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Case study – Freight transport by rail, inland waterway, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F1E4A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...107 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>truck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE17A6">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or multimodal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A60CAD" w14:textId="77777777" w:rsidR="00B623EC" w:rsidRPr="00DE17A6" w:rsidRDefault="00B623EC" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:noProof/>
+          <w:color w:val="2D4B73"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40312575" w14:textId="77777777" w:rsidR="00C73200" w:rsidRPr="00DE17A6" w:rsidRDefault="00C73200" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Main focus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 1: Road freight transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384A75B4" w14:textId="77777777" w:rsidR="00C73200" w:rsidRPr="00DE17A6" w:rsidRDefault="00C73200" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Main focus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 2: Rail freight transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359D4BC9" w14:textId="77777777" w:rsidR="00392FB7" w:rsidRPr="00DE17A6" w:rsidRDefault="00392FB7" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Main focus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 3: Inland waterway transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122C7F04" w14:textId="00375513" w:rsidR="007F6D85" w:rsidRPr="00DE17A6" w:rsidRDefault="00392FB7" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Main focus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 4: Measurement of environmental impacts of transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E15C5DC" w14:textId="5BCB21B4" w:rsidR="00CF60C7" w:rsidRPr="00DE17A6" w:rsidRDefault="00CF60C7" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:noProof/>
+          <w:color w:val="2D4B73"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC58327" w14:textId="2C581B4E" w:rsidR="00586B31" w:rsidRPr="00DE17A6" w:rsidRDefault="00FF7A5A" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DD4A9E0" wp14:editId="2A0BB090">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-594995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>95885</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="409443197" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3535,229 +3755,245 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="545BE2DA" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-46.85pt;margin-top:7.55pt;width:77.7pt;height:77.7pt;z-index:-251642870;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQCgbiLl3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NS8NAEIbvgv9hGcFbu0ltE43ZlCIEexE0Vehxm4xJMDsbspsP/73jSY8v78M7z6T7&#10;xXRiwsG1lhSE6wAEUmmrlmoF76d8dQ/CeU2V7iyhgm90sM+ur1KdVHamN5wKXwseIZdoBY33fSKl&#10;Kxs02q1tj8Tdpx2M9hyHWlaDnnncdHITBJE0uiW+0Ogenxosv4rRKHh9jrZxftp8TC/nYjrk43He&#10;Hs9K3d4sh0cQHhf/B8OvPqtDxk4XO1LlRKdg9XAXM8rFLgTBQBRyvnCOgx3ILJX/P8h+AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB4ZLsvzAQAAVQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKBuIuXfAAAACQEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00CF60C7" w:rsidRPr="00A032D4">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="00362DDC" w:rsidRPr="00DE17A6">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00586B31" w:rsidRPr="00A032D4">
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research phase/self-directed learning phase 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563275D0" w14:textId="77777777" w:rsidR="00362DDC" w:rsidRPr="00DE17A6" w:rsidRDefault="00362DDC" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="46D4A374" w14:textId="26479E46" w:rsidR="00586B31" w:rsidRPr="00A032D4" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duration: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1–4 weeks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D4A374" w14:textId="437AE21C" w:rsidR="00586B31" w:rsidRPr="00DE17A6" w:rsidRDefault="00FB0A36" w:rsidP="00DE17A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="40FAED5D" w14:textId="60AF93C9" w:rsidR="00586B31" w:rsidRPr="00A032D4" w:rsidRDefault="00586B31" w:rsidP="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tasks for groups 1–3</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FAED5D" w14:textId="0BFA5E17" w:rsidR="00586B31" w:rsidRPr="00DE17A6" w:rsidRDefault="00FB0A36" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7570E1F2" w14:textId="64A69B6A" w:rsidR="00586B31" w:rsidRPr="00A032D4" w:rsidRDefault="00586B31" w:rsidP="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research on their assigned mode of transport</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5087D4C1" w14:textId="77777777" w:rsidR="004258C7" w:rsidRPr="00DE17A6" w:rsidRDefault="004258C7" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="069906F7" w14:textId="77777777" w:rsidR="00586B31" w:rsidRPr="00A032D4" w:rsidRDefault="00586B31" w:rsidP="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Areas of application (sectors, products, geography)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615DDADF" w14:textId="77777777" w:rsidR="004E0457" w:rsidRPr="00DE17A6" w:rsidRDefault="004E0457" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="37ACE38F" w14:textId="1AA8262A" w:rsidR="00586B31" w:rsidRPr="00A032D4" w:rsidRDefault="00586B31" w:rsidP="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Time factors and reliability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24256BB3" w14:textId="77777777" w:rsidR="004E0457" w:rsidRPr="00DE17A6" w:rsidRDefault="004E0457" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7EA2B6C4" w14:textId="4DFAD9C8" w:rsidR="00586B31" w:rsidRPr="00A032D4" w:rsidRDefault="00586B31" w:rsidP="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Cost structures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C68DD30" w14:textId="77777777" w:rsidR="004E0457" w:rsidRPr="00DE17A6" w:rsidRDefault="004E0457" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="434A8AE5" w14:textId="1AD8EC1B" w:rsidR="00586B31" w:rsidRPr="00A032D4" w:rsidRDefault="00904DEA" w:rsidP="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Legal framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434A8AE5" w14:textId="304CE168" w:rsidR="00586B31" w:rsidRPr="00DE17A6" w:rsidRDefault="00904DEA" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="762AC63E" wp14:editId="2694A031">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4133850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>46990</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="972556033" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3844,255 +4080,331 @@
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00586B31" w:rsidRPr="00A032D4">
-[...6 lines deleted...]
-    <w:p w14:paraId="0B3BC606" w14:textId="77777777" w:rsidR="00A032D4" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:r w:rsidR="00B0287E" w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Environmental impacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3BC606" w14:textId="7D69AFA1" w:rsidR="00A032D4" w:rsidRPr="00DE17A6" w:rsidRDefault="00B0287E" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="70A250D0" w14:textId="1544CB66" w:rsidR="00586B31" w:rsidRPr="00A032D4" w:rsidRDefault="00586B31" w:rsidP="00A032D4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Required infrastructure and operating resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A250D0" w14:textId="00E43ED9" w:rsidR="00586B31" w:rsidRPr="00DE17A6" w:rsidRDefault="006048E7" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="1E03261D" w14:textId="1B8A9A3D" w:rsidR="00586B31" w:rsidRPr="006C25DD" w:rsidRDefault="00586B31" w:rsidP="006C25DD">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Expected result</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E03261D" w14:textId="0BDCB0EC" w:rsidR="00586B31" w:rsidRPr="00DE17A6" w:rsidRDefault="006048E7" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="3742631B" w14:textId="28107CA5" w:rsidR="00586B31" w:rsidRPr="00B87972" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Structured, well-understood raw material (not yet a final presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E686715" w14:textId="77777777" w:rsidR="006C25DD" w:rsidRPr="00DE17A6" w:rsidRDefault="006C25DD" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3742631B" w14:textId="1F7CD2D6" w:rsidR="00586B31" w:rsidRPr="00DE17A6" w:rsidRDefault="006048E7" w:rsidP="00DE17A6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006C25DD">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="4FCADB44" w14:textId="77777777" w:rsidR="006C25DD" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tasks for group 4</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCADB44" w14:textId="65F18BCE" w:rsidR="006C25DD" w:rsidRPr="00DE17A6" w:rsidRDefault="009D2D28" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="3D0A8EB2" w14:textId="77777777" w:rsidR="006C25DD" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research on methods for measuring environmental impacts in freight transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0A8EB2" w14:textId="165F963E" w:rsidR="006C25DD" w:rsidRPr="00DE17A6" w:rsidRDefault="009D2D28" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="1C7F57F8" w14:textId="2F4BD6E6" w:rsidR="00586B31" w:rsidRPr="006C25DD" w:rsidRDefault="00586B31" w:rsidP="006C25DD">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Expected result</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBD990A" w14:textId="16959193" w:rsidR="00A63348" w:rsidRPr="00DE17A6" w:rsidRDefault="00092B39" w:rsidP="00DE17A6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="7F09CA7E" w14:textId="77777777" w:rsidR="00A63348" w:rsidRDefault="00A63348" w:rsidP="00586B31">
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE17A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Structured, well-understood raw material</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B979D2" w14:textId="77777777" w:rsidR="00DE17A6" w:rsidRPr="00DE17A6" w:rsidRDefault="00DE17A6" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72736630" w14:textId="77777777" w:rsidR="00DE17A6" w:rsidRPr="00DE17A6" w:rsidRDefault="00DE17A6" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AAD652" w14:textId="77777777" w:rsidR="00DE17A6" w:rsidRPr="00DE17A6" w:rsidRDefault="00DE17A6" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428AA6D4" w14:textId="77777777" w:rsidR="00DE17A6" w:rsidRDefault="00DE17A6" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3916A4" w14:textId="77777777" w:rsidR="00DE17A6" w:rsidRDefault="00DE17A6" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AF3F2D" w14:textId="77777777" w:rsidR="00DE17A6" w:rsidRPr="00DE17A6" w:rsidRDefault="00DE17A6" w:rsidP="00DE17A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B12EC7" w14:textId="2C445A7C" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00234212" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In-person phase 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755C59E3" w14:textId="288AFF81" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00904DEA" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:rPr>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DEC5D9D" wp14:editId="272CC5E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-374650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>121920</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986812" cy="986812"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="697270416" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -4125,280 +4437,242 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="5DB41B33" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-29.5pt;margin-top:9.6pt;width:77.7pt;height:77.7pt;z-index:-251620342;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAiyz6md8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT0+DQBTE7yZ+h80z8dYuEqSCLE1jQuzFRKkmPW7hCUT2LWGXP357nyc9TmYy85ts&#10;v5pezDi6zpKCu20AAqmydUeNgvdTsXkA4bymWveWUME3Otjn11eZTmu70BvOpW8El5BLtYLW+yGV&#10;0lUtGu22dkBi79OORnuWYyPrUS9cbnoZBkEsje6IF1o94FOL1Vc5GQWvz3G0K07hx/xyLudDMR2X&#10;6HhW6vZmPTyC8Lj6vzD84jM65Mx0sRPVTvQKNvcJf/FsJCEIDiRxBOLCehfFIPNM/n+Q/wAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFZMF39AEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCLLPqZ3wAAAAkBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00586B31" w:rsidRPr="00DE62C0">
-[...14 lines deleted...]
-    <w:p w14:paraId="2EED3399" w14:textId="4E584727" w:rsidR="00586B31" w:rsidRPr="007239E7" w:rsidRDefault="00586B31" w:rsidP="007239E7">
+      <w:r w:rsidR="00A1405D" w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total duration: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1405D" w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>approx. 1.5 days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F1523F" w14:textId="276074CD" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EED3399" w14:textId="68C415C0" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00A1405D" w:rsidP="007239E7">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidR="009D279E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Introduction and subject-specific input by the teacher</w:t>
+      </w:r>
+      <w:r w:rsidR="009D279E" w:rsidRPr="00796C43">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00C7562C" w:rsidRPr="007239E7">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="00C7562C" w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140E4150" w14:textId="3C5ABA08" w:rsidR="0047796C" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+    <w:p w14:paraId="140E4150" w14:textId="5CA7C5C9" w:rsidR="0047796C" w:rsidRPr="00796C43" w:rsidRDefault="00FA19B2" w:rsidP="00586B31">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Joint development (compilation) of a standardised structure for the presentation based on phase 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065E44EC" w14:textId="77777777" w:rsidR="0047796C" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+    <w:p w14:paraId="77737290" w14:textId="77777777" w:rsidR="00FA26AC" w:rsidRPr="00796C43" w:rsidRDefault="00913EB8" w:rsidP="00FA26AC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="72F751F9" w14:textId="77777777" w:rsidR="00B51DDF" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Groups 1–3: “Characteristics and evaluation of modes of transport”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB36D6C" w14:textId="789B4358" w:rsidR="00FA26AC" w:rsidRPr="00796C43" w:rsidRDefault="004C52C9" w:rsidP="00FA26AC">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="647E8900" w14:textId="77777777" w:rsidR="00B51DDF" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 4: “Measurement of environmental impacts of transport”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458C6B40" w14:textId="77777777" w:rsidR="001C6408" w:rsidRPr="00796C43" w:rsidRDefault="001C6408" w:rsidP="00586B31">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="5EE4ADEC" w14:textId="77777777" w:rsidR="00B51DDF" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presentation of the compiled requirements for the presentations by the teacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BAEC11" w14:textId="77777777" w:rsidR="00C22EEA" w:rsidRPr="00796C43" w:rsidRDefault="00C22EEA" w:rsidP="00586B31">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="03C7DD2B" w14:textId="518065C8" w:rsidR="00586B31" w:rsidRPr="00B51DDF" w:rsidRDefault="00904DEA" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Preparation of presentations for each main focus (approx. 30 minutes per group)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C7DD2B" w14:textId="0AB16B35" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00904DEA" w:rsidP="00586B31">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15B70123" wp14:editId="7BA7295C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>304165</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1158547717" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -4486,300 +4760,300 @@
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00586B31" w:rsidRPr="00B51DDF">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00A662FE">
+      <w:r w:rsidR="00C22EEA" w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presentation of results by each group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D965AFE" w14:textId="596D1071" w:rsidR="00A662FE" w:rsidRPr="00796C43" w:rsidRDefault="00A662FE" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301A37F5" w14:textId="72C5CCF6" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00C22EEA" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00796C43">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0F87" w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Building knowledge for all students as a foundation for further project work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E1700B" w14:textId="5654DB43" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68DF2AAA" w14:textId="36E958F6" w:rsidR="00A137A4" w:rsidRPr="00796C43" w:rsidRDefault="00A137A4" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A9E9EF" w14:textId="77777777" w:rsidR="0025073E" w:rsidRPr="00796C43" w:rsidRDefault="0025073E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00586B31" w:rsidRPr="00A662FE">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="4B14163C" w14:textId="61EE265A" w:rsidR="00A137A4" w:rsidRPr="00A137A4" w:rsidRDefault="00A137A4" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research phase/self-directed learning phase 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03485B8B" w14:textId="5F716176" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="0025073E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Duration: 1–4 weeks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0550118B" w14:textId="77777777" w:rsidR="0025073E" w:rsidRPr="00796C43" w:rsidRDefault="0025073E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B14163C" w14:textId="3B2E1B83" w:rsidR="00A137A4" w:rsidRPr="00796C43" w:rsidRDefault="0025073E" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A137A4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...94 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:r w:rsidR="00A137A4" w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F8A1CB" w14:textId="77777777" w:rsidR="0025073E" w:rsidRPr="00796C43" w:rsidRDefault="0025073E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Revision, further development and subject-specific deepening of the presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4503C4" w14:textId="32C8A6B4" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00796C43" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Incorporation of feedback</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AE2FD4" w14:textId="77777777" w:rsidR="00586B31" w:rsidRPr="00796C43" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0C1D5F" w14:textId="77777777" w:rsidR="00A137A4" w:rsidRPr="00796C43" w:rsidRDefault="00A137A4" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD7BB03" w14:textId="77777777" w:rsidR="00A137A4" w:rsidRPr="00796C43" w:rsidRDefault="00A137A4" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4048E9FC" w14:textId="77777777" w:rsidR="00A137A4" w:rsidRPr="00796C43" w:rsidRDefault="00A137A4" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DED9CB" w14:textId="77777777" w:rsidR="00F04E3E" w:rsidRPr="00796C43" w:rsidRDefault="00F04E3E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="253014B5" w14:textId="46F50923" w:rsidR="00A137A4" w:rsidRPr="00796C43" w:rsidRDefault="00796C43" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796C43">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BEB8412" wp14:editId="5D72ED57">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BEB8412" wp14:editId="6F56D79F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-317500</wp:posOffset>
+                  <wp:posOffset>-380805</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>67945</wp:posOffset>
+                  <wp:posOffset>173941</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986812" cy="986812"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1451699704" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="986812" cy="986812"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -4794,204 +5068,139 @@
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="795E5034" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-25pt;margin-top:5.35pt;width:77.7pt;height:77.7pt;z-index:-251618294;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAP4zPpeAAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzWrDMBCE74W+g9hCb4mU4DjFtRxCwTSXQuu0kKNiKbaJtTKW/NO37+bU3HaYYfab&#10;dDfblo2m941DCaulAGawdLrBSsL3MV+8APNBoVatQyPh13jYZY8PqUq0m/DLjEWoGJWgT5SEOoQu&#10;4dyXtbHKL11nkLyL660KJPuK615NVG5bvhYi5lY1SB9q1Zm32pTXYrASPt/jaJsf1z/jx6kY9/lw&#10;mKLDScrnp3n/CiyYOfyH4YZP6JAR09kNqD1rJSw2grYEMsQW2C0gNhGwMx1xvAKepfx+QvYHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxWTBd/QBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAP4zPpeAAAAAKAQAADwAAAAAAAAAAAAAAAABO&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
+              <v:oval w14:anchorId="7D106710" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-30pt;margin-top:13.7pt;width:77.7pt;height:77.7pt;z-index:-251658218;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEA8bLfs+AAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTUvDQBCG74L/YRnBW7sxxDTGbEoRgr0Imir0uE3GJJidDdnNh//e8aSnYZiHd543&#10;26+mFzOOrrOk4G4bgECqbN1Ro+D9VGwSEM5rqnVvCRV8o4N9fn2V6bS2C73hXPpGcAi5VCtovR9S&#10;KV3VotFuawckvn3a0WjP69jIetQLh5tehkEQS6M74g+tHvCpxeqrnIyC1+c42hWn8GN+OZfzoZiO&#10;S3Q8K3V7sx4eQXhc/R8Mv/qsDjk7XexEtRO9gk0ccBevINxFIBh4uOd5YTAJE5B5Jv83yH8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxWTBd/QBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8bLfs+AAAAAJAQAADwAAAAAAAAAAAAAAAABO&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066D7F48" w14:textId="1B700C6D" w:rsidR="00586B31" w:rsidRPr="00A137A4" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+    <w:p w14:paraId="3AB8EB7B" w14:textId="3303F834" w:rsidR="00796C43" w:rsidRPr="00796C43" w:rsidRDefault="00796C43" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100E6F28" w14:textId="03AE36CC" w:rsidR="00796C43" w:rsidRPr="00796C43" w:rsidRDefault="009266EF" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C77414E" w14:textId="49651C21" w:rsidR="00A137A4" w:rsidRPr="008F1E4A" w:rsidRDefault="00A137A4" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751045DA" w14:textId="344C246B" w:rsidR="00CC008E" w:rsidRPr="000C3C27" w:rsidRDefault="006C4AB5" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Präsenzphase 2 – Fallstudienarbeit</w:t>
-[...97 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00249CDC" wp14:editId="394064BD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00249CDC" wp14:editId="563D64D3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3837305</wp:posOffset>
+                  <wp:posOffset>3951531</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>38100</wp:posOffset>
+                  <wp:posOffset>48334</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1905000" cy="1905000"/>
-                <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
+                <wp:extent cx="1905000" cy="1973580"/>
+                <wp:effectExtent l="152400" t="152400" r="171450" b="179070"/>
                 <wp:wrapNone/>
                 <wp:docPr id="311259260" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1905000" cy="1905000"/>
+                          <a:ext cx="1905000" cy="1973580"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:ln w="314325">
                           <a:solidFill>
                             <a:srgbClr val="F9F4F1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
@@ -5004,514 +5213,644 @@
                           <w:p w14:paraId="283A239C" w14:textId="77777777" w:rsidR="00904DEA" w:rsidRDefault="00904DEA" w:rsidP="00904DEA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rtlCol="0" anchor="ctr"/>
+                      <wps:bodyPr rtlCol="0" anchor="ctr">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="00249CDC" id="_x0000_s1041" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:302.15pt;margin-top:3pt;width:150pt;height:150pt;z-index:-251658223;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCy1Jyh/gEAAGoEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMGO2yAQhu+V+g6Ie2M7u1t1rTh72JV7&#10;qdpVt30AgocYCQMCGjtv3wFsp2lXPVS9EGBmvpn5PWT3MA2KnMB5aXRDq01JCWhuOqmPDf3+rX33&#10;gRIfmO6YMhoaegZPH/Zv3+xGW8PW9EZ14AhCtK9H29A+BFsXhec9DMxvjAWNRmHcwAIe3bHoHBuR&#10;PqhiW5bvi9G4zjrDwXu8fcpGuk98IYCHL0J4CEQ1FGsLaXVpPcS12O9YfXTM9pLPZbB/qGJgUmPS&#10;FfXEAiM/nPwDNUjujDcibLgZCiOE5JB6wG6q8rduXnpmIfWC4ni7yuT/H5Z/Pr3YZ4cyjNbXHrex&#10;i0m4If5ifWRKYp1XsWAKhONldV/elSVqytG2HJBTXMKt8+EjmIHETUNBKWl9bIjV7PTJh+y9eMVr&#10;b5TsWqlUOsQhgEflyInh5zscq/i5kH/lpTQZG3pT3d5s7xL6yurd8bAS2vv2tn0FgkilkXyRIO3C&#10;WUGsQ+mvIIjssOltznBdGOMcdKiyqWcd5HqjOmnAYsVLRKo/ASNZYKcrewYsnhmysHPjs38MhTTc&#10;a3D5t8Jy8BqRMhsd1uBBauNeAyjsas6c/ReRsjRRpTAdJtQGRyC5xquD6c7PjrigHk1+dkzz3uCr&#10;48ElXvTCgU5izI8vvphfzynT5S9i/xMAAP//AwBQSwMEFAAGAAgAAAAhANuTU8jdAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISFwmlsD+CErTaUJCCA4TG3D3GtNWNE7VZFvZ&#10;p8fjAjc/v6fnn/PF4Fu1pz42gS1cjw0o4jK4hisL72+PV7egYkJ22AYmC98UYVGcn+WYuXDgNe03&#10;qVJSwjFDC3VKXaZ1LGvyGMehIxbvM/Qek8i+0q7Hg5T7Vt8YM9ceG5YLNXb0UFP5tdl5C7Pn0TEa&#10;wulrf0yzl6clrUcfK2svL4blPahEQ/oLwwlf0KEQpm3YsYuqtTA304lETwMo8e9+9dbCxMhGF7n+&#10;/0HxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALLUnKH+AQAAagQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANuTU8jdAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="00249CDC" id="_x0000_s1041" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:311.15pt;margin-top:3.8pt;width:150pt;height:155.4pt;z-index:-251658223;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzsO6sCwIAAIQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDuje1k026sOKtqV+6l&#10;alfd9gMIHmIkDAjY2Pn7DthxmjbqoeqFADPz5r3nIduHoVPkCM5LoytaLHJKQHPTSH2o6I/v9bt7&#10;SnxgumHKaKjoCTx92L19s+1tCUvTGtWAIwiifdnbirYh2DLLPG+hY35hLGgMCuM6FvDoDlnjWI/o&#10;ncqWef4+641rrDMcvMfbpzFIdwlfCODhqxAeAlEVRW4hrS6t+7hmuy0rD47ZVvKJBvsHFh2TGpvO&#10;UE8sMPLq5B9QneTOeCPCgpsuM0JIDkkDqiny39S8tMxC0oLmeDvb5P8fLP9yfLHPDm3orS89bqOK&#10;Qbgu/iI/MiSzTrNZMATC8bLY5Os8R085xorNh9X6PtmZXcqt8+ETmI7ETUVBKWl9FMRKdvzsA3bF&#10;7HNWvPZGyaaWSqVDHAJ4VI4cGX6+/aGInwsrrrKUJn1FV8XdarlO0FdR7w77GaHe1Hf1DRCEVBqR&#10;LxakXTgpiDyU/gaCyAZFL8cO18QY56BDMYZa1sDIN7pzdiTNc5SS+CfAiCxQ6Yw9AdzGHoVP+bEU&#10;0nDPxfnfiI3Fc0XqbHSYizupjbsFoFDV1HnMP5s0WhNdCsN+QG9wBFJqvNqb5vTsiAvq0YzPjmne&#10;Gnx1PIxttPn4GoyQaQIuJRM6jnqyaXqW8S39ek5Zlz+P3U8AAAD//wMAUEsDBBQABgAIAAAAIQBn&#10;Cfb33wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAFITvJv6HzTPxQmRLgYq1r4SYGKMH&#10;I6j3pftsG7tvm90FCr/e1QseJzOZ+aZYDqYTe3K+tYwwGScgiCurW64RPt4fbxYgfFCsVWeZEI7k&#10;YVleXhQq1/bAa9pvQi1iCftcITQh9LmUvmrIKD+2PXH0vqwzKkTpaqmdOsRy08k0STJpVMtxoVE9&#10;PTRUfW92BmH+PDr5hNTszZ3C/OVpRevR5yvi9dWwugcRaAjnMPziR3QoI9PW7lh70SFkaTqNUYTb&#10;DET07/70FmE6WcxAloX8/6D8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALOw7qwLAgAA&#10;hAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGcJ9vff&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="283A239C" w14:textId="77777777" w:rsidR="00904DEA" w:rsidRDefault="00904DEA" w:rsidP="00904DEA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00586B31" w:rsidRPr="003B4F85">
-[...82 lines deleted...]
-    <w:p w14:paraId="757043E6" w14:textId="77777777" w:rsidR="003B4F85" w:rsidRDefault="003B4F85" w:rsidP="00586B31">
+      <w:r w:rsidR="00CC008E" w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In-person phase 2 – case study work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FFACA1" w14:textId="5228E3C4" w:rsidR="00586B31" w:rsidRPr="000C3C27" w:rsidRDefault="00527DFF" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total duration: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>approx. 1.5 days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6807BC" w14:textId="709C78F1" w:rsidR="00527DFF" w:rsidRPr="000C3C27" w:rsidRDefault="00527DFF" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1655591A" w14:textId="00A90F89" w:rsidR="00EB126B" w:rsidRPr="000C3C27" w:rsidRDefault="00EB126B" w:rsidP="00EB126B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="37DCB1EC" w14:textId="37B3527D" w:rsidR="00586B31" w:rsidRPr="003B4F85" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presentation of four specific transport cases (see following pages)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6347EFB8" w14:textId="77777777" w:rsidR="00EB126B" w:rsidRPr="000C3C27" w:rsidRDefault="00EB126B" w:rsidP="00EB126B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="4BEE7895" w14:textId="77777777" w:rsidR="00565A1E" w:rsidRDefault="00565A1E" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Assignment of one case per group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E299D60" w14:textId="04B9E7E0" w:rsidR="003B4F85" w:rsidRPr="000C3C27" w:rsidRDefault="00EB126B" w:rsidP="00EB126B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Development of a presentation including</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520C48E2" w14:textId="77777777" w:rsidR="00A03BCD" w:rsidRPr="000C3C27" w:rsidRDefault="00A03BCD" w:rsidP="00A03BCD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Selection of the optimal mode of transport or a multimodal solution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C54D646" w14:textId="04BBF991" w:rsidR="00A03BCD" w:rsidRPr="000C3C27" w:rsidRDefault="00A03BCD" w:rsidP="00A03BCD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Application of creative methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAD22E8" w14:textId="1A3CCB96" w:rsidR="00A03BCD" w:rsidRPr="000C3C27" w:rsidRDefault="00A03BCD" w:rsidP="00A03BCD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Justification and evaluation of the solution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293D0DE5" w14:textId="113B8BB1" w:rsidR="00A03BCD" w:rsidRPr="000C3C27" w:rsidRDefault="00A03BCD" w:rsidP="00A03BCD">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Description of the transport strategy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0D910F" w14:textId="77777777" w:rsidR="006C4AB5" w:rsidRPr="000C3C27" w:rsidRDefault="006C4AB5" w:rsidP="006C4AB5">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Optional: external expert input (e.g. from industry or logistics practice) possible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A26AE0" w14:textId="06638E06" w:rsidR="00586B31" w:rsidRPr="000C3C27" w:rsidRDefault="006C4AB5" w:rsidP="006C4AB5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presentation and discussion of results</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429A9C28" w14:textId="77777777" w:rsidR="00586B31" w:rsidRPr="000C3C27" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BEE7895" w14:textId="77777777" w:rsidR="00565A1E" w:rsidRPr="000C3C27" w:rsidRDefault="00565A1E" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="406586B2" w14:textId="0B39DF41" w:rsidR="00586B31" w:rsidRPr="00565A1E" w:rsidRDefault="00565A1E" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4906B195" w14:textId="77777777" w:rsidR="00F052B2" w:rsidRPr="000C3C27" w:rsidRDefault="00F052B2" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="11ED352E" w14:textId="0141F116" w:rsidR="00586B31" w:rsidRPr="00565A1E" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Transport cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541DE95F" w14:textId="5A5F1928" w:rsidR="00586B31" w:rsidRPr="000C3C27" w:rsidRDefault="00F052B2" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Case 1 – food industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E05C1F" w14:textId="77777777" w:rsidR="00F052B2" w:rsidRPr="000C3C27" w:rsidRDefault="00F052B2" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A050CB" w14:textId="77777777" w:rsidR="00F052B2" w:rsidRPr="000C3C27" w:rsidRDefault="00F052B2" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Industry: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>food</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7436B61E" w14:textId="77777777" w:rsidR="007516F8" w:rsidRPr="000C3C27" w:rsidRDefault="007516F8" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>fresh organic strawberries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E8FB50" w14:textId="77777777" w:rsidR="007516F8" w:rsidRPr="000C3C27" w:rsidRDefault="007516F8" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="6422BFF1" w14:textId="77777777" w:rsidR="00586B31" w:rsidRPr="00565A1E" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Quantity:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approx. 100 tonnes per week</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BA4E74" w14:textId="77777777" w:rsidR="005E2467" w:rsidRPr="000C3C27" w:rsidRDefault="005E2467" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seasonality: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>autumn to spring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3941C677" w14:textId="77777777" w:rsidR="005E2467" w:rsidRPr="000C3C27" w:rsidRDefault="005E2467" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery requirement: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>constant availability of goods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A2B5BD" w14:textId="5C8F13ED" w:rsidR="00586B31" w:rsidRPr="000C3C27" w:rsidRDefault="000C3C27" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>southern Spain (Almonte) → Austria (central warehouse)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A7D1ED" w14:textId="77777777" w:rsidR="000C3C27" w:rsidRPr="000C3C27" w:rsidRDefault="000C3C27" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6422BFF1" w14:textId="461DD66D" w:rsidR="00586B31" w:rsidRPr="000C3C27" w:rsidRDefault="000C3C27" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2E2A67" w14:textId="69F78FF3" w:rsidR="00565A1E" w:rsidRPr="000C3C27" w:rsidRDefault="000C3C27" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C3C27">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB82527" wp14:editId="7E862AD2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FB82527" wp14:editId="7034922B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-317500</wp:posOffset>
+                  <wp:posOffset>-530151</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>66675</wp:posOffset>
+                  <wp:posOffset>507572</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986812" cy="986812"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2106072802" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="986812" cy="986812"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -5526,200 +5865,251 @@
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="343EE861" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-25pt;margin-top:5.25pt;width:77.7pt;height:77.7pt;z-index:-251616246;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAD/RW2eAAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3FqbKgk0xKkqpIhekCClUo9uvCQRsR3Fzg9vz/YEtx3NaPab&#10;bLeYjk04+NZZCQ9rAQxt5XRrawmfx2L1BMwHZbXqnEUJP+hhl9/eZCrVbrYfOJWhZlRifaokNCH0&#10;Kee+atAov3Y9WvK+3GBUIDnUXA9qpnLT8Y0QCTeqtfShUT2+NFh9l6OR8P6aRI/FcXOa3s7ltC/G&#10;wxwdzlLe3y37Z2ABl/AXhis+oUNOTBc3Wu1ZJ2EVC9oSyBAxsGtAxBGwCx1JvAWeZ/z/hPwXAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxWTBd/QBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAD/RW2eAAAAAKAQAADwAAAAAAAAAAAAAAAABO&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
+              <v:oval w14:anchorId="70A575CD" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-41.75pt;margin-top:39.95pt;width:77.7pt;height:77.7pt;z-index:-251658217;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAj7iaPuIAAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPTUvDQBCG74L/YRnBW7tp0jZtzKYUIdiLUFOFHrfZMQlmZ0N28+G/dz3paRjm4Z3n&#10;TQ+zbtmIvW0MCVgtA2BIpVENVQLeL/liB8w6SUq2hlDAN1o4ZPd3qUyUmegNx8JVzIeQTaSA2rku&#10;4dyWNWppl6ZD8rdP02vp/NpXXPVy8uG65WEQbLmWDfkPtezwucbyqxi0gPPLdh3nl/BjfL0W4zEf&#10;TtP6dBXi8WE+PgFzOLs/GH71vTpk3ulmBlKWtQIWu2jjUQHxfg/MA/HKz5uAMNpEwLOU/2+Q/QAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFZMF39AEAAFUEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCPuJo+4gAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AE4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7FA963D1" w14:textId="35E45C3D" w:rsidR="00586B31" w:rsidRPr="00565A1E" w:rsidRDefault="00565A1E" w:rsidP="00586B31">
+      <w:r w:rsidRPr="000C3C27">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Development of a sustainable and reliable transport solution while complying with strict quality and freshness requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699257F1" w14:textId="656EFD8A" w:rsidR="000C3C27" w:rsidRPr="000C3C27" w:rsidRDefault="000C3C27" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B90608" w14:textId="626A3717" w:rsidR="00565A1E" w:rsidRPr="000C3C27" w:rsidRDefault="00565A1E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BE9A760" w14:textId="5EB6EAB7" w:rsidR="000C3C27" w:rsidRPr="000C3C27" w:rsidRDefault="000C3C27" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DD08DB" w14:textId="6B279E7A" w:rsidR="00586B31" w:rsidRPr="008F1E4A" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="206733DA" w14:textId="06A0849C" w:rsidR="00586B31" w:rsidRPr="00E75E9D" w:rsidRDefault="00144C9D" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00586B31" w:rsidRPr="00565A1E">
+        <w:t>Case 2 – automotive industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A7823E" w14:textId="77777777" w:rsidR="00144C9D" w:rsidRPr="00E75E9D" w:rsidRDefault="00144C9D" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C302769" w14:textId="77777777" w:rsidR="00DB2E74" w:rsidRPr="00E75E9D" w:rsidRDefault="00DB2E74" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Industry: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>automotive industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E23A6EC" w14:textId="77777777" w:rsidR="00DB2E74" w:rsidRPr="00E75E9D" w:rsidRDefault="00DB2E74" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>steering systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4465C48E" w14:textId="77777777" w:rsidR="00DB2E74" w:rsidRPr="00E75E9D" w:rsidRDefault="00DB2E74" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantity: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>daily production for approx. 1,000 vehicles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F19A9B" w14:textId="77777777" w:rsidR="00517533" w:rsidRPr="00E75E9D" w:rsidRDefault="00517533" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery principle: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>just-in-sequence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="014B8280" w14:textId="28E2FAAD" w:rsidR="00586B31" w:rsidRPr="008F1E4A" w:rsidRDefault="00904DEA" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F2F1C97" wp14:editId="007D4342">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4102100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>158115</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1531782029" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -5806,394 +6196,473 @@
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00586B31" w:rsidRPr="00565A1E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="00517533" w:rsidRPr="008F1E4A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00517533" w:rsidRPr="008F1E4A">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Transport:</w:t>
       </w:r>
-      <w:r w:rsidR="00586B31" w:rsidRPr="00DE62C0">
-[...14 lines deleted...]
-    <w:p w14:paraId="712B461B" w14:textId="77777777" w:rsidR="00586B31" w:rsidRPr="00565A1E" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:r w:rsidR="00517533" w:rsidRPr="008F1E4A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hungary (Eger) → Germany (Regensburg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DA1382" w14:textId="7EC2149B" w:rsidR="00586B31" w:rsidRPr="008F1E4A" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712B461B" w14:textId="5C0070AE" w:rsidR="00586B31" w:rsidRPr="00E75E9D" w:rsidRDefault="00893D1E" w:rsidP="00586B31">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242D63FC" w14:textId="040675E8" w:rsidR="00586B31" w:rsidRPr="00E75E9D" w:rsidRDefault="00893D1E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ensuring a highly reliable, cost-efficient, and inventory-optimised transport solution for a complex supply chain</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C617CDB" w14:textId="77777777" w:rsidR="00586B31" w:rsidRPr="00E75E9D" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6111C20D" w14:textId="77777777" w:rsidR="00565A1E" w:rsidRPr="00E75E9D" w:rsidRDefault="00565A1E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3648ADB4" w14:textId="77777777" w:rsidR="00565A1E" w:rsidRPr="00E75E9D" w:rsidRDefault="00565A1E" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B7E43EF" w14:textId="0891AC19" w:rsidR="00586B31" w:rsidRPr="00E75E9D" w:rsidRDefault="00014D98" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Case 3 – wood and energy industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D38408A" w14:textId="77777777" w:rsidR="00014D98" w:rsidRPr="00E75E9D" w:rsidRDefault="00014D98" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666F8921" w14:textId="77777777" w:rsidR="00014D98" w:rsidRPr="00E75E9D" w:rsidRDefault="00014D98" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Industry: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>wood / renewable energy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10790A11" w14:textId="77777777" w:rsidR="00BB2EA8" w:rsidRPr="00E75E9D" w:rsidRDefault="00BB2EA8" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>wood pellets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7EF21F" w14:textId="77777777" w:rsidR="00BB2EA8" w:rsidRPr="00E75E9D" w:rsidRDefault="00BB2EA8" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantity: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>approx. 95,000 tonnes annually</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D061B5" w14:textId="77777777" w:rsidR="00BB2EA8" w:rsidRPr="00E75E9D" w:rsidRDefault="00BB2EA8" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seasonality: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>summer / autumn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCC3722" w14:textId="71F18B90" w:rsidR="00392831" w:rsidRPr="00E75E9D" w:rsidRDefault="00392831" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...43 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>households (1–2 deliveries per year)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2493498D" w14:textId="0BE39257" w:rsidR="00586B31" w:rsidRPr="00E04E0B" w:rsidRDefault="00392831" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Romania (Sebe</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04E0B" w:rsidRPr="00E04E0B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ș</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) → Austria (Vienna)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6CCD28" w14:textId="77777777" w:rsidR="00392831" w:rsidRPr="00E75E9D" w:rsidRDefault="00392831" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417974D3" w14:textId="3A73E4C6" w:rsidR="00586B31" w:rsidRPr="00E75E9D" w:rsidRDefault="00E75E9D" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B838AE2" w14:textId="40231EBA" w:rsidR="00586B31" w:rsidRPr="00E75E9D" w:rsidRDefault="00E75E9D" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Development of a secure and competitive transport strategy, taking into account volatile markets and supply risks</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00E75E9D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3073DDD7" w14:textId="77777777" w:rsidR="00586B31" w:rsidRPr="00E75E9D" w:rsidRDefault="00586B31" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="375ED492" w14:textId="77777777" w:rsidR="00431FE4" w:rsidRPr="00E75E9D" w:rsidRDefault="00431FE4" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C7459A0" w14:textId="77777777" w:rsidR="001D7E1C" w:rsidRPr="008F1E4A" w:rsidRDefault="001D7E1C" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DEB7CFA" w14:textId="77777777" w:rsidR="009200FF" w:rsidRPr="00DC558B" w:rsidRDefault="009200FF" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Fall 4 – Recyclingindustrie</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+        <w:t>Case 4 – recycling industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED0FA49" w14:textId="30E936E3" w:rsidR="00586B31" w:rsidRPr="00DC558B" w:rsidRDefault="00904DEA" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E2287D9" wp14:editId="7D25C4AA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>62865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986812" cy="986812"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1035547818" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -6228,211 +6697,255 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="17E801CF" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:4.95pt;width:77.7pt;height:77.7pt;z-index:-251614198;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEARCm7zd8AAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzWrDMBCE74W8g9hCb43c1HYb13IIBdNcConTQo6KtbVNrJWx5J++fZVTc9thhplv&#10;082sWzZibxtDAp6WATCk0qiGKgFfx/zxFZh1kpRsDaGAX7SwyRZ3qUyUmeiAY+Eq5kvIJlJA7VyX&#10;cG7LGrW0S9Mhee/H9Fo6L/uKq15Ovly3fBUEMdeyIb9Qyw7faywvxaAF7D/i8CU/rr7Hz1MxbvNh&#10;N4W7kxAP9/P2DZjD2f2H4Yrv0SHzTGczkLKsFeAfcQLWa2BXM4pCYGd/xNEz8Czlt/jZHwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFZMF39AEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBEKbvN3wAAAAYBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521E79BE" w14:textId="77777777" w:rsidR="00586B31" w:rsidRPr="00DE62C0" w:rsidRDefault="00586B31" w:rsidP="00586B31">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+    <w:p w14:paraId="2AEA5156" w14:textId="77777777" w:rsidR="00864145" w:rsidRPr="00DC558B" w:rsidRDefault="00864145" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Industry: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4AA0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>recycling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763142D7" w14:textId="3D08C4C1" w:rsidR="00586B31" w:rsidRPr="00DC558B" w:rsidRDefault="00CA54CE" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4AA0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aluminium scrap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5807F351" w14:textId="77777777" w:rsidR="00DB2C29" w:rsidRPr="005D4AA0" w:rsidRDefault="00DB2C29" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantity: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4AA0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>approx. 45,000 tonnes annually</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35555700" w14:textId="77777777" w:rsidR="00DB2C29" w:rsidRPr="00DC558B" w:rsidRDefault="00DB2C29" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001D7E1C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type of delivery: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4AA0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>continuous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C7F14B" w14:textId="71C735C1" w:rsidR="00586B31" w:rsidRPr="00DC558B" w:rsidRDefault="00DB2C29" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="6C836830" w14:textId="05F0CFE2" w:rsidR="00586B31" w:rsidRPr="00265CAA" w:rsidRDefault="00904DEA" w:rsidP="00586B31">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00843897">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Turkey (Istanbul) → Hungary (Budapest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C5DB1B" w14:textId="77777777" w:rsidR="00DB2C29" w:rsidRPr="00DC558B" w:rsidRDefault="00DB2C29" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F809612" w14:textId="2D0100B8" w:rsidR="00586B31" w:rsidRPr="00DC558B" w:rsidRDefault="00DD1019" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030A29DA" w14:textId="16770A60" w:rsidR="00586B31" w:rsidRPr="00DC558B" w:rsidRDefault="00DD1019" w:rsidP="00586B31">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Planning an efficient and environmentally friendly transport concept for an energy-intensive recycling process</w:t>
+      </w:r>
+      <w:r w:rsidR="00586B31" w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C836830" w14:textId="05F0CFE2" w:rsidR="00586B31" w:rsidRPr="00DC558B" w:rsidRDefault="00904DEA" w:rsidP="00586B31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7929685F" wp14:editId="75A9FBF4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4133850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>153035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="995626634" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -6520,290 +7033,283 @@
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9B81F3" w14:textId="262A244D" w:rsidR="00FB7AD4" w:rsidRPr="00265CAA" w:rsidRDefault="00FB7AD4" w:rsidP="00FB7AD4">
+    <w:p w14:paraId="0F9B81F3" w14:textId="262A244D" w:rsidR="00FB7AD4" w:rsidRPr="00DC558B" w:rsidRDefault="00FB7AD4" w:rsidP="00FB7AD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D3CB394" w14:textId="2DC1FC17" w:rsidR="00565A1E" w:rsidRDefault="001D7E1C" w:rsidP="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153543C9" w14:textId="77777777" w:rsidR="00DD1019" w:rsidRPr="00DC558B" w:rsidRDefault="00DD1019" w:rsidP="00565A1E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00565A1E" w:rsidRPr="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Optional: In-person phase 3 – decision-oriented solution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51799F95" w14:textId="1CB685A2" w:rsidR="002A3653" w:rsidRPr="004F37E6" w:rsidRDefault="002A3653" w:rsidP="00565A1E">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A137A4">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="15D108D3" w14:textId="34AFB5C1" w:rsidR="001D7E1C" w:rsidRDefault="00565A1E" w:rsidP="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Total duration: approx. 1.5 days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BF1058" w14:textId="77777777" w:rsidR="0031101A" w:rsidRPr="00DC558B" w:rsidRDefault="0031101A" w:rsidP="0031101A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="6F207D6A" w14:textId="77777777" w:rsidR="001D7E1C" w:rsidRDefault="00565A1E" w:rsidP="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Development of a transport-related management solution for each case</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F207D6A" w14:textId="323BAA0B" w:rsidR="001D7E1C" w:rsidRPr="00DC558B" w:rsidRDefault="0031101A" w:rsidP="0031101A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...71 lines deleted...]
-    <w:p w14:paraId="376FC8CD" w14:textId="77777777" w:rsidR="00C13B1E" w:rsidRDefault="00565A1E" w:rsidP="00565A1E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Consideration of</w:t>
+      </w:r>
+      <w:r w:rsidR="00565A1E" w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8267CB" w14:textId="77777777" w:rsidR="0031101A" w:rsidRPr="00DC558B" w:rsidRDefault="0031101A" w:rsidP="0031101A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="524EDCAB" w14:textId="77777777" w:rsidR="00C441AE" w:rsidRDefault="00565A1E" w:rsidP="00565A1E">
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D48979" w14:textId="77777777" w:rsidR="0031101A" w:rsidRPr="00DC558B" w:rsidRDefault="0031101A" w:rsidP="0031101A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4A8017B5" w14:textId="51B2C57B" w:rsidR="00565A1E" w:rsidRPr="00C441AE" w:rsidRDefault="00565A1E" w:rsidP="00565A1E">
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EA59DA" w14:textId="77777777" w:rsidR="0031101A" w:rsidRPr="00DC558B" w:rsidRDefault="0031101A" w:rsidP="0031101A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Environmental impacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1579120A" w14:textId="77777777" w:rsidR="00DC558B" w:rsidRPr="00DC558B" w:rsidRDefault="00DC558B" w:rsidP="00DC558B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Preparation of a decision-oriented management presentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B5C4D3" w14:textId="77777777" w:rsidR="00DC558B" w:rsidRPr="00DC558B" w:rsidRDefault="00DC558B" w:rsidP="00DC558B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presentation and discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00638DE4" w14:textId="384CBF86" w:rsidR="009A7D92" w:rsidRPr="004F37E6" w:rsidRDefault="00DC558B" w:rsidP="00DC558B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF0D04">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC558B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Peer review, feedback, and conclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="00383BBB" w:rsidRPr="00DC558B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D1DD3BE" wp14:editId="2AF929D4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="rightMargin">
                   <wp:posOffset>-362585</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7449820</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1030605" cy="1030605"/>
                 <wp:effectExtent l="133350" t="133350" r="150495" b="150495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="741455489" name="Ellipse 8">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -6838,75 +7344,133 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="00B64432" id="Ellipse 8" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-28.55pt;margin-top:586.6pt;width:81.15pt;height:81.15pt;z-index:-251654134;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJjknM9AEAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM1u2zAMx+8D9g6C7ovtrO1WI04PLbLL&#10;sBVr9wCKTNkC9AVJi5O3HyV/pNmKHYr5IEsi+SP/tOTN3VErcgAfpDUNrVYlJWC4baXpGvrzeffh&#10;MyUhMtMyZQ009ASB3m3fv9sMroa17a1qwROEmFAPrqF9jK4uisB70CysrAODRmG9ZhGXvitazwak&#10;a1Wsy/KmGKxvnbccQsDdh9FIt5kvBPD4XYgAkaiGYm0xjz6P+zQW2w2rO89cL/lUBntDFZpJg0kX&#10;1AOLjPzy8i+UltzbYEVccasLK4TkkDWgmqr8Q81TzxxkLdic4JY2hf+H5d8OT+7RYxsGF+qA06Ti&#10;KLxOb6yPHHOzTkuz4BgJx82q/FjelNeUcLTNC+QU53DnQ/wCVpM0aSgoJV1IgljNDl9DHL1nr7Qd&#10;rJLtTiqVF+kQwL3y5MDw8+27Kn0u5F94KUOGhq4/3V6VZUZfWIPv9gthd7u72r0CQaQySD63IM/i&#10;SUGqQ5kfIIhsUfR6zHBZGOMcTKxGU89aGOu9LvGZK54jcv0ZmMgClS7sCTB7jpCZPQqf/FMo5MO9&#10;BE/S/xW8ROTM1sQlWEtj/WvKFKqaMo/+c5PG1qQu7W17evTER3VvxzvGDO8tXjEefQ5OXnh6s/Lp&#10;pqXr8XKdsef/wfY3AAAA//8DAFBLAwQUAAYACAAAACEA99xXueIAAAANAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwW7CMBBE75X6D9ZW6g2ckKaUEAdVoPbQAxIB9Wxik6SN15FtwP37Lqf2Nqt5mp0p&#10;V9EM7KKd7y0KSKcJMI2NVT22Ag77t8kLMB8kKjlY1AJ+tIdVdX9XykLZK+70pQ4toxD0hRTQhTAW&#10;nPum00b6qR01kneyzshAp2u5cvJK4WbgsyR55kb2SB86Oep1p5vv+mwEbOqnzG2b+LE/HXD3Gd83&#10;7WL9JcTjQ3xdAgs6hj8YbvWpOlTU6WjPqDwbBEzyeUooGek8mwG7IUlO4kgiy/IceFXy/yuqXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJjknM9AEAAFcEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD33Fe54gAAAA0BAAAPAAAAAAAAAAAAAAAA&#10;AE4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="22pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009A7D92" w:rsidRPr="00FF7A5A">
+    <w:p w14:paraId="7F8A747D" w14:textId="77777777" w:rsidR="004F37E6" w:rsidRPr="004F37E6" w:rsidRDefault="004F37E6" w:rsidP="004F37E6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121423CE" w14:textId="77777777" w:rsidR="004F37E6" w:rsidRPr="004F37E6" w:rsidRDefault="004F37E6" w:rsidP="004F37E6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D481EDC" w14:textId="77777777" w:rsidR="004F37E6" w:rsidRPr="004F37E6" w:rsidRDefault="004F37E6" w:rsidP="004F37E6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="612838B9" w14:textId="77777777" w:rsidR="004F37E6" w:rsidRPr="004F37E6" w:rsidRDefault="004F37E6" w:rsidP="004F37E6">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4397D9DB" w14:textId="77777777" w:rsidR="004F37E6" w:rsidRDefault="004F37E6" w:rsidP="004F37E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553069FC" w14:textId="3D5EDBDD" w:rsidR="004F37E6" w:rsidRPr="004F37E6" w:rsidRDefault="004F37E6" w:rsidP="004F37E6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2729"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004F37E6" w:rsidRPr="004F37E6">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F87F5D4" w14:textId="77777777" w:rsidR="004A041E" w:rsidRDefault="004A041E" w:rsidP="009537A4">
+    <w:p w14:paraId="565FFDDF" w14:textId="77777777" w:rsidR="00A35FBD" w:rsidRDefault="00A35FBD" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26DEE194" w14:textId="77777777" w:rsidR="004A041E" w:rsidRDefault="004A041E" w:rsidP="009537A4">
+    <w:p w14:paraId="4A913D7F" w14:textId="77777777" w:rsidR="00A35FBD" w:rsidRDefault="00A35FBD" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7177,61 +7741,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12175CDD" w14:textId="77777777" w:rsidR="004A041E" w:rsidRDefault="004A041E" w:rsidP="009537A4">
+    <w:p w14:paraId="2B6D4467" w14:textId="77777777" w:rsidR="00A35FBD" w:rsidRDefault="00A35FBD" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="619C168A" w14:textId="77777777" w:rsidR="004A041E" w:rsidRDefault="004A041E" w:rsidP="009537A4">
+    <w:p w14:paraId="264E88DE" w14:textId="77777777" w:rsidR="00A35FBD" w:rsidRDefault="00A35FBD" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A0A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C4E26F4"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7653,50 +8217,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AFC74A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20C8FC38"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21ED288F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EE27434"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22541F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="557A929A"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7765,51 +8555,164 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="258806F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DED8BA4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37951CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9F4F760"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7878,51 +8781,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38BD7C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E681A96"/>
     <w:lvl w:ilvl="0" w:tplc="BE36D006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listenabsatz1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="0E2841" w:themeColor="text2"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7994,51 +8897,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420C18CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEECBEA0"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8107,51 +9010,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48C200FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5622A7F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8220,51 +9123,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BD15147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7D05346"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8333,51 +9236,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ECB08FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27FC797A"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8446,51 +9349,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB053F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D43A4880"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8559,51 +9462,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56D20358"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B78F110"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579D5CAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4546EBB8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC35B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1E2448E"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8672,51 +9801,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F2A1B1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D2F82196"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602838CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27648712"/>
     <w:lvl w:ilvl="0" w:tplc="8EF83F0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8784,51 +10026,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603F21C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B1ACFAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61AF39C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18921554"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E122F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8388657C"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
@@ -8873,51 +10341,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B83619E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6868BC80"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B072F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D46DCEC"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8986,51 +10567,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77C7707A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A12A3846"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9099,51 +10680,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78982E61"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C0EBD28"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF30964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F006DD28"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9212,294 +10906,532 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F967657"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B4CEEB38"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="52043093">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="905604300">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="540020671">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1880778607">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="753284242">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1292832403">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1007832829">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="61875682">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="282618715">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1303727334">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2122451923">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="483090369">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1054504828">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="483090369">
-[...2 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1054504828">
+  <w:num w:numId="14" w16cid:durableId="1667787144">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1544319127">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1253855185">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2122455596">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1471704811">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1911578048">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1786729102">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1467312752">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="692607949">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1208686697">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="801652038">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2084985206">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1890216296">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1412854925">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1737430638">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1075201991">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009537A4"/>
+    <w:rsid w:val="00014D98"/>
     <w:rsid w:val="00022ACB"/>
     <w:rsid w:val="00082694"/>
+    <w:rsid w:val="00082A36"/>
     <w:rsid w:val="00090BEA"/>
+    <w:rsid w:val="00091F5C"/>
+    <w:rsid w:val="00092B39"/>
+    <w:rsid w:val="0009617D"/>
     <w:rsid w:val="000A3B5A"/>
+    <w:rsid w:val="000B6C35"/>
     <w:rsid w:val="000C02AB"/>
+    <w:rsid w:val="000C3C27"/>
+    <w:rsid w:val="000E0E20"/>
     <w:rsid w:val="000E53F2"/>
+    <w:rsid w:val="00100E7A"/>
     <w:rsid w:val="00103367"/>
     <w:rsid w:val="00110CEC"/>
+    <w:rsid w:val="00121687"/>
     <w:rsid w:val="00121B87"/>
+    <w:rsid w:val="00144C9D"/>
+    <w:rsid w:val="00162A1A"/>
     <w:rsid w:val="0018266D"/>
     <w:rsid w:val="00186B20"/>
     <w:rsid w:val="001A0B49"/>
     <w:rsid w:val="001A3140"/>
     <w:rsid w:val="001A796B"/>
     <w:rsid w:val="001C01EB"/>
+    <w:rsid w:val="001C6408"/>
     <w:rsid w:val="001D7E1C"/>
     <w:rsid w:val="001E2645"/>
     <w:rsid w:val="001E706C"/>
+    <w:rsid w:val="00206E2C"/>
+    <w:rsid w:val="002138F8"/>
+    <w:rsid w:val="00234212"/>
     <w:rsid w:val="0023557A"/>
+    <w:rsid w:val="00243F90"/>
+    <w:rsid w:val="0025073E"/>
     <w:rsid w:val="00263408"/>
+    <w:rsid w:val="002A3653"/>
     <w:rsid w:val="002B72ED"/>
+    <w:rsid w:val="002D07D2"/>
     <w:rsid w:val="002D095C"/>
+    <w:rsid w:val="00307FD9"/>
+    <w:rsid w:val="0031101A"/>
     <w:rsid w:val="00334100"/>
+    <w:rsid w:val="00354499"/>
+    <w:rsid w:val="00362DDC"/>
     <w:rsid w:val="003652FC"/>
     <w:rsid w:val="0037383F"/>
     <w:rsid w:val="00383BBB"/>
     <w:rsid w:val="00385281"/>
+    <w:rsid w:val="00392831"/>
+    <w:rsid w:val="00392FB7"/>
     <w:rsid w:val="003B4887"/>
     <w:rsid w:val="003B4F85"/>
     <w:rsid w:val="003C1910"/>
+    <w:rsid w:val="003F58AE"/>
     <w:rsid w:val="003F6D92"/>
+    <w:rsid w:val="004258C7"/>
     <w:rsid w:val="00431FE4"/>
     <w:rsid w:val="00436FC0"/>
     <w:rsid w:val="0047796C"/>
     <w:rsid w:val="00480D2E"/>
     <w:rsid w:val="0048216A"/>
     <w:rsid w:val="00485A68"/>
     <w:rsid w:val="004974E2"/>
     <w:rsid w:val="004A041E"/>
+    <w:rsid w:val="004C52C9"/>
     <w:rsid w:val="004D237E"/>
+    <w:rsid w:val="004E0457"/>
+    <w:rsid w:val="004E6FD4"/>
+    <w:rsid w:val="004F37E6"/>
     <w:rsid w:val="004F4F46"/>
     <w:rsid w:val="005055F5"/>
     <w:rsid w:val="00516AB9"/>
+    <w:rsid w:val="00517533"/>
     <w:rsid w:val="00525EB4"/>
+    <w:rsid w:val="00527DFF"/>
+    <w:rsid w:val="005307B1"/>
     <w:rsid w:val="00540C26"/>
     <w:rsid w:val="005571C1"/>
     <w:rsid w:val="00565A1E"/>
     <w:rsid w:val="00586B31"/>
     <w:rsid w:val="005A6728"/>
+    <w:rsid w:val="005C0871"/>
     <w:rsid w:val="005D20A4"/>
+    <w:rsid w:val="005D4AA0"/>
+    <w:rsid w:val="005E2467"/>
+    <w:rsid w:val="006048E7"/>
+    <w:rsid w:val="006074AE"/>
     <w:rsid w:val="006103B7"/>
     <w:rsid w:val="006323AE"/>
     <w:rsid w:val="00661879"/>
     <w:rsid w:val="00691BE1"/>
     <w:rsid w:val="006A0C6F"/>
     <w:rsid w:val="006C2107"/>
     <w:rsid w:val="006C25DD"/>
+    <w:rsid w:val="006C4AB5"/>
     <w:rsid w:val="006C5F1E"/>
     <w:rsid w:val="006D35F3"/>
+    <w:rsid w:val="006F100F"/>
     <w:rsid w:val="007239E7"/>
     <w:rsid w:val="00724FA7"/>
+    <w:rsid w:val="007516F8"/>
     <w:rsid w:val="00760005"/>
+    <w:rsid w:val="00796C43"/>
+    <w:rsid w:val="007B0F87"/>
     <w:rsid w:val="007C1201"/>
+    <w:rsid w:val="007C6686"/>
     <w:rsid w:val="007D4D71"/>
     <w:rsid w:val="007F6D85"/>
     <w:rsid w:val="0081131A"/>
     <w:rsid w:val="00841B6E"/>
+    <w:rsid w:val="00843897"/>
+    <w:rsid w:val="00844268"/>
     <w:rsid w:val="0084732D"/>
     <w:rsid w:val="00851225"/>
+    <w:rsid w:val="008605CF"/>
+    <w:rsid w:val="00864145"/>
     <w:rsid w:val="00865B28"/>
+    <w:rsid w:val="00893D1E"/>
     <w:rsid w:val="008B29D6"/>
+    <w:rsid w:val="008C7F3C"/>
     <w:rsid w:val="008E611F"/>
     <w:rsid w:val="008F1D1A"/>
+    <w:rsid w:val="008F1E4A"/>
     <w:rsid w:val="00901483"/>
     <w:rsid w:val="00904DEA"/>
+    <w:rsid w:val="00913EB8"/>
+    <w:rsid w:val="009200FF"/>
     <w:rsid w:val="009228AD"/>
     <w:rsid w:val="0092304E"/>
+    <w:rsid w:val="009266EF"/>
     <w:rsid w:val="0093202C"/>
     <w:rsid w:val="009537A4"/>
     <w:rsid w:val="0095391B"/>
     <w:rsid w:val="00975E0D"/>
     <w:rsid w:val="00991A4C"/>
     <w:rsid w:val="009A7D92"/>
     <w:rsid w:val="009C42F6"/>
     <w:rsid w:val="009D279E"/>
+    <w:rsid w:val="009D2D28"/>
     <w:rsid w:val="00A00301"/>
     <w:rsid w:val="00A032D4"/>
+    <w:rsid w:val="00A03BCD"/>
     <w:rsid w:val="00A073AA"/>
     <w:rsid w:val="00A079B3"/>
     <w:rsid w:val="00A137A4"/>
+    <w:rsid w:val="00A1405D"/>
     <w:rsid w:val="00A16645"/>
     <w:rsid w:val="00A20795"/>
+    <w:rsid w:val="00A35FBD"/>
     <w:rsid w:val="00A36EA9"/>
+    <w:rsid w:val="00A46D9D"/>
     <w:rsid w:val="00A549CF"/>
     <w:rsid w:val="00A63348"/>
     <w:rsid w:val="00A65642"/>
     <w:rsid w:val="00A662FE"/>
     <w:rsid w:val="00A85B0D"/>
     <w:rsid w:val="00AA0B8A"/>
     <w:rsid w:val="00AA5C08"/>
     <w:rsid w:val="00AB2705"/>
     <w:rsid w:val="00AC1CB1"/>
     <w:rsid w:val="00AF24BD"/>
+    <w:rsid w:val="00B0287E"/>
+    <w:rsid w:val="00B15BD5"/>
+    <w:rsid w:val="00B468E0"/>
     <w:rsid w:val="00B50D10"/>
     <w:rsid w:val="00B51DDF"/>
+    <w:rsid w:val="00B623EC"/>
     <w:rsid w:val="00B65A3E"/>
     <w:rsid w:val="00B77D74"/>
     <w:rsid w:val="00B87972"/>
     <w:rsid w:val="00BB0DB5"/>
     <w:rsid w:val="00BB2109"/>
+    <w:rsid w:val="00BB2EA8"/>
     <w:rsid w:val="00BD15B5"/>
     <w:rsid w:val="00BD5F69"/>
     <w:rsid w:val="00BE5F4D"/>
     <w:rsid w:val="00BF0D04"/>
     <w:rsid w:val="00BF7BF2"/>
     <w:rsid w:val="00C13B1E"/>
+    <w:rsid w:val="00C22EEA"/>
     <w:rsid w:val="00C255C7"/>
     <w:rsid w:val="00C335F5"/>
     <w:rsid w:val="00C441AE"/>
+    <w:rsid w:val="00C73200"/>
     <w:rsid w:val="00C742E9"/>
     <w:rsid w:val="00C7562C"/>
+    <w:rsid w:val="00CA54CE"/>
     <w:rsid w:val="00CB440D"/>
+    <w:rsid w:val="00CC008E"/>
+    <w:rsid w:val="00CC03D6"/>
     <w:rsid w:val="00CC31BC"/>
     <w:rsid w:val="00CC7136"/>
     <w:rsid w:val="00CD052D"/>
     <w:rsid w:val="00CE46AC"/>
     <w:rsid w:val="00CE5CD7"/>
     <w:rsid w:val="00CF60C7"/>
+    <w:rsid w:val="00D43A7F"/>
     <w:rsid w:val="00D53918"/>
     <w:rsid w:val="00D53FA6"/>
     <w:rsid w:val="00D63A6C"/>
     <w:rsid w:val="00D668A0"/>
     <w:rsid w:val="00D8175A"/>
+    <w:rsid w:val="00D94395"/>
     <w:rsid w:val="00D96917"/>
     <w:rsid w:val="00DA2E74"/>
     <w:rsid w:val="00DB0090"/>
+    <w:rsid w:val="00DB2C29"/>
+    <w:rsid w:val="00DB2E74"/>
+    <w:rsid w:val="00DC558B"/>
+    <w:rsid w:val="00DD1019"/>
+    <w:rsid w:val="00DD5504"/>
+    <w:rsid w:val="00DD60AC"/>
+    <w:rsid w:val="00DE17A6"/>
     <w:rsid w:val="00DF3AA8"/>
+    <w:rsid w:val="00E03A79"/>
+    <w:rsid w:val="00E04E0B"/>
     <w:rsid w:val="00E108E7"/>
     <w:rsid w:val="00E15139"/>
     <w:rsid w:val="00E366E6"/>
     <w:rsid w:val="00E4547F"/>
     <w:rsid w:val="00E65D0E"/>
+    <w:rsid w:val="00E75E9D"/>
     <w:rsid w:val="00E826CC"/>
     <w:rsid w:val="00EA1533"/>
     <w:rsid w:val="00EA7BF5"/>
+    <w:rsid w:val="00EB126B"/>
     <w:rsid w:val="00EC4BA0"/>
     <w:rsid w:val="00ED6C2F"/>
+    <w:rsid w:val="00ED7123"/>
     <w:rsid w:val="00EE4AF2"/>
     <w:rsid w:val="00F04E3E"/>
+    <w:rsid w:val="00F052B2"/>
     <w:rsid w:val="00F069D5"/>
     <w:rsid w:val="00F21265"/>
+    <w:rsid w:val="00F273DF"/>
     <w:rsid w:val="00F359D0"/>
+    <w:rsid w:val="00F37A4C"/>
     <w:rsid w:val="00F6250F"/>
     <w:rsid w:val="00F73587"/>
     <w:rsid w:val="00F75D98"/>
     <w:rsid w:val="00FA0E88"/>
     <w:rsid w:val="00FA0FBE"/>
+    <w:rsid w:val="00FA19B2"/>
+    <w:rsid w:val="00FA26AC"/>
+    <w:rsid w:val="00FB0A36"/>
     <w:rsid w:val="00FB61C5"/>
     <w:rsid w:val="00FB7AD4"/>
+    <w:rsid w:val="00FD04D4"/>
     <w:rsid w:val="00FF7A5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10096,51 +12028,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift9Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
     <w:name w:val="Überschrift 1 Zchn"/>
@@ -10643,51 +12574,51 @@
       <w:ind w:left="442"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:noProof/>
       <w:color w:val="003366"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/lehrmittel/verkehr-und-transport-grundlagen-und-multimodal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/lehrmittel/verkehr-und-transport-grundlagen-und-multimodal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rewway.at/en/teaching-materials/transport-and-logistics" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rewway.at/en/teaching-materials/transport-and-logistics" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -10962,65 +12893,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010032EDFD563944E2459091C4D47FD5B955" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="33bcd7d1120361c940181a1da049c6ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b72286a9-1a81-47a3-b7d4-6a652023a0d9" xmlns:ns3="772bd9cd-eaa2-4993-a042-72d81139fe46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88e8e430062162be852b0d715196b6eb" ns2:_="" ns3:_="">
     <xsd:import namespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <xsd:import namespace="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11183,135 +13099,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="772bd9cd-eaa2-4993-a042-72d81139fe46" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b72286a9-1a81-47a3-b7d4-6a652023a0d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFA54E5-966C-4720-940F-FCEE1AAC846C}">
-[...17 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D31BCC-7E23-4A4D-9761-F9440A906BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F764DB-CB7E-4A9A-A387-3F53C0E7591A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+    <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFA54E5-966C-4720-940F-FCEE1AAC846C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A32D3A-93FA-4097-A7CB-6C5717ACB6C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>545</Words>
-  <Characters>3438</Characters>
+  <Words>559</Words>
+  <Characters>3524</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3976</CharactersWithSpaces>
+  <CharactersWithSpaces>4075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pum Christina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
   </property>