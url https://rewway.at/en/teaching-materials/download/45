--- v0 (2026-05-21)
+++ v1 (2026-07-04)
@@ -10,718 +10,786 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08F667FC" w14:textId="67450993" w:rsidR="00525EB4" w:rsidRDefault="004D237E" w:rsidP="00661879">
+    <w:p w14:paraId="08F667FC" w14:textId="6F7EF948" w:rsidR="00525EB4" w:rsidRPr="00F6612A" w:rsidRDefault="001766A6" w:rsidP="00661879">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6612A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Project work/case study – freight transport by rail, inland waterway, lorry or multimodal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0241A069" w14:textId="44143662" w:rsidR="00AA5C08" w:rsidRPr="006A0792" w:rsidRDefault="00AA7456" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655169" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17327DBF" wp14:editId="3F4FEED0">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655169" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17327DBF" wp14:editId="4897D36B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-723900</wp:posOffset>
+                  <wp:posOffset>-709295</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>600075</wp:posOffset>
+                  <wp:posOffset>66040</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="986812" cy="986812"/>
-                <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
+                <wp:extent cx="1009650" cy="986812"/>
+                <wp:effectExtent l="57150" t="57150" r="76200" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516DB634-14A1-5F5C-C349-FA9F2DC20905}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="986812" cy="986812"/>
+                          <a:ext cx="1009650" cy="986812"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:ln w="127000">
                           <a:solidFill>
                             <a:srgbClr val="F9F4F1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="5D4BDADB" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-57pt;margin-top:47.25pt;width:77.7pt;height:77.7pt;z-index:-251661311;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAG1Sy7uEAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT0vEMBTE74LfITzB227aEldbmy6LUNyLoF2FPWabZ1tsXkqT/vHbG096HGaY+U2+&#10;X03PZhxdZ0lCvI2AIdVWd9RIeD+VmwdgzivSqreEEr7Rwb64vspVpu1CbzhXvmGhhFymJLTeDxnn&#10;rm7RKLe1A1LwPu1olA9ybLge1RLKTc+TKNpxozoKC60a8KnF+quajITX5524L0/Jx/xyruZDOR0X&#10;cTxLeXuzHh6BeVz9Xxh+8QM6FIHpYifSjvUSNnEswhkvIRV3wEJCxALYRUIi0hR4kfP/F4ofAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVkwXf0AQAAVQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABtUsu7hAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;TgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
+              <v:oval w14:anchorId="34916F20" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-55.85pt;margin-top:5.2pt;width:79.5pt;height:77.7pt;z-index:-251661311;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADLBSd9AEAAFYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG3+omyZWnD3syr1U&#10;7arb/gCCBxsJAwIaJ/++A/Y6TRv1sNoLAWbm8d7LjHf3p0GRIzgvja5pscopAc1NK3VX058/mg8b&#10;SnxgumXKaKjpGTy9379/txttBaXpjWrBEQTRvhptTfsQbJVlnvcwML8yFjQGhXEDC3h0XdY6NiL6&#10;oLIyz9fZaFxrneHgPd4+TkG6T/hCAA/fhPAQiKopcgtpdWk9xDXb71jVOWZ7yWca7BUsBiY1PrpA&#10;PbLAyC8n/4EaJHfGGxFW3AyZEUJySBpQTZH/pea5ZxaSFjTH28Um/3aw/Ovx2T45tGG0vvK4jSpO&#10;wg3xF/mRUzLrvJgFp0A4XhZ5vl3foaccY9vNelOU0c3sUm2dD5/BDCRuagpKSeujHlax4xcfpuyX&#10;rHjtjZJtI5VKh9gD8KAcOTL89w5dMeNfZSlNRiRTfsrzPEFfRb3rDgtCs20+NjdAkLLSyPziQNqF&#10;s4LIQ+nvIIhsUXM5vXBNjHEOOhRTqGctTHzvkFDqL4RP7RylJH8SYEQWqHTBngFuY09WzfmxFFJv&#10;L8Wz9P8VLxXpZaPDUjxIbdwtZQpVzS9P+S8mTdZElw6mPT854oJ6MNOIMc17gxPGg0vFMQubNymf&#10;By1Ox5/nBHv5HOx/AwAA//8DAFBLAwQUAAYACAAAACEAcjR1eOEAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy2rDMBBF94X+g5hCd4ns1LWDazmEgmk2hdZpIUvFmtgmlmQs+dG/73TVLC/3cOdM&#10;tlt0xyYcXGuNgHAdAENTWdWaWsDXsVhtgTkvjZKdNSjgBx3s8vu7TKbKzuYTp9LXjEaMS6WAxvs+&#10;5dxVDWrp1rZHQ93FDlp6ikPN1SBnGtcd3wRBzLVsDV1oZI+vDVbXctQCPt7iKCmOm+/p/VRO+2I8&#10;zNHhJMTjw7J/AeZx8f8w/OmTOuTkdLajUY51AlZhGCbEUhNEwIiIkidgZ8rx8xZ4nvHbF/JfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAMsFJ30AQAAVgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHI0dXjhAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;TgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="006323AE">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="008B29D6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251657225" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="081D3C18" wp14:editId="2EB2428B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1457960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="1247775"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="694167508" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="1247775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B2982ED" w14:textId="6961C96D" w:rsidR="00A079B3" w:rsidRDefault="00E4547F" w:rsidP="00A079B3">
+                          <w:p w14:paraId="258EE0F8" w14:textId="77777777" w:rsidR="007240C1" w:rsidRPr="008452A0" w:rsidRDefault="007240C1" w:rsidP="007240C1">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                            <w:r w:rsidRPr="008452A0">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Link to curriculum</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="486330D6" w14:textId="7C668C7F" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00F73587" w:rsidP="00A079B3">
+                          <w:p w14:paraId="20555B0F" w14:textId="194AA967" w:rsidR="00A079B3" w:rsidRPr="008452A0" w:rsidRDefault="00C452D5" w:rsidP="00C452D5">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="29"/>
                               </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="008452A0">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Wirtschaftliche Fächer</w:t>
+                              <w:t>Business subjects</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="081D3C18" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:114.8pt;width:217.5pt;height:98.25pt;z-index:251657225;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHMbD3EAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkqY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2exmmB4EUqUPykFzd9q1hR4Vegy35bDLlTFkJlbb7kn/5vH11&#10;zZkPwlbCgFUlPynPb9cvX6w6V6gcGjCVQkYg1hedK3kTgiuyzMtGtcJPwClLxhqwFYFU3GcVio7Q&#10;W5Pl0+lV1gFWDkEq7+n1fjDydcKvayXDx7r2KjBTcsotpBvTvYt3tl6JYo/CNVqOaYh/yKIV2lLQ&#10;M9S9CIIdUP8G1WqJ4KEOEwltBnWtpUo1UDWz6S/VPDbCqVQLkePdmSb//2Dlh+Oj+4Qs9K+hpwam&#10;Irx7APnVMwubRti9ukOErlGiosCzSFnWOV+MXyPVvvARZNe9h4qaLA4BElBfYxtZoToZoVMDTmfS&#10;VR+YpMd8eZXnCzJJss3y+XK5XKQYonj67tCHtwpaFoWSI3U1wYvjgw8xHVE8ucRoHoyuttqYpOB+&#10;tzHIjoImYJvOiP6Tm7GsK/nNIl8MDPwVYprOnyBaHWiUjW5Lfn12EkXk7Y2t0qAFoc0gU8rGjkRG&#10;7gYWQ7/ryTESuoPqRJQiDCNLK0ZCA/ids47GteT+20Gg4sy8s9SWm9l8Huc7KfPFMicFLy27S4uw&#10;kqBKHjgbxE1IOxEJs3BH7at1IvY5kzFXGsPE97gycc4v9eT1vNjrHwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ3F5y7fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS9eNspWm&#10;E0ICwQ0GgmvWeG1F4pQk68q/x5zgZvs9PX+v2kzOihFD7D0pmM8yEEiNNz21Ct5e7y9XIGLSZLT1&#10;hAq+McKmPj2pdGn8kV5w3KZWcAjFUivoUhpKKWPTodNx5gck1vY+OJ14Da00QR853FmZZ1khne6J&#10;P3R6wLsOm8/twSlYLR/Hj/i0eH5vir1dp4vr8eErKHV+Nt3egEg4pT8z/OIzOtTMtPMHMlFYBVwk&#10;KcjzdQGC5eXiii87HvJiDrKu5P8C9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABzGw&#10;9xACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ncXnLt8AAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1B2982ED" w14:textId="6961C96D" w:rsidR="00A079B3" w:rsidRDefault="00E4547F" w:rsidP="00A079B3">
+                    <w:p w14:paraId="258EE0F8" w14:textId="77777777" w:rsidR="007240C1" w:rsidRPr="008452A0" w:rsidRDefault="007240C1" w:rsidP="007240C1">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                      <w:r w:rsidRPr="008452A0">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Link to curriculum</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="486330D6" w14:textId="7C668C7F" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00F73587" w:rsidP="00A079B3">
+                    <w:p w14:paraId="20555B0F" w14:textId="194AA967" w:rsidR="00A079B3" w:rsidRPr="008452A0" w:rsidRDefault="00C452D5" w:rsidP="00C452D5">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="29"/>
                         </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="008452A0">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Wirtschaftliche Fächer</w:t>
+                        <w:t>Business subjects</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B29D6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251655174" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EF0CF2A" wp14:editId="21EAD24B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1457960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2724150" cy="1238250"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="998134672" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2724150" cy="1238250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                          <w:p w14:paraId="65A4460E" w14:textId="6DA67802" w:rsidR="00540C26" w:rsidRPr="008452A0" w:rsidRDefault="007240C1" w:rsidP="00540C26">
                             <w:pPr>
                               <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>n</w:t>
+                            <w:r w:rsidRPr="008452A0">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Target groups</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="68F77817" w14:textId="596B38C8" w:rsidR="00F73587" w:rsidRPr="003F6D92" w:rsidRDefault="00B61C4C" w:rsidP="003F6D92">
+                          <w:p w14:paraId="39993884" w14:textId="2711FEC9" w:rsidR="00540C26" w:rsidRPr="008452A0" w:rsidRDefault="007240C1" w:rsidP="007240C1">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="27"/>
                               </w:numPr>
                               <w:rPr>
-                                <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="008452A0">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Ab SEK II, Berufsschulen</w:t>
+                              <w:t>From upper secondary level II, vocational schools</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="39993884" w14:textId="77777777" w:rsidR="00540C26" w:rsidRPr="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26"/>
-                          <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRDefault="00540C26"/>
+                          <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRPr="006A0792" w:rsidRDefault="00540C26">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5EF0CF2A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:114.8pt;width:214.5pt;height:97.5pt;z-index:251655174;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCei2lXEQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj2kjU14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzfDJ0mR+m8AlPRfDanRBoOQpl9Rb983r1Y&#10;UeIDM4JpMLKiJ+npzeb5s3VvS1lAC1pIRxDE+LK3FW1DsGWWed7KjvkZWGnQ2IDrWEDV7TPhWI/o&#10;nc6K+fxV1oMT1gGX3uPr3Wikm4TfNJKHj03jZSC6ophbSLdLdx3vbLNm5d4x2yo+pcH+IYuOKYNB&#10;z1B3LDBycOo3qE5xBx6aMOPQZdA0istUA1aTz3+p5qFlVqZakBxvzzT5/wfLPxwf7CdHwvAaBmxg&#10;KsLbe+BfPTGwbZnZy1vnoG8lExg4j5RlvfXl9DVS7UsfQer+PQhsMjsESEBD47rICtZJEB0bcDqT&#10;LodAOD4WV8UiX6KJoy0vXq4KVGIMVj5+t86HtxI6EoWKOuxqgmfHex9G10eXGM2DVmKntE6K29db&#10;7ciR4QTs0pnQf3LThvQVvV4Wy5GBv0LM0/kTRKcCjrJWXUVXZydWRt7eGJEGLTClRxmr02YiMnI3&#10;shiGeiBKTCxHXmsQJ2TWwTi5uGkotOC+U9Lj1FbUfzswJynR7wx25zpfLOKYJ2WxvCpQcZeW+tLC&#10;DEeoigZKRnEb0mpE3gzcYhcblfh9ymRKGacxdWjanDjul3ryetrvzQ8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhfMVr3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEspVVlL&#10;0wkhgeAGYxrXrPHaisYpSdaVf493gpvt9/T8vWo120FM6EPvSMHNIgGB1DjTU6tg8/F0vQQRoiaj&#10;B0eo4AcDrOrzs0qXxh3pHad1bAWHUCi1gi7GsZQyNB1aHRZuRGJt77zVkVffSuP1kcPtINMkyaXV&#10;PfGHTo/42GHztT5YBcvsZfoMr7dv2ybfD0W8upuev71Slxfzwz2IiHP8M8MJn9GhZqadO5AJYlDA&#10;RaKCNC1yECxnacGX3WnIcpB1Jf8XqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnotp&#10;VxECAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;IXzFa94AAAAIAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                    <w:p w14:paraId="65A4460E" w14:textId="6DA67802" w:rsidR="00540C26" w:rsidRPr="008452A0" w:rsidRDefault="007240C1" w:rsidP="00540C26">
                       <w:pPr>
                         <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>n</w:t>
+                      <w:r w:rsidRPr="008452A0">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Target groups</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="68F77817" w14:textId="596B38C8" w:rsidR="00F73587" w:rsidRPr="003F6D92" w:rsidRDefault="00B61C4C" w:rsidP="003F6D92">
+                    <w:p w14:paraId="39993884" w14:textId="2711FEC9" w:rsidR="00540C26" w:rsidRPr="008452A0" w:rsidRDefault="007240C1" w:rsidP="007240C1">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="27"/>
                         </w:numPr>
                         <w:rPr>
-                          <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="008452A0">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Ab SEK II, Berufsschulen</w:t>
+                        <w:t>From upper secondary level II, vocational schools</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="39993884" w14:textId="77777777" w:rsidR="00540C26" w:rsidRPr="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26"/>
-                    <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRDefault="00540C26"/>
+                    <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRPr="006A0792" w:rsidRDefault="00540C26">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B29D6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251655175" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48613130" wp14:editId="48924177">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>324485</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="981075"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1601592153" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="981075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0E007CEF" w14:textId="6B86BB00" w:rsidR="001A0B49" w:rsidRDefault="00CE5CD7" w:rsidP="001A0B49">
+                          <w:p w14:paraId="771B6A5C" w14:textId="77777777" w:rsidR="00C114D4" w:rsidRPr="00F6612A" w:rsidRDefault="00C114D4" w:rsidP="00CE5CD7">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Art der Übung</w:t>
+                            <w:r w:rsidRPr="00F6612A">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Type of exercise</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F4FDB0A" w14:textId="7F432E29" w:rsidR="001A0B49" w:rsidRPr="00B65A3E" w:rsidRDefault="0084732D" w:rsidP="00CE5CD7">
-[...20 lines deleted...]
-                              <w:t>)</w:t>
+                          <w:p w14:paraId="2592D657" w14:textId="61C71D5D" w:rsidR="001A0B49" w:rsidRPr="00F6612A" w:rsidRDefault="00C114D4" w:rsidP="001A0B49">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F6612A">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Group work in 4 teams (total for 8–28 participants)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2592D657" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00540C26" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
-                          <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
+                          <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="006A0792" w:rsidRDefault="001A0B49" w:rsidP="001A0B49">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="48613130" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:25.55pt;width:217.5pt;height:77.25pt;z-index:251655175;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiyeWYEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940dK9nsWnFW22xT&#10;VdoepG0fAAOOUTFDgcROn74D9mbT001VXyDGA//MfDOsb4dOk6N0XoGp6HyWUyINB6HMvqJfPu9e&#10;XVPiAzOCaTCyoifp6e3m5Yt1b0tZQAtaSEdQxPiytxVtQ7Bllnneyo75GVhp0NmA61hA0+0z4ViP&#10;6p3Oijy/ynpwwjrg0nv8ez866SbpN43k4WPTeBmIrijmFtLq0lrHNdusWbl3zLaKT2mwf8iiY8pg&#10;0LPUPQuMHJz6TapT3IGHJsw4dBk0jeIy1YDVzPNfqnlsmZWpFoTj7RmT/3+y/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD25aZvbxzDvpWMoGB5xFZ1ltfTlcjal/6KFL370Fgk9khQBIaGtdFKlgnQXVswOkM&#10;XQ6BcPxZrK6KYokujr6b63m+WqYQrHy6bZ0PbyV0JG4q6rCpSZ0dH3yI2bDy6UgM5kErsVNaJ8Pt&#10;66125MhwAHbpm9R/OqYN6TH6sliOAP4qkafvTxKdCjjJWnUVvT4fYmXE9saINGeBKT3uMWVtJo4R&#10;3QgxDPVAlEAmMUDEWoM4IVgH4+DiQ8NNC+47JT0ObUX9twNzkhL9zmBzbuaLRZzyZCyWqwINd+mp&#10;Lz3McJSqaKBk3G5DehmRm4E7bGKjEt/nTKaUcRgT9unhxGm/tNOp5+e9+QEAAP//AwBQSwMEFAAG&#10;AAgAAAAhALnuTyreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddI2&#10;oYRsKoQEghu0FVzdZJtE2Otgu2n4e8wJjjszmnlbriejxUjO95YR0lkCgri2Tc8twm77eL0C4YPi&#10;RmnLhPBNHtbV+Vmpisae+I3GTWhFLGFfKIQuhKGQ0tcdGeVndiCO3sE6o0I8XSsbp06x3Gg5T5Jc&#10;GtVzXOjUQA8d1Z+bo0FYLZ/HD/+yeH2v84O+DVc349OXQ7y8mO7vQASawl8YfvEjOlSRaW+P3Hih&#10;EeIjASFLUxDRXS6yKOwR5kmWg6xK+Z+/+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi&#10;yeWYEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC57k8q3gAAAAcBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0E007CEF" w14:textId="6B86BB00" w:rsidR="001A0B49" w:rsidRDefault="00CE5CD7" w:rsidP="001A0B49">
+                    <w:p w14:paraId="771B6A5C" w14:textId="77777777" w:rsidR="00C114D4" w:rsidRPr="00F6612A" w:rsidRDefault="00C114D4" w:rsidP="00CE5CD7">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Art der Übung</w:t>
+                      <w:r w:rsidRPr="00F6612A">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Type of exercise</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F4FDB0A" w14:textId="7F432E29" w:rsidR="001A0B49" w:rsidRPr="00B65A3E" w:rsidRDefault="0084732D" w:rsidP="00CE5CD7">
-[...20 lines deleted...]
-                        <w:t>)</w:t>
+                    <w:p w14:paraId="2592D657" w14:textId="61C71D5D" w:rsidR="001A0B49" w:rsidRPr="00F6612A" w:rsidRDefault="00C114D4" w:rsidP="001A0B49">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F6612A">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Group work in 4 teams (total for 8–28 participants)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2592D657" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00540C26" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
-                    <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
+                    <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="006A0792" w:rsidRDefault="001A0B49" w:rsidP="001A0B49">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B29D6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655173" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000D4E19" wp14:editId="2DE6513E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>314960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2733675" cy="990600"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2733675" cy="990600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="634F2932" w14:textId="0202F5C9" w:rsidR="00AC1CB1" w:rsidRPr="00760005" w:rsidRDefault="00AC1CB1" w:rsidP="00AC1CB1">
+                          <w:p w14:paraId="2C3833BF" w14:textId="77777777" w:rsidR="001766A6" w:rsidRPr="00F6612A" w:rsidRDefault="001766A6">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00760005">
-                              <w:t>Dauer</w:t>
+                            <w:r w:rsidRPr="00F6612A">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Duration</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6899A55C" w14:textId="3627233B" w:rsidR="00AC1CB1" w:rsidRDefault="00082694">
-                            <w:r>
+                          <w:p w14:paraId="6899A55C" w14:textId="615D58CB" w:rsidR="00AC1CB1" w:rsidRPr="00F6612A" w:rsidRDefault="00C114D4" w:rsidP="00C114D4">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F6612A">
                               <w:rPr>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Projektarbeit </w:t>
-[...17 lines deleted...]
-                              <w:t>des Unterrichts</w:t>
+                              <w:t>Project work or several weeks as part of lessons</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="000D4E19" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:24.8pt;width:215.25pt;height:78pt;z-index:251655173;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEXdFAFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5N0acokuXYUB3&#10;Abp9gCzJsTBZ1CQldvb1o+Q0DbrtZZgeBFKkDslDcn3bt5ocpfMKTEnHo5wSaTgIZfYl/fZ19+aG&#10;Eh+YEUyDkSU9SU9vN69frTtbyAk0oIV0BEGMLzpb0iYEW2SZ541smR+BlQaNNbiWBVTdPhOOdYje&#10;6myS54usAyesAy69x9f7wUg3Cb+uJQ+f69rLQHRJMbeQbpfuKt7ZZs2KvWO2UfycBvuHLFqmDAa9&#10;QN2zwMjBqd+gWsUdeKjDiEObQV0rLlMNWM04f1HNY8OsTLUgOd5eaPL/D5Z/Oj7aL46E/i302MBU&#10;hLcPwL97YmDbMLOXd85B10gmMPA4UpZ11hfnr5FqX/gIUnUfQWCT2SFAAupr10ZWsE6C6NiA04V0&#10;2QfC8XGynE4XyzklHG2rVb7IU1cyVjz9ts6H9xJaEoWSOmxqQmfHBx9iNqx4conBPGgldkrrpLh9&#10;tdWOHBkOwC6dVMALN21Ih9Hnk/lAwF8h8nT+BNGqgJOsVVvSm4sTKyJt74xIcxaY0oOMKWtz5jFS&#10;N5AY+qonSpR0GgNEWisQJyTWwTC4uGgoNOB+UtLh0JbU/zgwJynRHww2ZzWezeKUJ2U2X05QcdeW&#10;6trCDEeokgZKBnEb0mZE3gzcYRNrlfh9zuScMg5jov28OHHar/Xk9bzem18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDFxJ7U3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVp&#10;09CGbCqEBIIbFARXN94mEfY6xG4a/h5zguNoRjNvys3krBhpCJ1nhKuZAkFce9Nxg/D2en+5AhGi&#10;ZqOtZ0L4pgCb6vSk1IXxR36hcRsbkUo4FBqhjbEvpAx1S06Hme+Jk7f3g9MxyaGRZtDHVO6snCuV&#10;S6c7Tgut7umupfpze3AIq+xx/AhPi+f3Ot/bdby4Hh++BsTzs+n2BkSkKf6F4Rc/oUOVmHb+wCYI&#10;i5CORIRsnYNIbrZQSxA7hLla5iCrUv7nr34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;hF3RQBQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxcSe1N4AAAAHAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="634F2932" w14:textId="0202F5C9" w:rsidR="00AC1CB1" w:rsidRPr="00760005" w:rsidRDefault="00AC1CB1" w:rsidP="00AC1CB1">
+                    <w:p w14:paraId="2C3833BF" w14:textId="77777777" w:rsidR="001766A6" w:rsidRPr="00F6612A" w:rsidRDefault="001766A6">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00760005">
-                        <w:t>Dauer</w:t>
+                      <w:r w:rsidRPr="00F6612A">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Duration</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6899A55C" w14:textId="3627233B" w:rsidR="00AC1CB1" w:rsidRDefault="00082694">
-                      <w:r>
+                    <w:p w14:paraId="6899A55C" w14:textId="615D58CB" w:rsidR="00AC1CB1" w:rsidRPr="00F6612A" w:rsidRDefault="00C114D4" w:rsidP="00C114D4">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F6612A">
                         <w:rPr>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Projektarbeit </w:t>
-[...17 lines deleted...]
-                        <w:t>des Unterrichts</w:t>
+                        <w:t>Project work or several weeks as part of lessons</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BD5F69" w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655171" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F47AA5" wp14:editId="77C77749">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-419100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5586730</wp:posOffset>
                 </wp:positionV>
@@ -908,284 +976,305 @@
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114BF1E2" w14:textId="551C032A" w:rsidR="00BB2109" w:rsidRDefault="00FB61C5" w:rsidP="00AA5C08">
+    <w:p w14:paraId="114BF1E2" w14:textId="551C032A" w:rsidR="00BB2109" w:rsidRPr="006A0792" w:rsidRDefault="00FB61C5" w:rsidP="00AA5C08">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251657226" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362367DC" wp14:editId="2464E3A1">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251657226" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362367DC" wp14:editId="3384FC3A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3368040</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5743575" cy="1885950"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:extent cx="5743575" cy="1457325"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1148058260" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5743575" cy="1885950"/>
+                          <a:ext cx="5743575" cy="1457325"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="43D67D08" w14:textId="10A954DD" w:rsidR="00EA7BF5" w:rsidRDefault="00D63A6C" w:rsidP="00EA7BF5">
+                          <w:p w14:paraId="43D67D08" w14:textId="0E282A19" w:rsidR="00EA7BF5" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00EA7BF5">
                             <w:pPr>
                               <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Lernziele</w:t>
+                            <w:r w:rsidRPr="009F76A2">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learning objectives</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1432DD64" w14:textId="414A77ED" w:rsidR="00262B20" w:rsidRPr="00262B20" w:rsidRDefault="00262B20" w:rsidP="00262B20">
+                          <w:p w14:paraId="4BA4BB66" w14:textId="77777777" w:rsidR="00C452D5" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00C452D5">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="20"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00262B20">
+                            <w:r w:rsidRPr="009F76A2">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Die Schüler*innen können</w:t>
-[...11 lines deleted...]
-                              <w:t>verschiedene Verkehrsträger vergleichen (Zeit, Kosten, Umwelt, Zuverlässigkeit).</w:t>
+                              <w:t>Students can compare different modes of transport (time, costs, environment, reliability).</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7E63FE45" w14:textId="2DF4971B" w:rsidR="00262B20" w:rsidRPr="00262B20" w:rsidRDefault="00262B20" w:rsidP="00262B20">
+                          <w:p w14:paraId="09B60A08" w14:textId="77777777" w:rsidR="00C452D5" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00C452D5">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="20"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00262B20">
+                            <w:r w:rsidRPr="009F76A2">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Die Schüler*innen können eine einfache Transportlösung für reale Beispiele entwickeln.</w:t>
+                              <w:t>Students can develop a simple transport solution for real-life examples.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5D1E9F11" w14:textId="1B55AC1F" w:rsidR="00262B20" w:rsidRPr="00262B20" w:rsidRDefault="00262B20" w:rsidP="00262B20">
+                          <w:p w14:paraId="5D1E9F11" w14:textId="47E17148" w:rsidR="00262B20" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00C452D5">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="20"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00262B20">
+                            <w:r w:rsidRPr="009F76A2">
                               <w:rPr>
                                 <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Die Schüler*innen können ihre Ergebnisse im Team erarbeiten und präsentieren.</w:t>
+                              <w:t>Students can work on their results as a team and present them</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00262B20" w:rsidRPr="009F76A2">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="16152996" w14:textId="500A0E3D" w:rsidR="00EA7BF5" w:rsidRPr="000C02AB" w:rsidRDefault="00EA7BF5" w:rsidP="00AF24BD">
+                          <w:p w14:paraId="16152996" w14:textId="500A0E3D" w:rsidR="00EA7BF5" w:rsidRPr="006A0792" w:rsidRDefault="00EA7BF5" w:rsidP="00AF24BD">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:rPr>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="362367DC" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:401.05pt;margin-top:265.2pt;width:452.25pt;height:148.5pt;z-index:251657226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYvPH6FgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01bGtpGTVdLlyKk&#10;5UNaeADHcRoLx2PGbpPy9Izdbrda4ILwwfJ47L9nfjNe3QydYQeFXoMt+WQ05kxZCbW2u5J/+7p9&#10;teDMB2FrYcCqkh+V5zfrly9WvSvUFFowtUJGItYXvSt5G4IrsszLVnXCj8ApS84GsBOBTNxlNYqe&#10;1DuTTcfjN1kPWDsEqbyn3buTk6+TftMoGT43jVeBmZJTbCHNmOYqztl6JYodCtdqeQ5D/EMUndCW&#10;Hr1I3Ykg2B71b1KdlggemjCS0GXQNFqqlANlMxk/y+ahFU6lXAiOdxdM/v/Jyk+HB/cFWRjewkAF&#10;TEl4dw/yu2cWNq2wO3WLCH2rRE0PTyKyrHe+OF+NqH3ho0jVf4Saiiz2AZLQ0GAXqVCejNSpAMcL&#10;dDUEJmkzn89e5/OcM0m+yWKRL/NUlkwUj9cd+vBeQcfiouRIVU3y4nDvQwxHFI9H4msejK632phk&#10;4K7aGGQHQR2wTSNl8OyYsawv+TKf5icCf5UYp/EniU4HamWju5IvLodEEbm9s3VqtCC0Oa0pZGPP&#10;ICO7E8UwVAPTNUGJD0SuFdRHIotw6lz6abRoAX9y1lPXltz/2AtUnJkPlqqznMxmsc2TMcvnUzLw&#10;2lNde4SVJFXywNlpuQnpa0RuFm6pio1OfJ8iOYdM3Ziwn39ObPdrO516+t/rXwAAAP//AwBQSwME&#10;FAAGAAgAAAAhANzpp6bfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQ&#10;tWnTV4hTISQQ3UFBsHXjaRJhj0PspuHvGVawHN3RuecWm9E7MWAf20AabiYKBFIVbEu1hrfXh+sV&#10;iJgMWeMCoYZvjLApz88Kk9twohccdqkWDKGYGw1NSl0uZawa9CZOQofE2SH03iQ++1ra3pwY7p2c&#10;KrWQ3rTEDY3p8L7B6nN39BpW2dPwEbez5/dqcXDrdLUcHr96rS8vxrtbEAnH9PcMv/qsDiU77cOR&#10;bBROAw9JGuYzlYHgeK2yOYg9s6fLDGRZyP8Dyh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAWLzx+hYCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA3Omnpt8AAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+              <v:shape w14:anchorId="362367DC" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:401.05pt;margin-top:265.2pt;width:452.25pt;height:114.75pt;z-index:251657226;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDK2bqpFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S9O0nhtjThFly7D&#10;gO4AdHsAWpZjYbKoSUrs7OlLKW6aHbCLYb4QRFP6SX6kljdDp9leOq/QlHw2mXImjcBamW3Jv37Z&#10;vLrizAcwNWg0suQH6fnN6uWLZW8LOccWdS0dIxHji96WvA3BFlnmRSs78BO00pCzQddBINNts9pB&#10;T+qdzubT6eusR1dbh0J6T3/vjk6+SvpNI0X41DReBqZLTrmFtLq0VnHNVksotg5sq8SYBvxDFh0o&#10;Q0FPUncQgO2c+k2qU8KhxyZMBHYZNo0SMtVA1cymv1Tz0IKVqRaC4+0Jk/9/suLj/sF+diwMb3Cg&#10;BqYivL1H8c0zg+sWzFbeOod9K6GmwLOILOutL8arEbUvfBSp+g9YU5NhFzAJDY3rIhWqk5E6NeBw&#10;gi6HwAT9zC8XF/llzpkg32yRX17M8xQDiqfr1vnwTmLH4qbkjrqa5GF/70NMB4qnIzGaR63qjdI6&#10;GW5brbVje6AJ2KRvVP/pmDasL/l1TrH/LjFN358kOhVolLXqSn51OgRF5PbW1GnQAih93FPK2owg&#10;I7sjxTBUA1M1QYkBItcK6wORdXicXHpptGnR/eCsp6ktuf++Ayc50+8Nded6tljEMU8GsZyT4c49&#10;1bkHjCCpkgfOjtt1SE8jEjB4S11sVOL7nMmYMk1jwj6+nDju53Y69fy+V48AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCcrAk93wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcELWh&#10;SduEbCqEBIIbtBVc3XibRPgn2G4a3h5zguNoRjPfVOvJaDaSD72zCDczAYxs41RvW4Td9vF6BSxE&#10;aZXUzhLCNwVY1+dnlSyVO9k3GjexZanEhlIidDEOJeeh6cjIMHMD2eQdnDcyJulbrrw8pXKj+a0Q&#10;C25kb9NCJwd66Kj53BwNwip7Hj/Cy/z1vVkcdBGvluPTl0e8vJju74BFmuJfGH7xEzrUiWnvjlYF&#10;phHSkYiQz0UGLNmFyHJge4RlXhTA64r/P1D/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMrZuqkUAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAJysCT3fAAAACAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="43D67D08" w14:textId="10A954DD" w:rsidR="00EA7BF5" w:rsidRDefault="00D63A6C" w:rsidP="00EA7BF5">
+                    <w:p w14:paraId="43D67D08" w14:textId="0E282A19" w:rsidR="00EA7BF5" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00EA7BF5">
                       <w:pPr>
                         <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Lernziele</w:t>
+                      <w:r w:rsidRPr="009F76A2">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learning objectives</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1432DD64" w14:textId="414A77ED" w:rsidR="00262B20" w:rsidRPr="00262B20" w:rsidRDefault="00262B20" w:rsidP="00262B20">
+                    <w:p w14:paraId="4BA4BB66" w14:textId="77777777" w:rsidR="00C452D5" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00C452D5">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="20"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00262B20">
+                      <w:r w:rsidRPr="009F76A2">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Die Schüler*innen können</w:t>
-[...11 lines deleted...]
-                        <w:t>verschiedene Verkehrsträger vergleichen (Zeit, Kosten, Umwelt, Zuverlässigkeit).</w:t>
+                        <w:t>Students can compare different modes of transport (time, costs, environment, reliability).</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="7E63FE45" w14:textId="2DF4971B" w:rsidR="00262B20" w:rsidRPr="00262B20" w:rsidRDefault="00262B20" w:rsidP="00262B20">
+                    <w:p w14:paraId="09B60A08" w14:textId="77777777" w:rsidR="00C452D5" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00C452D5">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="20"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00262B20">
+                      <w:r w:rsidRPr="009F76A2">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Die Schüler*innen können eine einfache Transportlösung für reale Beispiele entwickeln.</w:t>
+                        <w:t>Students can develop a simple transport solution for real-life examples.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5D1E9F11" w14:textId="1B55AC1F" w:rsidR="00262B20" w:rsidRPr="00262B20" w:rsidRDefault="00262B20" w:rsidP="00262B20">
+                    <w:p w14:paraId="5D1E9F11" w14:textId="47E17148" w:rsidR="00262B20" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00C452D5">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="20"/>
                         </w:numPr>
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00262B20">
+                      <w:r w:rsidRPr="009F76A2">
                         <w:rPr>
                           <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Die Schüler*innen können ihre Ergebnisse im Team erarbeiten und präsentieren.</w:t>
+                        <w:t>Students can work on their results as a team and present them</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00262B20" w:rsidRPr="009F76A2">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="16152996" w14:textId="500A0E3D" w:rsidR="00EA7BF5" w:rsidRPr="000C02AB" w:rsidRDefault="00EA7BF5" w:rsidP="00AF24BD">
+                    <w:p w14:paraId="16152996" w14:textId="500A0E3D" w:rsidR="00EA7BF5" w:rsidRPr="006A0792" w:rsidRDefault="00EA7BF5" w:rsidP="00AF24BD">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:rPr>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AA0B8A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671562" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E0AE932" wp14:editId="1E64819E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2248</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2515956</wp:posOffset>
@@ -1212,59 +1301,62 @@
                         <wps:cNvSpPr txBox="1">
                           <a:spLocks noChangeArrowheads="1"/>
                         </wps:cNvSpPr>
                         <wps:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="-180" y="0"/>
                             <a:ext cx="5743575" cy="742950"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:ln w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="09A09689" w14:textId="2578AA8B" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F">
+                            <w:p w14:paraId="09A09689" w14:textId="2AEAECD3" w:rsidR="00ED6C2F" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00ED6C2F">
                               <w:pPr>
                                 <w:pStyle w:val="berschrift2"/>
+                                <w:rPr>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
                               </w:pPr>
-                              <w:r>
-[...3 lines deleted...]
-                                <w:t>t</w:t>
+                              <w:r w:rsidRPr="009F76A2">
+                                <w:rPr>
+                                  <w:lang w:val="en-GB"/>
+                                </w:rPr>
+                                <w:t>Difficulty</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="4CDC70FC" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRPr="00540C26" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                             <w:p w14:paraId="3FE74691" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="828728394" name="Graphic 29"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1758950" y="133350"/>
                             <a:ext cx="1233715" cy="473075"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
@@ -1477,59 +1569,62 @@
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="0E0AE932" id="Gruppieren 1" o:spid="_x0000_s1032" style="position:absolute;margin-left:.2pt;margin-top:198.1pt;width:452.25pt;height:58.5pt;z-index:251671562;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordorigin="-1" coordsize="57435,7429" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC68vQA4wQAANMUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWF1vpDYUfa/U/4B43wwYGMMoZLVJNlGl&#10;7XalTdVnD5gBFTC1nTDpr++1jRlmJvOxWa1aVZmHwYbry7nH9x7bXL5fN7XzRLmoWJu6/oXnOrTN&#10;WF61q9T9/eHuXew6QpI2JzVraeo+U+G+v/r5p8u+W1DESlbnlDvgpBWLvkvdUspuMZuJrKQNERes&#10;oy08LBhviIQuX81yTnrw3tQz5HnzWc943nGWUSHg7q156F5p/0VBM/lbUQgqnTp1AZvU/1z/L9X/&#10;7OqSLFacdGWVDTDIK1A0pGrhpaOrWyKJ88irPVdNlXEmWCEvMtbMWFFUGdUxQDS+txPNPWePnY5l&#10;tehX3UgTULvD06vdZp+f7nn3tfvCgYm+WwEXuqdiWRe8UVdA6aw1Zc8jZXQtnQxuRjgMgnnkOhk8&#10;wyFKooHTrATi1bB3fgzEb0Zm5cfJ2AjvjZ3ZN8+28PQdZIjYkCC+j4SvJemo5lYsgIQv3Kny1J0j&#10;HAQo8ABUSxrI1wcItKB17iCVKgoDGCu6HLm+ZhCer6dddJ9Y9qdwWnZTknZFP3DO+pKSHFD6aiTE&#10;Mg41foRysux/ZTm8hjxKph3tcL5L3pT2Y9SRRceFvKescVQjdTlUgn4BefokpAK0MVFzLFhd5XdV&#10;XesOXy1vau48EaiaO/3TMeyY1a3Tp24SochwcNCFp38vuWgqCeVfV03qxqMRWSjmPrY5wCQLSara&#10;tAFy3Q5UKvYMj3K9XJu5szO0ZPkzcMuZqXZQJ2iUjP/tOj1UeuqKvx4Jp65T/9LC/CR+GCpp0J0w&#10;wgg6fPpkOX1C2gxcpa50HdO8kVpOFNSWfYB5LCrNr5pwg2SADMlrEP/wLI5RjFEcJKHN4vtB4FBi&#10;ORqyeMhpw6atu7HifRzFqqBV9fpBENjatlnooyDA/lDAIQ48KGaTWjaNs0eThYodm3kgkrnJQbhX&#10;2la2bm1T5arS61rrNRANBHPXAb1eKveQuESqcbapslBBiVXZlqkLSLCX6Jxs2BN9YNpQKjHCCAU+&#10;0gEhgA5WBu/Grm6n9mEc4bmxj6J4MLYm9tpp14amU1YIxHJgdAuA9WWvU58QzzyySK2BvRrDCc4z&#10;rA+xYH1mNRPUEKOofgXP43RA5gwhHyc6STCKIF/tOqFr3cyERWUijXw/TMyM6JXmoCEOYy+0U61J&#10;NwisO3vdcwsE+t5x3xO0Z1gfJMNC2ONbibPNcWhPq+iwUKPb8BoHQ45OzPTSs9HLQR1fUsJRBUcF&#10;hIZRP3VH1jdMb6N0QsCy8rD+g/BuWGEkqMJnZpfVTbmrWEZbNfK/opL+PI6TIMQYksQs9lYmAz37&#10;kxUbMkf1DsgkwjGeH5VJlCTe3OyRIF/+VZkEKMm3yeSkds6QyeOFA2l0ssK3JHLyclst9rojkadq&#10;dlsiT1lvSeQLIPZK1lSsWYrO4thHKMGhP6xFEY7t8nKI5CQJYK91BoGRBxtxOHedZBr27siHvNQi&#10;PUFgGbbXQSI3bkNY9ePjK9IE7RnWB8mwEPb4Plsi1UmSjrtZkmW0lWZLvrWdfVNJK92D7g0nosAP&#10;kngexaAZ3yeS6mQFy6pKtpf3km8iuZhK2nEhfRNJu7G3CmG4m8jOcQLfRPLQgR/OGt713f9iH6m/&#10;IMGXM/25Y2UOwerT3LSvT+ebb5FX/wAAAP//AwBQSwMEFAAGAAgAAAAhACRkUaPgAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj09rwkAUxO+FfoflFXqrmz8qTcxGRNqepFAtFG/P5JkEs29Ddk3i&#10;t+/2VI/DDDO/ydaTbsVAvW0MKwhnAQjiwpQNVwq+D+8vryCsQy6xNUwKbmRhnT8+ZJiWZuQvGvau&#10;Er6EbYoKaue6VEpb1KTRzkxH7L2z6TU6L/tKlj2Ovly3MgqCpdTYsF+osaNtTcVlf9UKPkYcN3H4&#10;Nuwu5+3teFh8/uxCUur5adqsQDia3H8Y/vA9OuSe6WSuXFrRKpj7nII4WUYgvJ0E8wTEScEijCOQ&#10;eSbvD+S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALry9ADjBAAA0xQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACRkUaPgAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAPQcAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABKCAAAAAA=&#10;">
                 <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:-1;width:57434;height:7429;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD3Jq6QywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;FMTvgt9heQUv0m5MbNqm3RYRlHqzf2ivj+xrEsy+jbtrGr+9Kwgeh5n5DbPaDKYVPTnfWFbwMElA&#10;EJdWN1wpOB5exnMQPiBrbC2Tgm/ysFnf3qyw0PbKO+r3oRIRwr5ABXUIXSGlL2sy6Ce2I47exTqD&#10;IUpXSe3wGuGmlWmS5NJgw3Ghxo6eayo/9l9Gwfxx25/9W/Z+KvNLuwj3s/710yl1NxqeliACDeE/&#10;/NfeagV5OsuyNEum8Hsp3gG5/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD3Jq6QywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="09A09689" w14:textId="2578AA8B" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F">
+                      <w:p w14:paraId="09A09689" w14:textId="2AEAECD3" w:rsidR="00ED6C2F" w:rsidRPr="009F76A2" w:rsidRDefault="00C452D5" w:rsidP="00ED6C2F">
                         <w:pPr>
-                          <w:pStyle w:val="berschrift2"/>
+                          <w:pStyle w:val="Heading2"/>
+                          <w:rPr>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
                         </w:pPr>
-                        <w:r>
-[...3 lines deleted...]
-                          <w:t>t</w:t>
+                        <w:r w:rsidRPr="009F76A2">
+                          <w:rPr>
+                            <w:lang w:val="en-GB"/>
+                          </w:rPr>
+                          <w:t>Difficulty</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="4CDC70FC" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRPr="00540C26" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                       <w:p w14:paraId="3FE74691" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Graphic 29" o:spid="_x0000_s1034" style="position:absolute;left:17589;top:1333;width:12337;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1233805,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4hqLyywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gremo2p2G3strSKYnsR20Lx9sg+k2D2bchum/jvXaHgcZiZb5jFarCNuFDna8ca7pIU&#10;BHHhTM2lhuPhZaJA+IBssHFMGn7Iw2o5ullgblzPH3TZh1JECPscNVQhtLmUvqjIok9cSxy9L9dZ&#10;DFF2pTQd9hFuG5ml6YO0WHNcqLClp4qK7/3ZarCbZ16fvd++18P09LqzRb/5VFrfjof1I4hAQ/gP&#10;X9tvRoPK1CxT0/k9/F2Kd0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4hqLyywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m722312,237109l485762,558,,558,236550,237109,,473659r485762,l722312,237109xem1233805,236550l997254,,511492,,748042,236550,511492,473100r485762,l1233805,236550xe" fillcolor="#2d4b73" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 30" o:spid="_x0000_s1035" style="position:absolute;left:27876;top:1333;width:12299;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1229995,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyZvgRyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f+B3CCXub6TrRWo0iymDszerAx6M527rmUpOo3bdfBsIe7/f/FqvetOJGzjeWFbyOEhDEpdUN&#10;VwoO+/eXDIQPyBpby6TghzysloOnBeba3nlHtyJUIoawz1FBHUKXS+nLmgz6ke2II3eyzmCIp6uk&#10;dniP4aaVaZJMpMGGY0ONHW1qKr+Lq1EwPjdpYcvd8Xpw26/t/nhpN8mnUs/Dfj0HEagP/+KH+0PH&#10;+ZMsm72Np9MU/n6KAMjlLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyZvgRyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m722312,236550l485762,,,,236550,236550,,473100r485762,l722312,236550xem1229741,235788l993952,,507428,,743216,235788,507428,471589r486524,l1229741,235788xe" fillcolor="#156082 [3204]" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 30" o:spid="_x0000_s1036" style="position:absolute;left:22733;top:1333;width:12299;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1229995,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARsJAtyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgreFN2ojcTUVVQQSkH8xetD9pgEs2dDdtX07bsFwcthZr5hpvPWVOJOjSstKxj0IxDE&#10;mdUl5wpOx3UvAeE8ssbKMin4JQfzWedtiqm2D97T/eBzESDsUlRQeF+nUrqsIIOub2vi4F1sY9AH&#10;2eRSN/gIcFPJYRSNpcGSw0KBNa0Kyq6Hm1GQ7XfrzeWTKd7kZ7lcYvmx/Vkp1X1vF18gPLX+FX62&#10;v7WC0WA0ScZxEsP/pXAH5OwPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEbCQLckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m722312,236550l485762,,,,236550,236550,,473100r485762,l722312,236550xem1229741,235788l993952,,507428,,743216,235788,507428,471589r486524,l1229741,235788xe" fillcolor="#6590bf" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00AA0B8A">
         <w:rPr>
           <w:noProof/>
@@ -1732,64 +1827,1112 @@
                           <a:srgbClr val="2D4B73"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="76F1C85A" id="Graphic 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:208.6pt;width:97.15pt;height:37.25pt;z-index:251675658;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1233805,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZhajNhAIAAH4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4X/wdJ1adamvVadLU&#10;VmqnPROMY0vYMCBx8u93wSHxFrWrqr3AxRxOzj0Xbq6u9x1HO6Z0K/oSR7MQI9ZTUbX9psQ/nu8+&#10;LTDShvQV4aJnJT4wja9XHz9cDbJgsWgEr5hCQNLrYpAlboyRRRBo2rCO6JmQrIfNWqiOGFiqTVAp&#10;MgB7x4M4DOfBIFQllaBMa/h6O27ileOva0bNQ11rZhAvMWgzblRuXNsxWF2RYqOIbFp6lEHeoaIj&#10;bQ8/eqK6JYagrWovqLqWKqFFbWZUdIGo65YylwNkE4V/ZfPUEMlcLmCOlieb9P+jpfe7J/mowIZB&#10;6kJDaLPY16qzM+hDe2fW4WQW2xtE4WMUJ8k8AU8p7KV5EuaZdTM4n6Zbbb4y4ZjI7rs2o9mVj0jj&#10;I7rvfaigZLZY3BXLYATFUhhBsdZjsSQx9pyVZ0M0jFIWYYZR45Tk4dLVohM79iwc0Ng08jhOohgj&#10;0BsneQSoUe8Zx/spPl1k+XzEZ9niCPYQP0tHDTYA679QcTLPshH6hwDP5ecpJzg7z7xSD/DzCJzo&#10;fAP6JRc8J+VCs9EY6+87fLY3w5XDGe1Sft3o5TKPs9RZ6F4k3CGvxs9jplkUpcuxIq8D83QRpr7U&#10;EwWezs8XtGBgFL7OPVH7BvSLZngJF35D9qc7DvH0FWnB2+qu5dxWRavN+oYrtCPwXOLb9EueHO/o&#10;BBacn7WN1qI6PCo0QMMrsf61JYphxL/10FFsd/SB8sHaB8rwG+F6qLsQSpvn/U+iJJIQlthAV7gX&#10;vl+Rwj93m8sJa0/24vPWiLq1vcBpGxUdF9DkXAc5NmTbRadrhzr/bax+AwAA//8DAFBLAwQUAAYA&#10;CAAAACEAliFuFt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb8h82YeJNtgQiU&#10;TgloNJGLEUkIt6U7tg3d2aa7pfXfu5z0+OZN3vteuh5MLa7UusoyQjyOQBDnVldcIBy+Xh8XIJxX&#10;rFVtmRB+yME6G92lKtG250+67n0hQgi7RCGU3jeJlC4vySg3tg1x8L5ta5QPsi2kblUfwk0tJ1H0&#10;JI2qODSUqqHnkvLLvjMIZvvCm865949qmB7fdibvt6cF4sP9sFmB8DT4v2e44Qd0yALT2XasnagR&#10;whCPMIvnExA3ezmbgjiHyzKeg8xS+X9A9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ&#10;hajNhAIAAH4GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCWIW4W3wAAAAgBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" path="m722312,237109l485762,558,,558,236550,237109,,473659r485762,l722312,237109xem1233805,236550l997254,,511492,,748042,236550,511492,473100r485762,l1233805,236550xe" fillcolor="#2d4b73" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E15139">
+      <w:r w:rsidR="00E15139" w:rsidRPr="006A0792">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE9C55D" w14:textId="38436AB5" w:rsidR="00BB2109" w:rsidRDefault="00904DEA" w:rsidP="00AA5C08">
-      <w:r w:rsidRPr="009537A4">
+    <w:p w14:paraId="0F74B40B" w14:textId="3672A3A1" w:rsidR="00F9215B" w:rsidRPr="006A0792" w:rsidRDefault="00C65BDA" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78AA1798" wp14:editId="3DA28EA5">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251679754" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C3590FB" wp14:editId="22C66285">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>349885</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5743575" cy="7667625"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1429368036" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="7667625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10CD5A6D" w14:textId="63982624" w:rsidR="00BB2109" w:rsidRPr="00C65BDA" w:rsidRDefault="00543801" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Notes on implementation</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB2109" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="44AA6664" w14:textId="1ED3BC39" w:rsidR="00BF7BF2" w:rsidRPr="00C65BDA" w:rsidRDefault="00543801" w:rsidP="00BF7BF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Focus topics</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BF7BF2" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="456ADB6F" w14:textId="37885482" w:rsidR="00E564FB" w:rsidRPr="00C65BDA" w:rsidRDefault="0028020A" w:rsidP="00E564FB">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Large quantities of goods are transported every day – by </w:t>
+                            </w:r>
+                            <w:r w:rsidR="006A0792">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>truck</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>, by rail, by inland waterway, or through a combination of several modes of transport</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E564FB" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="202D6BC4" w14:textId="5B6A83D0" w:rsidR="00E564FB" w:rsidRPr="00C65BDA" w:rsidRDefault="0028020A" w:rsidP="00E564FB">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>In this project work/case study, students explore the question</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E564FB" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5FAED1F4" w14:textId="77777777" w:rsidR="0028020A" w:rsidRPr="00C65BDA" w:rsidRDefault="0028020A" w:rsidP="0028020A">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="19"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Which mode of transport is best suited for which goods – and why?</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A5EDF54" w14:textId="1B92A8A8" w:rsidR="00BF7BF2" w:rsidRPr="00C65BDA" w:rsidRDefault="0028020A" w:rsidP="0028020A">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="19"/>
+                              </w:numPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>In doing so, they learn to analyse real transport tasks, develop solutions, and present these clearly and comprehensibly</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E564FB" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5573AF65" w14:textId="77777777" w:rsidR="00E564FB" w:rsidRPr="00C65BDA" w:rsidRDefault="00E564FB" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3112BAC6" w14:textId="26BF1B50" w:rsidR="00BB2109" w:rsidRPr="00C65BDA" w:rsidRDefault="00E5182A" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The case study is designed as a practice-oriented project or for use over several weeks as part of lessons and combines</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BB2109" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C22AAAE" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="30"/>
+                              </w:numPr>
+                              <w:ind w:left="851"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>subject-specific input,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="08FABD97" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="30"/>
+                              </w:numPr>
+                              <w:ind w:left="851"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>independent research,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1647FE62" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="30"/>
+                              </w:numPr>
+                              <w:ind w:left="851"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>group work,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="62F6B5BD" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="30"/>
+                              </w:numPr>
+                              <w:ind w:left="851"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>application to real case studies,</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="694EF601" w14:textId="2DA70015" w:rsidR="00726BC5" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                            <w:pPr>
+                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="30"/>
+                              </w:numPr>
+                              <w:ind w:left="851"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The scope can be flexibly adjusted (from a short project to a semester project), depending on the desired depth of the topic.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7142C4D4" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2A6CB88F" w14:textId="04BB8943" w:rsidR="00EE4AF2" w:rsidRPr="00C65BDA" w:rsidRDefault="00FE09B2" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Preparation and implementation</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F91E41" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6466A7B4" w14:textId="07F66971" w:rsidR="00EE4AF2" w:rsidRPr="00C65BDA" w:rsidRDefault="00FE09B2" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>At the beginning, four groups are formed (ideal: 3–5 students per group)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EE4AF2" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="06CA89AD" w14:textId="77777777" w:rsidR="007F6D85" w:rsidRPr="00C65BDA" w:rsidRDefault="007F6D85" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="45F6C047" w14:textId="0FFCFC8D" w:rsidR="007F6D85" w:rsidRPr="00C65BDA" w:rsidRDefault="00FE09B2" w:rsidP="007F6D85">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>After each phase, the groups change their focus so that students become familiar with different modes of transport</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007F6D85" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="65D0EBD2" w14:textId="77777777" w:rsidR="0095391B" w:rsidRPr="00C65BDA" w:rsidRDefault="0095391B" w:rsidP="007F6D85">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1576E747" w14:textId="2C7A63E1" w:rsidR="0095391B" w:rsidRPr="006A0792" w:rsidRDefault="004974E2" w:rsidP="00C65BDA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>*</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C65BDA" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The following presentation </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C65BDA" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>can be used as an introduction</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A85B0D" w:rsidRPr="00C65BDA">
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId11" w:history="1">
+                              <w:r w:rsidR="006A0792" w:rsidRPr="001E2C09">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:lang w:val="en-US"/>
+                                </w:rPr>
+                                <w:t>https://www.rewway.at/en/teaching-materials/transport-and-logistics</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="006A0792">
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47D809A4" w14:textId="77777777" w:rsidR="007F6D85" w:rsidRPr="006A0792" w:rsidRDefault="007F6D85" w:rsidP="00EE4AF2">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5DC35A51" w14:textId="77777777" w:rsidR="00EE4AF2" w:rsidRPr="006A0792" w:rsidRDefault="00EE4AF2" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Calibri"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4D999A6C" w14:textId="77777777" w:rsidR="00BB2109" w:rsidRPr="006A0792" w:rsidRDefault="00BB2109" w:rsidP="00BB2109">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7C3590FB" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:27.55pt;width:452.25pt;height:603.75pt;z-index:251679754;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5e24vFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJcmmNOEWXLsOA&#10;7gJ0+wBZlmNhsqhRSuzs60spbppdsIdhehBIkTokD8nVTd8adlDoNdiCT0ZjzpSVUGm7K/jXL9tX&#10;V5z5IGwlDFhV8KPy/Gb98sWqc7maQgOmUsgIxPq8cwVvQnB5lnnZqFb4EThlyVgDtiKQirusQtER&#10;emuy6Xi8yDrAyiFI5T293p2MfJ3w61rJ8KmuvQrMFJxyC+nGdJfxztYrke9QuEbLIQ3xD1m0QlsK&#10;eoa6E0GwPerfoFotETzUYSShzaCutVSpBqpmMv6lmodGOJVqIXK8O9Pk/x+s/Hh4cJ+Rhf4N9NTA&#10;VIR39yC/eWZh0wi7U7eI0DVKVBR4EinLOufz4Wuk2uc+gpTdB6ioyWIfIAH1NbaRFaqTETo14Hgm&#10;XfWBSXqcL2ev58s5Z5Jsy8ViuZjOUwyRP3136MM7BS2LQsGRuprgxeHeh5iOyJ9cYjQPRldbbUxS&#10;cFduDLKDoAnYpjOg/+RmLOsKfj2n2H+HGKfzJ4hWBxplo9uCX52dRB55e2urNGhBaHOSKWVjByIj&#10;dycWQ1/2TFfEQwwQeS2hOhKzCKfJpU0joQH8wVlHU1tw/30vUHFm3lvqzvVkNotjnpTZfDklBS8t&#10;5aVFWElQBQ+cncRNSKsRGbBwS12sdeL3OZMhZZrGRPuwOXHcL/Xk9bzf60cAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDvRmLD3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUa&#10;mtCGOBVCAsEN2gqubrxNIux1iN00/D3LCY6jGc28KdeTs2LEIXSeFMxnCQik2puOGgW77eP1EkSI&#10;moy2nlDBNwZYV+dnpS6MP9EbjpvYCC6hUGgFbYx9IWWoW3Q6zHyPxN7BD05HlkMjzaBPXO6sTJMk&#10;l053xAut7vGhxfpzc3QKlovn8SO83Ly+1/nBruLV7fj0NSh1eTHd34GIOMW/MPziMzpUzLT3RzJB&#10;WAV8JCrIsjkIdlfJIgOx51iapznIqpT/D1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;APl7bi8UAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAO9GYsPfAAAACAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="10CD5A6D" w14:textId="63982624" w:rsidR="00BB2109" w:rsidRPr="00C65BDA" w:rsidRDefault="00543801" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Notes on implementation</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB2109" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="44AA6664" w14:textId="1ED3BC39" w:rsidR="00BF7BF2" w:rsidRPr="00C65BDA" w:rsidRDefault="00543801" w:rsidP="00BF7BF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Focus topics</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BF7BF2" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="456ADB6F" w14:textId="37885482" w:rsidR="00E564FB" w:rsidRPr="00C65BDA" w:rsidRDefault="0028020A" w:rsidP="00E564FB">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Large quantities of goods are transported every day – by </w:t>
+                      </w:r>
+                      <w:r w:rsidR="006A0792">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>truck</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>, by rail, by inland waterway, or through a combination of several modes of transport</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E564FB" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="202D6BC4" w14:textId="5B6A83D0" w:rsidR="00E564FB" w:rsidRPr="00C65BDA" w:rsidRDefault="0028020A" w:rsidP="00E564FB">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>In this project work/case study, students explore the question</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E564FB" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5FAED1F4" w14:textId="77777777" w:rsidR="0028020A" w:rsidRPr="00C65BDA" w:rsidRDefault="0028020A" w:rsidP="0028020A">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="19"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Which mode of transport is best suited for which goods – and why?</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A5EDF54" w14:textId="1B92A8A8" w:rsidR="00BF7BF2" w:rsidRPr="00C65BDA" w:rsidRDefault="0028020A" w:rsidP="0028020A">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="19"/>
+                        </w:numPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>In doing so, they learn to analyse real transport tasks, develop solutions, and present these clearly and comprehensibly</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E564FB" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5573AF65" w14:textId="77777777" w:rsidR="00E564FB" w:rsidRPr="00C65BDA" w:rsidRDefault="00E564FB" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3112BAC6" w14:textId="26BF1B50" w:rsidR="00BB2109" w:rsidRPr="00C65BDA" w:rsidRDefault="00E5182A" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The case study is designed as a practice-oriented project or for use over several weeks as part of lessons and combines</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BB2109" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C22AAAE" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="30"/>
+                        </w:numPr>
+                        <w:ind w:left="851"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>subject-specific input,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="08FABD97" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="30"/>
+                        </w:numPr>
+                        <w:ind w:left="851"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>independent research,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1647FE62" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="30"/>
+                        </w:numPr>
+                        <w:ind w:left="851"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>group work,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="62F6B5BD" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="30"/>
+                        </w:numPr>
+                        <w:ind w:left="851"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>application to real case studies,</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="694EF601" w14:textId="2DA70015" w:rsidR="00726BC5" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00AD26AF">
+                      <w:pPr>
+                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="30"/>
+                        </w:numPr>
+                        <w:ind w:left="851"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The scope can be flexibly adjusted (from a short project to a semester project), depending on the desired depth of the topic.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7142C4D4" w14:textId="77777777" w:rsidR="00AD26AF" w:rsidRPr="00C65BDA" w:rsidRDefault="00AD26AF" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2A6CB88F" w14:textId="04BB8943" w:rsidR="00EE4AF2" w:rsidRPr="00C65BDA" w:rsidRDefault="00FE09B2" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Preparation and implementation</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F91E41" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6466A7B4" w14:textId="07F66971" w:rsidR="00EE4AF2" w:rsidRPr="00C65BDA" w:rsidRDefault="00FE09B2" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>At the beginning, four groups are formed (ideal: 3–5 students per group)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EE4AF2" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="06CA89AD" w14:textId="77777777" w:rsidR="007F6D85" w:rsidRPr="00C65BDA" w:rsidRDefault="007F6D85" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="45F6C047" w14:textId="0FFCFC8D" w:rsidR="007F6D85" w:rsidRPr="00C65BDA" w:rsidRDefault="00FE09B2" w:rsidP="007F6D85">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>After each phase, the groups change their focus so that students become familiar with different modes of transport</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007F6D85" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="65D0EBD2" w14:textId="77777777" w:rsidR="0095391B" w:rsidRPr="00C65BDA" w:rsidRDefault="0095391B" w:rsidP="007F6D85">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1576E747" w14:textId="2C7A63E1" w:rsidR="0095391B" w:rsidRPr="006A0792" w:rsidRDefault="004974E2" w:rsidP="00C65BDA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>*</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C65BDA" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The following presentation </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C65BDA" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>can be used as an introduction</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A85B0D" w:rsidRPr="00C65BDA">
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId12" w:history="1">
+                        <w:r w:rsidR="006A0792" w:rsidRPr="001E2C09">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:lang w:val="en-US"/>
+                          </w:rPr>
+                          <w:t>https://www.rewway.at/en/teaching-materials/transport-and-logistics</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="006A0792">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="47D809A4" w14:textId="77777777" w:rsidR="007F6D85" w:rsidRPr="006A0792" w:rsidRDefault="007F6D85" w:rsidP="00EE4AF2">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5DC35A51" w14:textId="77777777" w:rsidR="00EE4AF2" w:rsidRPr="006A0792" w:rsidRDefault="00EE4AF2" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Calibri"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4D999A6C" w14:textId="77777777" w:rsidR="00BB2109" w:rsidRPr="006A0792" w:rsidRDefault="00BB2109" w:rsidP="00BB2109">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00904DEA" w:rsidRPr="009537A4">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78AA1798" wp14:editId="49B22CA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-450850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-49530</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986812" cy="986812"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="183192446" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -1810,68 +2953,66 @@
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="1C4893FF" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-35.5pt;margin-top:-3.9pt;width:77.7pt;height:77.7pt;z-index:-251648512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAKO1g5N8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy2rDMBBF94X+g5hAd4mcIOzgWg6hYJpNoXVayFKxpraJJRlLfvTvO1m1uxnmcOfc&#10;7LCYjk04+NZZCdtNBAxt5XRrawmf52K9B+aDslp1zqKEH/RwyB8fMpVqN9sPnMpQMwqxPlUSmhD6&#10;lHNfNWiU37geLd2+3WBUoHWouR7UTOGm47soirlRraUPjerxpcHqVo5GwvtrLJLivPua3i7ldCzG&#10;0yxOFymfVsvxGVjAJfzBcNcndcjJ6epGqz3rJKyTLXUJ94EqELAXAtiVQJHEwPOM/2+Q/wIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFZMF39AEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo7WDk3wAAAAkBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
+              <v:oval w14:anchorId="1CEB1B27" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-35.5pt;margin-top:-3.9pt;width:77.7pt;height:77.7pt;z-index:-251648512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAKO1g5N8AAAAJAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy2rDMBBF94X+g5hAd4mcIOzgWg6hYJpNoXVayFKxpraJJRlLfvTvO1m1uxnmcOfc&#10;7LCYjk04+NZZCdtNBAxt5XRrawmf52K9B+aDslp1zqKEH/RwyB8fMpVqN9sPnMpQMwqxPlUSmhD6&#10;lHNfNWiU37geLd2+3WBUoHWouR7UTOGm47soirlRraUPjerxpcHqVo5GwvtrLJLivPua3i7ldCzG&#10;0yxOFymfVsvxGVjAJfzBcNcndcjJ6epGqz3rJKyTLXUJ94EqELAXAtiVQJHEwPOM/2+Q/wIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFZMF39AEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAo7WDk3wAAAAkBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+      <w:r w:rsidR="00904DEA" w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C8EA73A" wp14:editId="767FB798">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C8EA73A" wp14:editId="7EC67F4C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2602865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="971083973" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -1919,1078 +3060,139 @@
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="0C8EA73A" id="_x0000_s1037" alt="&quot;&quot;" style="position:absolute;margin-left:98.8pt;margin-top:204.95pt;width:150pt;height:150pt;z-index:-251676160;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPpe3qAAIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM9y2yAQxu+d6Tsw3GtJTtI2Gss5JONe&#10;Om2mSR8AocViBgED1JLfvgtYctxmesj0gvmz+9tvP4E3d9OgyAGcl0Y3tFqVlIDmppN639Cfz7sP&#10;nynxgemOKaOhoUfw9G77/t1mtDWsTW9UB44gRPt6tA3tQ7B1UXjew8D8yljQeCiMG1jApdsXnWMj&#10;0gdVrMvyYzEa11lnOHiPuw/5kG4TXwjg4bsQHgJRDUVtIY0ujW0ci+2G1XvHbC/5SQZ7g4qBSY1F&#10;F9QDC4z8cvIv1CC5M96IsOJmKIwQkkPqAbupyj+6eeqZhdQLmuPtYpP/f1j+7fBkHx3aMFpfe5zG&#10;LibhhviL+siUzDouZsEUCMfN6ra8KUv0lOPZvEBOcU63zocvYAYSJw0FpaT1sSFWs8NXH3L0HBW3&#10;vVGy20ml0iJeArhXjhwYfr52X8XPhfyLKKXJ2NCr6vpqfZPQF6fe7duFsLvdXe9egSBSaSSfLUiz&#10;cFQQdSj9AwSRHTa9zhUuhTHOQYcqH/Wsg6w3upMuWFQ8ZyT9CRjJAjtd2CfAHJkhMzs3foqPqZAu&#10;95Jc/ktYTl4yUmWjw5I8SG3cawCFXZ0q5/jZpGxNdClM7YTeNPRTjIw7remOj464oO5NfnVM897g&#10;o+PBJVyMwvucvDi9vfhgXq5TofM/xPY3AAAA//8DAFBLAwQUAAYACAAAACEAoqLv3N4AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCpqAy2lIZuqQkIIDoi2cN8mSxIR25Ht&#10;tqFfz/YEx50Zzb7JF4Pt1J5DbL1DuB4bUOxKX7WuRvjYPF3dg4qJXEWdd4zwwxEWxflZTlnlD27F&#10;+3WqlZS4mBFCk1KfaR3Lhi3Fse/Zifflg6UkZ6h1Fegg5bbTN8bcaUutkw8N9fzYcPm93lmE6cvo&#10;GA3T5D0c0/T1ecmr0ecb4uXFsHwAlXhIf2E44Qs6FMK09TtXRdUhyJCEMDHzOSixb40RZYswOym6&#10;yPX/AcUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM+l7eoAAgAAaQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKKi79zeAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAWgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="0C8EA73A" id="_x0000_s1038" alt="&quot;&quot;" style="position:absolute;margin-left:98.8pt;margin-top:204.95pt;width:150pt;height:150pt;z-index:-251676160;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaqQqa/wEAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslN9u2yAUxu8n7R0Q94vttJ1aK04vWmU3&#10;01at2wNgfIiRMCBgsfP2O0DsNFvVi2o3hD/n/M53PkM299OgyAGcl0Y3tFqVlIDmppN639BfP3ef&#10;binxgemOKaOhoUfw9H778cNmtDWsTW9UB44gRPt6tA3tQ7B1UXjew8D8yljQeCiMG1jApdsXnWMj&#10;0gdVrMvyczEa11lnOHiPu4/5kG4TXwjg4bsQHgJRDUVtIY0ujW0ci+2G1XvHbC/5SQZ7h4qBSY1F&#10;F9QjC4z8dvIf1CC5M96IsOJmKIwQkkPqAbupyr+6ee6ZhdQLmuPtYpP/f1j+7fBsnxzaMFpfe5zG&#10;LibhhviL+siUzDouZsEUCMfN6q68KUv0lOPZvEBOcU63zocvYAYSJw0FpaT1sSFWs8NXH3L0HBW3&#10;vVGy20ml0iJeAnhQjhwYfr52X8XPhfyLKKXJ2NCr6vpqfZPQF6fe7duFsLvbXe9egSBSaSSfLUiz&#10;cFQQdSj9AwSRHTa9zhUuhTHOQYcqH/Wsg6w3upMuWFQ8ZyT9CRjJAjtd2CfAHJkhMzs3foqPqZAu&#10;95JcviUsJy8ZqbLRYUkepDbuNYDCrk6Vc/xsUrYmuhSmdkJvGnobI+NOa7rjkyMuqAeTXx3TvDf4&#10;6HhwCRej8D4nL05vLz6Yl+tU6PwPsf0DAAD//wMAUEsDBBQABgAIAAAAIQCiou/c3gAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcKmoDLaUhm6pCQggOiLZw3yZLEhHbke22&#10;oV/P9gTHnRnNvskXg+3UnkNsvUO4HhtQ7Epfta5G+Ng8Xd2DiolcRZ13jPDDERbF+VlOWeUPbsX7&#10;daqVlLiYEUKTUp9pHcuGLcWx79mJ9+WDpSRnqHUV6CDlttM3xtxpS62TDw31/Nhw+b3eWYTpy+gY&#10;DdPkPRzT9PV5yavR5xvi5cWwfACVeEh/YTjhCzoUwrT1O1dF1SHIkIQwMfM5KLFvjRFlizA7KbrI&#10;9f8BxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2qkKmv8BAABpBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoqLv3N4AAAAIAQAADwAAAAAA&#10;AAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="41DD33F6" w14:textId="77777777" w:rsidR="00904DEA" w:rsidRDefault="00904DEA" w:rsidP="00904DEA">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00BB2109">
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="6D790EC8" w14:textId="77777777" w:rsidR="000909E6" w:rsidRPr="006A0792" w:rsidRDefault="000909E6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF6B347" w14:textId="77777777" w:rsidR="000909E6" w:rsidRPr="006A0792" w:rsidRDefault="000909E6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CCFD35" w14:textId="77777777" w:rsidR="008E1C1C" w:rsidRPr="006A0792" w:rsidRDefault="008E1C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0792">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1789158B" w14:textId="1EA0C213" w:rsidR="00C256FD" w:rsidRPr="00210421" w:rsidRDefault="00F9215B" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
-        </w:rPr>
-[...988 lines deleted...]
-          <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682826" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BA9BFFC" wp14:editId="158FEC6E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-744220</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>159385</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="736336282" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3025,272 +3227,193 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="2710E292" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-58.6pt;margin-top:12.55pt;width:77.7pt;height:77.7pt;z-index:-251633654;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQDdCUOs4AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LSsRAEEX3gv/QlOBuppM4jxDTGQYhOBtBMwqz7EnKJJiuDunOw7+3XOnyUod7T6WH&#10;xXRiwsG1lhSE6wAEUmmrlmoF7+d8FYNwXlOlO0uo4BsdHLLbm1QnlZ3pDafC14JLyCVaQeN9n0jp&#10;ygaNdmvbI/Ht0w5Ge45DLatBz1xuOhkFwU4a3RIvNLrHpwbLr2I0Cl6fd5t9fo4+ppdLMR3z8TRv&#10;Thel7u+W4yMIj4v/g+FXn9UhY6erHalyolOwCsN9xKyCaBuCYOIh5nxlMg62ILNU/n8h+wEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeGS7L8wEAAFUEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDdCUOs4AAAAAoBAAAPAAAAAAAAAAAAAAAAAE0E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C256FD" w:rsidRPr="001205B3">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="001C7A86" w:rsidRPr="00210421">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...141 lines deleted...]
-    <w:p w14:paraId="7983847E" w14:textId="16853B76" w:rsidR="001960F6" w:rsidRPr="00726BC5" w:rsidRDefault="00754017" w:rsidP="001960F6">
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group allocation</w:t>
+      </w:r>
+      <w:r w:rsidR="00C256FD" w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE5CE3C" w14:textId="77777777" w:rsidR="006D6619" w:rsidRPr="00210421" w:rsidRDefault="006D6619" w:rsidP="006D6619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 1: road freight transport (lorry)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A25A877" w14:textId="77777777" w:rsidR="006D6619" w:rsidRPr="00210421" w:rsidRDefault="006D6619" w:rsidP="006D6619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 2: rail freight transport (rail)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BCC0D0" w14:textId="77777777" w:rsidR="006D6619" w:rsidRPr="00210421" w:rsidRDefault="006D6619" w:rsidP="006D6619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 3: inland waterway transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0520A82A" w14:textId="77777777" w:rsidR="006D6619" w:rsidRPr="00210421" w:rsidRDefault="006D6619" w:rsidP="006D6619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Group 4: environmental impacts of transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451F6768" w14:textId="55839877" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="006D6619" w:rsidP="006D6619">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>After each phase, the groups change their focus so that all students become familiar with several modes of transport</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CED30D" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD52C02" w14:textId="77777777" w:rsidR="00FE7D48" w:rsidRPr="00210421" w:rsidRDefault="00FE7D48" w:rsidP="001960F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00726BC5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00726BC5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Self-study phase 1 – research &amp; basic knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF5143A" w14:textId="0FA362B6" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="00F9215B" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681802" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BABE090" wp14:editId="0921C9FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>5194300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>232410</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="101501516" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -3378,1951 +3501,2227 @@
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="001960F6" w:rsidRPr="00726BC5">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="00FE7D48" w:rsidRPr="00210421">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DA0634" w:rsidRPr="00726BC5">
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duration: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7D48" w:rsidRPr="00210421">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1–4 weeks (depending on lesson hours</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5115CB3D" w14:textId="732D1A4B" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="00430EA2" w:rsidP="001960F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...16 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="49AFF437" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00DA0634" w:rsidRDefault="001960F6" w:rsidP="00DA0634">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task groups 1–3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B12C22C" w14:textId="215FEF92" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="00430EA2" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research on the assigned mode of transport</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5A519A" w14:textId="77777777" w:rsidR="00F23FF3" w:rsidRPr="00210421" w:rsidRDefault="00F23FF3" w:rsidP="00F23FF3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7E38C0E9" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00DA0634" w:rsidRDefault="001960F6" w:rsidP="00DA0634">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Typical goods and industries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F96BDE" w14:textId="77777777" w:rsidR="00F23FF3" w:rsidRPr="00210421" w:rsidRDefault="00F23FF3" w:rsidP="00F23FF3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="624DB02A" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00DA0634" w:rsidRDefault="001960F6" w:rsidP="00DA0634">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Advantages and disadvantages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AC0548" w14:textId="77777777" w:rsidR="00F23FF3" w:rsidRPr="00210421" w:rsidRDefault="00F23FF3" w:rsidP="00F23FF3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="596C2F78" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00DA0634" w:rsidRDefault="001960F6" w:rsidP="00DA0634">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Time &amp; reliability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025368A3" w14:textId="77777777" w:rsidR="00F23FF3" w:rsidRPr="00210421" w:rsidRDefault="00F23FF3" w:rsidP="00F23FF3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="2666043C" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00DA0634" w:rsidRDefault="001960F6" w:rsidP="00DA0634">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Costs (simplified)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E1E1A5" w14:textId="77777777" w:rsidR="00F23FF3" w:rsidRPr="00210421" w:rsidRDefault="00F23FF3" w:rsidP="00F23FF3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="32BD2C04" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00DA0634" w:rsidRDefault="001960F6" w:rsidP="00DA0634">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Environmental impacts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789A6C21" w14:textId="77777777" w:rsidR="00F23FF3" w:rsidRPr="00210421" w:rsidRDefault="00F23FF3" w:rsidP="00F23FF3">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="42D6B8FF" w14:textId="7CBF601E" w:rsidR="001960F6" w:rsidRPr="00726BC5" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Required infrastructure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC781C0" w14:textId="74983AF8" w:rsidR="00F23FF3" w:rsidRPr="00210421" w:rsidRDefault="00F23FF3" w:rsidP="001960F6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="4283D837" w14:textId="32EFCDA1" w:rsidR="001960F6" w:rsidRPr="00F9215B" w:rsidRDefault="00F9215B" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(e.g. roads, railways, ports, terminals</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4283D837" w14:textId="34D6F5A6" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="00F23FF3" w:rsidP="001960F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F9215B">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Expected outcome</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001960F6" w:rsidRPr="00F9215B">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5E6463" w14:textId="48C05FA5" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="00126332" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Bullet points, notes, sketches – not yet a finished presentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129FBF05" w14:textId="77777777" w:rsidR="00126332" w:rsidRPr="00210421" w:rsidRDefault="00126332" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4594CE03" w14:textId="77777777" w:rsidR="00126332" w:rsidRPr="00210421" w:rsidRDefault="00126332" w:rsidP="001960F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="0262FAA6" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00F9215B" w:rsidRDefault="001960F6" w:rsidP="00F9215B">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task group 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E710F40" w14:textId="63167504" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="00126332" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research on</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A67C42A" w14:textId="77777777" w:rsidR="00126332" w:rsidRPr="00210421" w:rsidRDefault="00126332" w:rsidP="00126332">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="6FB9B512" w14:textId="7AE3F7EE" w:rsidR="001960F6" w:rsidRPr="00726BC5" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How can environmental impacts of transport be measured or compared?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67601564" w14:textId="77777777" w:rsidR="00126332" w:rsidRPr="00210421" w:rsidRDefault="00126332" w:rsidP="00126332">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="42645758" w14:textId="62BE1BA2" w:rsidR="001960F6" w:rsidRPr="00F9215B" w:rsidRDefault="00726BC5" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e.g. CO₂ emissions, energy consumption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42645758" w14:textId="47867C38" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="00210421" w:rsidP="00126332">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001960F6" w:rsidRPr="00F9215B">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Expected outcome</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00210421">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="02901437" w14:textId="77777777" w:rsidR="00726BC5" w:rsidRDefault="00726BC5" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA9EE7D" w14:textId="705FD789" w:rsidR="001960F6" w:rsidRPr="00210421" w:rsidRDefault="00210421" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210421">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Clearly structured bullet points, simple examples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566ABBF2" w14:textId="77777777" w:rsidR="00210421" w:rsidRPr="00210421" w:rsidRDefault="00210421" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A5C434" w14:textId="2BCCEAD5" w:rsidR="00726BC5" w:rsidRPr="006A0792" w:rsidRDefault="00210421" w:rsidP="001960F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="082F3177" w14:textId="3236FCE1" w:rsidR="001960F6" w:rsidRPr="00726BC5" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0792">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680A6191" w14:textId="77777777" w:rsidR="00795A3A" w:rsidRPr="00AA0348" w:rsidRDefault="00795A3A" w:rsidP="001960F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00726BC5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Präsenzphase 1 – Austausch &amp; Grundlagen-Präsentationen</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D53281">
+        <w:t>In-person phase 1 – exchange &amp; basic presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531C763B" w14:textId="175C6D8F" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="0033737F" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009220FB" w:rsidRPr="00D53281">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duration: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>approx. 1–2 lessons (flexible</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F0A528" w14:textId="67C989D4" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="0033737F" w:rsidP="001960F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="6E96F876" w14:textId="0FAA99C3" w:rsidR="001960F6" w:rsidRPr="00452705" w:rsidRDefault="001960F6" w:rsidP="00452705">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E96F876" w14:textId="77DCC3F9" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="00762216" w:rsidP="00452705">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">mpfehlen wir folgende Präsentation: </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Short introduction by the teacher (we recommend the following presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D53281" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00D53281" w:rsidRPr="00452705">
+        <w:r w:rsidR="00D53281" w:rsidRPr="00AA0348">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://rewway.at/de/lehrmittel/verkehr-und-transport-grundlagen-und-multimodal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D53281" w:rsidRPr="00452705">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="00D53281" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00452705">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="00452705" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530F6376" w14:textId="18F7AEE4" w:rsidR="001960F6" w:rsidRPr="00D53281" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+    <w:p w14:paraId="530F6376" w14:textId="7DFFD154" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="00D21536" w:rsidP="001960F6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="013E2509" w14:textId="77A6D278" w:rsidR="001960F6" w:rsidRPr="00D53281" w:rsidRDefault="001960F6" w:rsidP="00D53281">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Joint collection</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA04B80" w14:textId="77777777" w:rsidR="00D21536" w:rsidRPr="00AA0348" w:rsidRDefault="00D21536" w:rsidP="00D21536">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“What is important in transport?”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1643D0" w14:textId="2872F118" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="00877446" w:rsidP="001960F6">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Joint agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092D8D1D" w14:textId="41C7CA9C" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="00877446" w:rsidP="001960F6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7D1643D0" w14:textId="0452D2EC" w:rsidR="001960F6" w:rsidRPr="00D53281" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How should a good presentation be structured, what should it include</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EED5D7" w14:textId="77777777" w:rsidR="00877446" w:rsidRPr="00AA0348" w:rsidRDefault="00877446" w:rsidP="001960F6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="338B598B" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00D53281" w:rsidRDefault="001960F6" w:rsidP="00D53281">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Groups prepare a short presentation on their mode of transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BB4946" w14:textId="56B4B6DD" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="003D64EE" w:rsidP="001960F6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="33BB4946" w14:textId="5634109F" w:rsidR="001960F6" w:rsidRPr="00452705" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presentation of the results in class</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1777D885" w14:textId="77777777" w:rsidR="003D64EE" w:rsidRPr="00AA0348" w:rsidRDefault="003D64EE" w:rsidP="003D64EE">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F6C438" w14:textId="2D28B8DF" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="003D64EE" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0476A927" w14:textId="05139773" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="005F7E25" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>All students are familiar with the fundamentals of all modes of transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052150B3" w14:textId="77777777" w:rsidR="005F7E25" w:rsidRPr="00AA0348" w:rsidRDefault="005F7E25" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E302AD6" w14:textId="77777777" w:rsidR="005F7E25" w:rsidRPr="00AA0348" w:rsidRDefault="005F7E25" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Self-study phase 2 – consolidation &amp; revision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60471F1A" w14:textId="77777777" w:rsidR="00794136" w:rsidRPr="00AA0348" w:rsidRDefault="00794136" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duration: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1–4 weeks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4701B5C0" w14:textId="0662D9D7" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="00794136" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="00754017" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4145519E" w14:textId="77777777" w:rsidR="00794136" w:rsidRPr="00AA0348" w:rsidRDefault="00794136" w:rsidP="00794136">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:rPr>
-[...53 lines deleted...]
-    <w:p w14:paraId="5743DFDC" w14:textId="1924EE67" w:rsidR="001960F6" w:rsidRPr="00726BC5" w:rsidRDefault="00754017" w:rsidP="001960F6">
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Revise presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B58FE21" w14:textId="77777777" w:rsidR="00794136" w:rsidRPr="00AA0348" w:rsidRDefault="00794136" w:rsidP="00794136">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Incorporate feedback</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401A08C3" w14:textId="77777777" w:rsidR="00794136" w:rsidRPr="00AA0348" w:rsidRDefault="00794136" w:rsidP="00794136">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Structure content more clearly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B0E2C0" w14:textId="41CEF356" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="00794136" w:rsidP="00794136">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add examples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB710BF" w14:textId="77777777" w:rsidR="00B44D1B" w:rsidRPr="00AA0348" w:rsidRDefault="00B44D1B" w:rsidP="00B44D1B">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="659212A1" w14:textId="77777777" w:rsidR="00B44D1B" w:rsidRPr="00AA0348" w:rsidRDefault="00B44D1B" w:rsidP="001960F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00726BC5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="001960F6" w:rsidRPr="00726BC5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In-person phase 2 – work on real transport cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615E133F" w14:textId="77777777" w:rsidR="0022084D" w:rsidRPr="00AA0348" w:rsidRDefault="0022084D" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00736F6E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Duration:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approx. 1–2 lessons</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7D6394" w14:textId="77777777" w:rsidR="00B8124D" w:rsidRPr="00AA0348" w:rsidRDefault="00B8124D" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The teacher presents four real transport cases (see next page).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1501126F" w14:textId="12A590F0" w:rsidR="001960F6" w:rsidRPr="00AA0348" w:rsidRDefault="00B8124D" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Each group works on one case</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="00AA0348">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18BB96CC" w14:textId="77777777" w:rsidR="00BA416D" w:rsidRPr="006A0792" w:rsidRDefault="00BA416D" w:rsidP="00726BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ACC6FE5" w14:textId="77777777" w:rsidR="00BA416D" w:rsidRPr="006A0792" w:rsidRDefault="00BA416D" w:rsidP="00726BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F1CB9C" w14:textId="77777777" w:rsidR="00BA416D" w:rsidRPr="006A0792" w:rsidRDefault="00BA416D" w:rsidP="00726BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="167C7023" w14:textId="77777777" w:rsidR="00BA416D" w:rsidRPr="006A0792" w:rsidRDefault="00BA416D" w:rsidP="00726BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33056B29" w14:textId="77777777" w:rsidR="00BA416D" w:rsidRPr="006A0792" w:rsidRDefault="00BA416D" w:rsidP="00726BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07994CF1" w14:textId="77777777" w:rsidR="00501525" w:rsidRPr="0091313A" w:rsidRDefault="00501525" w:rsidP="00726BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task for the groups</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B89195" w14:textId="01FEC36B" w:rsidR="00726BC5" w:rsidRPr="0091313A" w:rsidRDefault="009040E7" w:rsidP="00726BC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Each group prepares a presentation including</w:t>
+      </w:r>
+      <w:r w:rsidR="00726BC5" w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF2A974" w14:textId="77777777" w:rsidR="009040E7" w:rsidRPr="0091313A" w:rsidRDefault="009040E7" w:rsidP="009040E7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Selection of the best mode of transport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515B83AF" w14:textId="77777777" w:rsidR="009040E7" w:rsidRPr="0091313A" w:rsidRDefault="009040E7" w:rsidP="009040E7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(or a combination)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED7A16C" w14:textId="77777777" w:rsidR="009040E7" w:rsidRPr="0091313A" w:rsidRDefault="009040E7" w:rsidP="009040E7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Justification of the decision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715885B2" w14:textId="77777777" w:rsidR="009040E7" w:rsidRPr="0091313A" w:rsidRDefault="009040E7" w:rsidP="009040E7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(time, costs, environment)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0DF938" w14:textId="77777777" w:rsidR="009040E7" w:rsidRPr="0091313A" w:rsidRDefault="009040E7" w:rsidP="009040E7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Brief description of the transport solution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFECA46" w14:textId="6F1EC769" w:rsidR="00726BC5" w:rsidRPr="0091313A" w:rsidRDefault="009040E7" w:rsidP="009040E7">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Simple sketch or process diagram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC288F6" w14:textId="77777777" w:rsidR="00726BC5" w:rsidRPr="0091313A" w:rsidRDefault="00726BC5" w:rsidP="001960F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...142 lines deleted...]
-    <w:p w14:paraId="36FF22DF" w14:textId="58FEB471" w:rsidR="001960F6" w:rsidRPr="00726BC5" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7D65D6" w14:textId="46322247" w:rsidR="00706242" w:rsidRPr="0091313A" w:rsidRDefault="00D2468D" w:rsidP="001960F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00726BC5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...251 lines deleted...]
-    <w:p w14:paraId="0DC288F6" w14:textId="77777777" w:rsidR="00726BC5" w:rsidRDefault="00726BC5" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Transport cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBB2A27" w14:textId="77777777" w:rsidR="00D2468D" w:rsidRPr="0091313A" w:rsidRDefault="00D2468D" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D3081F5" w14:textId="77777777" w:rsidR="00D2468D" w:rsidRPr="0091313A" w:rsidRDefault="00D2468D" w:rsidP="001960F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00706242">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Case 1 – food</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EDD276" w14:textId="77777777" w:rsidR="00D2468D" w:rsidRPr="0091313A" w:rsidRDefault="00D2468D" w:rsidP="00D2468D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>fresh organic strawberries</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AFA081" w14:textId="77777777" w:rsidR="00D2468D" w:rsidRPr="0091313A" w:rsidRDefault="00D2468D" w:rsidP="00D2468D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantity: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>approx. 100 tonnes per week</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAD5213" w14:textId="77777777" w:rsidR="00D2468D" w:rsidRPr="0091313A" w:rsidRDefault="00D2468D" w:rsidP="00D2468D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Special characteristic: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>highly perishable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A6FEF9" w14:textId="77777777" w:rsidR="00D2468D" w:rsidRPr="0091313A" w:rsidRDefault="00D2468D" w:rsidP="00D2468D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>southern Spain → Austria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3382E366" w14:textId="1C56A1C6" w:rsidR="001960F6" w:rsidRPr="0091313A" w:rsidRDefault="001E6660" w:rsidP="00D2468D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5A9EEA" w14:textId="59223242" w:rsidR="001960F6" w:rsidRPr="0091313A" w:rsidRDefault="005A3275" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Which transport solution is fast, reliable, and as environmentally friendly as possible</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128F4F34" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="0091313A" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4790FB" w14:textId="77777777" w:rsidR="005A3275" w:rsidRPr="0091313A" w:rsidRDefault="005A3275" w:rsidP="001960F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA416D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Case 2 – automotive industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C58F38F" w14:textId="77777777" w:rsidR="0091313A" w:rsidRPr="0091313A" w:rsidRDefault="0091313A" w:rsidP="0091313A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>steering systems for cars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B84A6FE" w14:textId="77777777" w:rsidR="0091313A" w:rsidRPr="0091313A" w:rsidRDefault="0091313A" w:rsidP="0091313A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>exactly at the right time (just-in-sequence)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F63A28B" w14:textId="77777777" w:rsidR="0091313A" w:rsidRPr="0091313A" w:rsidRDefault="0091313A" w:rsidP="0091313A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Hungary → Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CBE9E6" w14:textId="7A9CFC66" w:rsidR="001960F6" w:rsidRPr="0091313A" w:rsidRDefault="0091313A" w:rsidP="0091313A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D8F558" w14:textId="1F18C712" w:rsidR="001960F6" w:rsidRPr="0091313A" w:rsidRDefault="0091313A" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How can a highly reliable and punctual delivery be ensured</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="0091313A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E49142D" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="006A0792" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497F8F14" w14:textId="77777777" w:rsidR="00BA416D" w:rsidRPr="006A0792" w:rsidRDefault="00BA416D" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA7AABC" w14:textId="77777777" w:rsidR="00BA416D" w:rsidRPr="006A0792" w:rsidRDefault="00BA416D" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A3EBC0" w14:textId="77777777" w:rsidR="00BA416D" w:rsidRPr="006A0792" w:rsidRDefault="00BA416D" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C660C2" w14:textId="77777777" w:rsidR="00AF4C93" w:rsidRPr="005C5268" w:rsidRDefault="00AF4C93" w:rsidP="001960F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...117 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA416D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Case 3 – wood &amp; energy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D42B988" w14:textId="77777777" w:rsidR="005C3D7C" w:rsidRPr="005C5268" w:rsidRDefault="005C3D7C" w:rsidP="005C3D7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>wood pellets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D46EF9" w14:textId="77777777" w:rsidR="005C3D7C" w:rsidRPr="005C5268" w:rsidRDefault="005C3D7C" w:rsidP="005C3D7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantity: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>large annual volume</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B22324" w14:textId="77777777" w:rsidR="005C3D7C" w:rsidRPr="005C5268" w:rsidRDefault="005C3D7C" w:rsidP="005C3D7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1–2 times per year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2993D9" w14:textId="77777777" w:rsidR="005C3D7C" w:rsidRPr="005C5268" w:rsidRDefault="005C3D7C" w:rsidP="005C3D7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Romania → Austria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636C6D56" w14:textId="3C6C322D" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="005C3D7C" w:rsidP="005C3D7C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AB5B2D" w14:textId="0CDE32B5" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="005C3D7C" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Which transport solution is cost-effective and efficient for large volumes</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D5AC82" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5262A524" w14:textId="77777777" w:rsidR="00CA25E1" w:rsidRPr="005C5268" w:rsidRDefault="00CA25E1" w:rsidP="001960F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...125 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BA416D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Case 4 – recycling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7974254D" w14:textId="77777777" w:rsidR="00CA25E1" w:rsidRPr="00C054DB" w:rsidRDefault="00CA25E1" w:rsidP="00CA25E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B66B00">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Product: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C054DB">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aluminium scrap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C7E598" w14:textId="77777777" w:rsidR="00CA25E1" w:rsidRPr="005C5268" w:rsidRDefault="00CA25E1" w:rsidP="00CA25E1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B66B00">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B66B00">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C054DB">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>continuous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0133244F" w14:textId="77777777" w:rsidR="00CA25E1" w:rsidRPr="005C5268" w:rsidRDefault="00CA25E1" w:rsidP="00CA25E1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="00B66B00">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="636C6D56" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00B66B00" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transport: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C054DB">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Turkey → Hungary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C67A9E3" w14:textId="2D41F6E0" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="00CA25E1" w:rsidP="00CA25E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B66B00">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...24 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="005C5268">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BA416D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FED3C43" w14:textId="7D435964" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="00CA25E1" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How can transport be carried out in an energy-efficient and environmentally friendly way</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2DA52B" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD5DF8A" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AED7E28" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="001960F6" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F199F9" w14:textId="77777777" w:rsidR="00CF62B0" w:rsidRPr="005C5268" w:rsidRDefault="00CF62B0" w:rsidP="001960F6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00B66B00">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...164 lines deleted...]
-    <w:p w14:paraId="355D16F6" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00433C11" w:rsidRDefault="001960F6" w:rsidP="00433C11">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Optional phase – decision &amp; evaluation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A4E7CB" w14:textId="5F573167" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="00CF62B0" w:rsidP="001960F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(for longer projects or final assignments</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EC3E17" w14:textId="77777777" w:rsidR="00CF62B0" w:rsidRPr="005C5268" w:rsidRDefault="00CF62B0" w:rsidP="00CF62B0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="4F46A865" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00433C11" w:rsidRDefault="001960F6" w:rsidP="00433C11">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Comparison of several solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F46A865" w14:textId="492710CA" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="00CF62B0" w:rsidP="00CF62B0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...62 lines deleted...]
-    <w:p w14:paraId="20AFE40E" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00433C11" w:rsidRDefault="001960F6" w:rsidP="00433C11">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Simple evaluation based on</w:t>
+      </w:r>
+      <w:r w:rsidR="001960F6" w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D241BDA" w14:textId="77777777" w:rsidR="005C5268" w:rsidRPr="005C5268" w:rsidRDefault="005C5268" w:rsidP="005C5268">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="16CCB312" w14:textId="77777777" w:rsidR="001960F6" w:rsidRPr="00433C11" w:rsidRDefault="001960F6" w:rsidP="00433C11">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4D7B99" w14:textId="77777777" w:rsidR="005C5268" w:rsidRPr="005C5268" w:rsidRDefault="005C5268" w:rsidP="005C5268">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Costs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2040B2" w14:textId="77777777" w:rsidR="005C5268" w:rsidRPr="005C5268" w:rsidRDefault="005C5268" w:rsidP="005C5268">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Environment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A94587A" w14:textId="77777777" w:rsidR="005C5268" w:rsidRPr="005C5268" w:rsidRDefault="005C5268" w:rsidP="005C5268">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presentation of the “best solution”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FE860A" w14:textId="4812FE5C" w:rsidR="001960F6" w:rsidRPr="005C5268" w:rsidRDefault="005C5268" w:rsidP="005C5268">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5268">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Feedback and final discussion</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="00638DE4" w14:textId="52F7273F" w:rsidR="009A7D92" w:rsidRPr="00B61C4C" w:rsidRDefault="009A7D92" w:rsidP="001960F6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009A7D92" w:rsidRPr="00B61C4C">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0602B18A" w14:textId="77777777" w:rsidR="007E1212" w:rsidRDefault="007E1212" w:rsidP="009537A4">
+    <w:p w14:paraId="07CA19D4" w14:textId="77777777" w:rsidR="00D70A48" w:rsidRDefault="00D70A48" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30EFABC4" w14:textId="77777777" w:rsidR="007E1212" w:rsidRDefault="007E1212" w:rsidP="009537A4">
+    <w:p w14:paraId="0DDDC514" w14:textId="77777777" w:rsidR="00D70A48" w:rsidRDefault="00D70A48" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5345,57 +5744,50 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CCC0767" w14:textId="0F722AD6" w:rsidR="009537A4" w:rsidRDefault="009537A4" w:rsidP="009537A4">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="1470"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="009537A4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19166DA0" wp14:editId="0945FCCA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2548255</wp:posOffset>
           </wp:positionH>
@@ -5593,61 +5985,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FA26079" w14:textId="77777777" w:rsidR="007E1212" w:rsidRDefault="007E1212" w:rsidP="009537A4">
+    <w:p w14:paraId="25AB9280" w14:textId="77777777" w:rsidR="00D70A48" w:rsidRDefault="00D70A48" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39FCE58A" w14:textId="77777777" w:rsidR="007E1212" w:rsidRDefault="007E1212" w:rsidP="009537A4">
+    <w:p w14:paraId="631EC8C4" w14:textId="77777777" w:rsidR="00D70A48" w:rsidRDefault="00D70A48" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A0A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C4E26F4"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5731,50 +6123,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="032E3866"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04F68E8E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="048B7EC9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0C4A054"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E20F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00C015DE"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5843,51 +6461,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AFD4779"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="488EE956"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C624418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E44AA5EA"/>
     <w:lvl w:ilvl="0" w:tplc="8EF83F0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1130" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5955,51 +6686,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5450" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D33011C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="961C5480"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6068,51 +6799,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F7127B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06A8DC34"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="101B0E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B87015CE"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6181,51 +7025,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10FB144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F24668"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6294,51 +7138,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13456FF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFDA9FEE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BC4561E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E2C1BDC"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6407,51 +7364,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D324DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6A6CAC8"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6520,51 +7477,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22541F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="557A929A"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6633,51 +7590,277 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22E431F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EA6F05C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B65C49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="375C0EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36994AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43FA64B0"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6746,51 +7929,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37951CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9F4F760"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6859,51 +8042,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38BD7C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E681A96"/>
     <w:lvl w:ilvl="0" w:tplc="BE36D006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listenabsatz1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="0E2841" w:themeColor="text2"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6975,51 +8158,164 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40194CB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B074D212"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="420C18CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEECBEA0"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7088,51 +8384,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48C200FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5622A7F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7201,51 +8497,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BD15147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7D05346"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7314,51 +8610,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ECB08FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27FC797A"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7427,51 +8723,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB053F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D43A4880"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7540,51 +8836,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC35B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1E2448E"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7653,51 +8949,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602838CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27648712"/>
     <w:lvl w:ilvl="0" w:tplc="8EF83F0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7765,51 +9061,277 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632A141B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D22CD84"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65FA7669"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF7C9ACE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E122F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8388657C"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
@@ -7854,51 +9376,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75917DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6349666"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7967,51 +9489,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B072F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D46DCEC"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8080,51 +9602,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77C7707A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A12A3846"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8193,51 +9715,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A93DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C485598"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8306,51 +9828,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF30964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F006DD28"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8419,51 +9941,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BB24165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38ABB04"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8533,333 +10055,418 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="52043093">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="905604300">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="540020671">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1880778607">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="753284242">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1292832403">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1007832829">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="61875682">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="282618715">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1303727334">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2122451923">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="483090369">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1054504828">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1667787144">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1544319127">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1253855185">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2122455596">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1471704811">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="441656412">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1707038">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="529609223">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1982998680">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="267348546">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="145128262">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="700588530">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="346097684">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="63256800">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1922716924">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1787037084">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="694043468">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1845583058">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1007832829">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="32" w16cid:durableId="133956330">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="61875682">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1303727334">
+  <w:num w:numId="33" w16cid:durableId="1031300462">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2122451923">
-[...5 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="1054504828">
+  <w:num w:numId="34" w16cid:durableId="156847053">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1667787144">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="35" w16cid:durableId="653530649">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1544319127">
-[...33 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="36" w16cid:durableId="1390953833">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009537A4"/>
     <w:rsid w:val="00022ACB"/>
     <w:rsid w:val="00082694"/>
+    <w:rsid w:val="000909E6"/>
     <w:rsid w:val="00090BEA"/>
     <w:rsid w:val="000A3B5A"/>
     <w:rsid w:val="000C02AB"/>
     <w:rsid w:val="000E53F2"/>
     <w:rsid w:val="00103367"/>
     <w:rsid w:val="00110CEC"/>
     <w:rsid w:val="001205B3"/>
     <w:rsid w:val="00121B87"/>
+    <w:rsid w:val="00126332"/>
+    <w:rsid w:val="001766A6"/>
     <w:rsid w:val="0018266D"/>
     <w:rsid w:val="00186B20"/>
     <w:rsid w:val="001960F6"/>
     <w:rsid w:val="001A0B49"/>
     <w:rsid w:val="001A3140"/>
     <w:rsid w:val="001A796B"/>
+    <w:rsid w:val="001C7A86"/>
     <w:rsid w:val="001D7E1C"/>
     <w:rsid w:val="001E2645"/>
+    <w:rsid w:val="001E6660"/>
     <w:rsid w:val="001E706C"/>
+    <w:rsid w:val="00210421"/>
+    <w:rsid w:val="0022084D"/>
     <w:rsid w:val="0023557A"/>
     <w:rsid w:val="00262B20"/>
     <w:rsid w:val="00263408"/>
+    <w:rsid w:val="0028020A"/>
     <w:rsid w:val="002B72ED"/>
     <w:rsid w:val="002D095C"/>
     <w:rsid w:val="002E3518"/>
     <w:rsid w:val="00334100"/>
+    <w:rsid w:val="0033737F"/>
     <w:rsid w:val="003652FC"/>
     <w:rsid w:val="0037383F"/>
     <w:rsid w:val="00383BBB"/>
     <w:rsid w:val="00385281"/>
     <w:rsid w:val="003B4887"/>
     <w:rsid w:val="003B4F85"/>
     <w:rsid w:val="003C1910"/>
+    <w:rsid w:val="003D64EE"/>
     <w:rsid w:val="003F6D92"/>
+    <w:rsid w:val="00430EA2"/>
     <w:rsid w:val="00433C11"/>
     <w:rsid w:val="00436FC0"/>
     <w:rsid w:val="00452705"/>
     <w:rsid w:val="00475EEC"/>
     <w:rsid w:val="0047796C"/>
     <w:rsid w:val="00480D2E"/>
     <w:rsid w:val="0048216A"/>
     <w:rsid w:val="00485A68"/>
     <w:rsid w:val="004974E2"/>
+    <w:rsid w:val="004B5D51"/>
     <w:rsid w:val="004D237E"/>
     <w:rsid w:val="004F4F46"/>
     <w:rsid w:val="004F77A1"/>
+    <w:rsid w:val="00501525"/>
     <w:rsid w:val="005055F5"/>
     <w:rsid w:val="00516AB9"/>
     <w:rsid w:val="00525EB4"/>
     <w:rsid w:val="00540C26"/>
+    <w:rsid w:val="00543801"/>
     <w:rsid w:val="00543A1C"/>
     <w:rsid w:val="005571C1"/>
     <w:rsid w:val="00565A1E"/>
     <w:rsid w:val="00586B31"/>
+    <w:rsid w:val="005A3275"/>
     <w:rsid w:val="005A6728"/>
+    <w:rsid w:val="005C3D7C"/>
+    <w:rsid w:val="005C5268"/>
     <w:rsid w:val="005D20A4"/>
+    <w:rsid w:val="005F7E25"/>
     <w:rsid w:val="006103B7"/>
     <w:rsid w:val="006323AE"/>
     <w:rsid w:val="00661879"/>
     <w:rsid w:val="00691BE1"/>
+    <w:rsid w:val="006A0792"/>
     <w:rsid w:val="006A0C6F"/>
     <w:rsid w:val="006C2107"/>
     <w:rsid w:val="006C25DD"/>
     <w:rsid w:val="006C5F1E"/>
     <w:rsid w:val="006D35F3"/>
+    <w:rsid w:val="006D6619"/>
+    <w:rsid w:val="006F6850"/>
     <w:rsid w:val="00706242"/>
     <w:rsid w:val="007239E7"/>
+    <w:rsid w:val="007240C1"/>
     <w:rsid w:val="00724FA7"/>
     <w:rsid w:val="00726BC5"/>
+    <w:rsid w:val="00736F6E"/>
     <w:rsid w:val="007424B9"/>
     <w:rsid w:val="00754017"/>
     <w:rsid w:val="00760005"/>
+    <w:rsid w:val="00762216"/>
+    <w:rsid w:val="00794136"/>
+    <w:rsid w:val="00795A3A"/>
     <w:rsid w:val="007D4D71"/>
     <w:rsid w:val="007E1212"/>
     <w:rsid w:val="007E7B78"/>
     <w:rsid w:val="007F6D85"/>
+    <w:rsid w:val="00811838"/>
     <w:rsid w:val="00841B6E"/>
+    <w:rsid w:val="00844268"/>
+    <w:rsid w:val="008452A0"/>
     <w:rsid w:val="0084732D"/>
     <w:rsid w:val="00851225"/>
     <w:rsid w:val="00865B28"/>
+    <w:rsid w:val="00877446"/>
     <w:rsid w:val="008B29D6"/>
+    <w:rsid w:val="008E1C1C"/>
     <w:rsid w:val="008E611F"/>
     <w:rsid w:val="008F1D1A"/>
     <w:rsid w:val="00901483"/>
+    <w:rsid w:val="009040E7"/>
     <w:rsid w:val="00904DEA"/>
+    <w:rsid w:val="0091313A"/>
     <w:rsid w:val="009220FB"/>
     <w:rsid w:val="009228AD"/>
     <w:rsid w:val="0092304E"/>
     <w:rsid w:val="0093202C"/>
     <w:rsid w:val="009537A4"/>
     <w:rsid w:val="0095391B"/>
     <w:rsid w:val="00991A4C"/>
     <w:rsid w:val="009A7D92"/>
     <w:rsid w:val="009C42F6"/>
     <w:rsid w:val="009D279E"/>
+    <w:rsid w:val="009F76A2"/>
     <w:rsid w:val="00A00301"/>
     <w:rsid w:val="00A032D4"/>
     <w:rsid w:val="00A073AA"/>
     <w:rsid w:val="00A079B3"/>
     <w:rsid w:val="00A137A4"/>
     <w:rsid w:val="00A20795"/>
     <w:rsid w:val="00A36EA9"/>
     <w:rsid w:val="00A549CF"/>
     <w:rsid w:val="00A63348"/>
     <w:rsid w:val="00A65642"/>
     <w:rsid w:val="00A662FE"/>
     <w:rsid w:val="00A85B0D"/>
+    <w:rsid w:val="00AA0348"/>
     <w:rsid w:val="00AA0B8A"/>
     <w:rsid w:val="00AA5C08"/>
+    <w:rsid w:val="00AA7456"/>
     <w:rsid w:val="00AC1CB1"/>
+    <w:rsid w:val="00AD26AF"/>
     <w:rsid w:val="00AF24BD"/>
+    <w:rsid w:val="00AF4C93"/>
+    <w:rsid w:val="00B44D1B"/>
     <w:rsid w:val="00B50D10"/>
     <w:rsid w:val="00B51DDF"/>
     <w:rsid w:val="00B61C4C"/>
     <w:rsid w:val="00B65A3E"/>
     <w:rsid w:val="00B66B00"/>
     <w:rsid w:val="00B77D74"/>
+    <w:rsid w:val="00B8124D"/>
     <w:rsid w:val="00B87972"/>
     <w:rsid w:val="00BA416D"/>
     <w:rsid w:val="00BB2109"/>
     <w:rsid w:val="00BD1111"/>
     <w:rsid w:val="00BD15B5"/>
     <w:rsid w:val="00BD5F69"/>
     <w:rsid w:val="00BE5F4D"/>
     <w:rsid w:val="00BF0D04"/>
     <w:rsid w:val="00BF7BF2"/>
+    <w:rsid w:val="00C054DB"/>
+    <w:rsid w:val="00C114D4"/>
     <w:rsid w:val="00C13B1E"/>
     <w:rsid w:val="00C255C7"/>
     <w:rsid w:val="00C256FD"/>
     <w:rsid w:val="00C335F5"/>
     <w:rsid w:val="00C4411F"/>
     <w:rsid w:val="00C441AE"/>
+    <w:rsid w:val="00C452D5"/>
+    <w:rsid w:val="00C65BDA"/>
     <w:rsid w:val="00C742E9"/>
     <w:rsid w:val="00C7562C"/>
+    <w:rsid w:val="00CA25E1"/>
     <w:rsid w:val="00CB440D"/>
     <w:rsid w:val="00CC31BC"/>
     <w:rsid w:val="00CC7136"/>
     <w:rsid w:val="00CD052D"/>
     <w:rsid w:val="00CE46AC"/>
     <w:rsid w:val="00CE5CD7"/>
     <w:rsid w:val="00CF60C7"/>
+    <w:rsid w:val="00CF62B0"/>
+    <w:rsid w:val="00D21536"/>
+    <w:rsid w:val="00D2468D"/>
     <w:rsid w:val="00D53281"/>
     <w:rsid w:val="00D53918"/>
     <w:rsid w:val="00D63A6C"/>
     <w:rsid w:val="00D668A0"/>
+    <w:rsid w:val="00D70A48"/>
     <w:rsid w:val="00D96917"/>
     <w:rsid w:val="00DA0634"/>
     <w:rsid w:val="00DA2E74"/>
     <w:rsid w:val="00DB0090"/>
     <w:rsid w:val="00DF3AA8"/>
     <w:rsid w:val="00E108E7"/>
     <w:rsid w:val="00E15139"/>
     <w:rsid w:val="00E366E6"/>
     <w:rsid w:val="00E4547F"/>
+    <w:rsid w:val="00E5182A"/>
     <w:rsid w:val="00E564FB"/>
     <w:rsid w:val="00E65D0E"/>
     <w:rsid w:val="00E826CC"/>
     <w:rsid w:val="00EA1533"/>
+    <w:rsid w:val="00EA5348"/>
     <w:rsid w:val="00EA7BF5"/>
     <w:rsid w:val="00EC4BA0"/>
     <w:rsid w:val="00ED6C2F"/>
     <w:rsid w:val="00EE4AF2"/>
     <w:rsid w:val="00F069D5"/>
     <w:rsid w:val="00F21265"/>
+    <w:rsid w:val="00F23FF3"/>
     <w:rsid w:val="00F359D0"/>
     <w:rsid w:val="00F6250F"/>
+    <w:rsid w:val="00F6612A"/>
     <w:rsid w:val="00F73587"/>
     <w:rsid w:val="00F75D98"/>
     <w:rsid w:val="00F91E41"/>
     <w:rsid w:val="00F9215B"/>
     <w:rsid w:val="00FA0E88"/>
     <w:rsid w:val="00FA0FBE"/>
     <w:rsid w:val="00FA25F1"/>
     <w:rsid w:val="00FB61C5"/>
     <w:rsid w:val="00FB7AD4"/>
+    <w:rsid w:val="00FE09B2"/>
+    <w:rsid w:val="00FE7D48"/>
     <w:rsid w:val="00FF7A5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10003,51 +11610,51 @@
       <w:ind w:left="442"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:noProof/>
       <w:color w:val="003366"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/lehrmittel/verkehr-und-transport-grundlagen-und-multimodal" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/lehrmittel/verkehr-und-transport-grundlagen-und-multimodal" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/lehrmittel/verkehr-und-transport-grundlagen-und-multimodal" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/lehrmittel/verkehr-und-transport-grundlagen-und-multimodal" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rewway.at/en/teaching-materials/transport-and-logistics" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rewway.at/en/teaching-materials/transport-and-logistics" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -10603,75 +12210,75 @@
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D31BCC-7E23-4A4D-9761-F9440A906BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>473</Words>
-  <Characters>2985</Characters>
+  <Words>472</Words>
+  <Characters>2980</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3452</CharactersWithSpaces>
+  <CharactersWithSpaces>3446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pum Christina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
   </property>