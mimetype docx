--- v0 (2026-05-21)
+++ v1 (2026-07-04)
@@ -11,322 +11,858 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D31982E" w14:textId="0870E90D" w:rsidR="005E1C5C" w:rsidRPr="002C2D8E" w:rsidRDefault="00EF2BBE" w:rsidP="00AA5C08">
+    <w:p w14:paraId="2D31982E" w14:textId="028E83A7" w:rsidR="005E1C5C" w:rsidRPr="002C2D8E" w:rsidRDefault="0056366B" w:rsidP="00AA5C08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0056366B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Stauplanung - Containerbeladung</w:t>
+        <w:t>Load planning – container loading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0241A069" w14:textId="3F1EFF28" w:rsidR="00AA5C08" w:rsidRPr="002C2D8E" w:rsidRDefault="00174F05" w:rsidP="00AA5C08">
+    <w:p w14:paraId="0241A069" w14:textId="63B9514B" w:rsidR="00AA5C08" w:rsidRPr="002C2D8E" w:rsidRDefault="00F44571" w:rsidP="00AA5C08">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656197" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48613130" wp14:editId="232F826A">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665420" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="326E54E0" wp14:editId="577089A1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5714735</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5743575" cy="1400175"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="234341645" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="1400175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2DFDA773" w14:textId="77777777" w:rsidR="00F44571" w:rsidRPr="00D0684B" w:rsidRDefault="00F44571" w:rsidP="003275B6">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D0684B">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Tips for teachers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77568C12" w14:textId="77777777" w:rsidR="009D664F" w:rsidRPr="00D0684B" w:rsidRDefault="009D664F" w:rsidP="009D664F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D0684B">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Briefly review the dimensions of euro pallets and 40-foot containers in advance.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E4880A8" w14:textId="77777777" w:rsidR="009D664F" w:rsidRPr="00D0684B" w:rsidRDefault="009D664F" w:rsidP="009D664F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D0684B">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>First calculate, then draw.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="399CC087" w14:textId="3AC27EAB" w:rsidR="00C00379" w:rsidRPr="00D0684B" w:rsidRDefault="009D664F" w:rsidP="009D664F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D0684B">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Point out the realistic orientation of the pallets (lengthwise/crosswise)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003275B6" w:rsidRPr="00D0684B">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="326E54E0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:401.05pt;margin-top:450pt;width:452.25pt;height:110.25pt;z-index:251665420;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGRFiZDwIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO4qU14hRdugwD&#10;ugvQ7QNkWbaFyaImKbGzrx8lu2l2exmmB4EUqUPykNzcjL0iR2GdBF3SbJFSIjSHWuq2pF8+719c&#10;UeI80zVToEVJT8LRm+3zZ5vBFGIJHahaWIIg2hWDKWnnvSmSxPFO9MwtwAiNxgZszzyqtk1qywZE&#10;71WyTNNXyQC2Nha4cA5f7yYj3Ub8phHcf2waJzxRJcXcfLxtvKtwJ9sNK1rLTCf5nAb7hyx6JjUG&#10;PUPdMc/IwcrfoHrJLTho/IJDn0DTSC5iDVhNlv5SzUPHjIi1IDnOnGly/w+Wfzg+mE+W+PE1jNjA&#10;WIQz98C/OqJh1zHdiltrYegEqzFwFihLBuOK+Wug2hUugFTDe6ixyezgIQKNje0DK1gnQXRswOlM&#10;uhg94fiYr1cv83VOCUdbtkrTDJUQgxWP3411/q2AngShpBa7GuHZ8d75yfXRJURzoGS9l0pFxbbV&#10;TllyZDgB+3hm9J/clCZDSa/zZT4x8FeINJ4/QfTS4ygr2Zf06uzEisDbG13HQfNMqknG6pSeiQzc&#10;TSz6sRrRMRBaQX1CSi1MI4srhkIH9jslA45rSd23A7OCEvVOY1uus9UqzHdUVvl6iYq9tFSXFqY5&#10;QpXUUzKJOx93IhCm4Rbb18hI7FMmc644hrE188qEOb/Uo9fTYm9/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAKbGigt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1W9rShDgV&#10;QgLBDdoKrm6yTSLsdbDdNPw9ywluO5rR7JtiPTorBgyx86RhOlEgkCpfd9Ro2G0fr1cgYjJUG+sJ&#10;NXxjhHV5flaYvPYnesNhkxrBJRRzo6FNqc+ljFWLzsSJ75HYO/jgTGIZGlkHc+JyZ+VMqaV0piP+&#10;0JoeH1qsPjdHp2E1fx4+4svN63u1PNgsXd0OT19B68uL8f4ORMIx/YXhF5/RoWSmvT9SHYXVwEOS&#10;hkwpPtjO1HwBYs+56UwtQJaF/L+g/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGRFiZ&#10;DwIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAp&#10;saKC3wAAAAkBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2DFDA773" w14:textId="77777777" w:rsidR="00F44571" w:rsidRPr="00D0684B" w:rsidRDefault="00F44571" w:rsidP="003275B6">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D0684B">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Tips for teachers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77568C12" w14:textId="77777777" w:rsidR="009D664F" w:rsidRPr="00D0684B" w:rsidRDefault="009D664F" w:rsidP="009D664F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D0684B">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Briefly review the dimensions of euro pallets and 40-foot containers in advance.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E4880A8" w14:textId="77777777" w:rsidR="009D664F" w:rsidRPr="00D0684B" w:rsidRDefault="009D664F" w:rsidP="009D664F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D0684B">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>First calculate, then draw.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="399CC087" w14:textId="3AC27EAB" w:rsidR="00C00379" w:rsidRPr="00D0684B" w:rsidRDefault="009D664F" w:rsidP="009D664F">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D0684B">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Point out the realistic orientation of the pallets (lengthwise/crosswise)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003275B6" w:rsidRPr="00D0684B">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362367DC" wp14:editId="1F03386C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3781425</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5743575" cy="1746885"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="24765"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1148058260" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="1746885"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43D67D08" w14:textId="498F85EF" w:rsidR="00EA7BF5" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00EA7BF5">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00721DA3">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learning objectives</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37BF5E6B" w14:textId="77777777" w:rsidR="00F44571" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00F44571">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="9"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00721DA3">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Students can calculate the number of euro-pallet storage positions in a 40-foot container.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="43960C28" w14:textId="77777777" w:rsidR="00F44571" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00F44571">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="9"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00721DA3">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Students can correctly apply the dimensions of containers and euro pallets.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7973CC58" w14:textId="5C229953" w:rsidR="00B53C0F" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00F44571">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="9"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00721DA3">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Students can represent a loading plan graphically and draw it in a clear and comprehensible way</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B53C0F" w:rsidRPr="00721DA3">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="16152996" w14:textId="0026C314" w:rsidR="00EA7BF5" w:rsidRPr="00B53C0F" w:rsidRDefault="00EA7BF5" w:rsidP="00B53C0F">
+                            <w:pPr>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="362367DC" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:297.75pt;width:452.25pt;height:137.55pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAfjxaFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q942TNN5krTirbbap&#10;Km0P0rYPgDGOUYGhQGKnT78D9mbT001VLhDDwM/MN8P6pteKHIXzEkxJZ5MpJcJwqKXZl/Trl92r&#10;FSU+MFMzBUaU9CQ8vdm8fLHubCHm0IKqhSMoYnzR2ZK2IdgiyzxvhWZ+AlYYdDbgNAtoun1WO9ah&#10;ulbZfDq9yjpwtXXAhfe4ezc46SbpN43g4VPTeBGIKinGFtLs0lzFOdusWbF3zLaSj2Gwf4hCM2nw&#10;0bPUHQuMHJz8TUpL7sBDEyYcdAZNI7lIOWA2s+kv2Ty0zIqUC8Lx9ozJ/z9Z/vH4YD87Evo30GMB&#10;UxLe3gP/5omBbcvMXtw6B10rWI0PzyKyrLO+GK9G1L7wUaTqPkCNRWaHAEmob5yOVDBPgupYgNMZ&#10;uugD4biZLxev82VOCUffbLm4Wq3y9AYrnq5b58M7AZrERUkdVjXJs+O9DzEcVjwdia95ULLeSaWS&#10;4fbVVjlyZNgBuzRG9Z+OKUO6kl7n83wg8FeJaRp/ktAyYCsrqUu6Oh9iReT21tSp0QKTalhjyMqM&#10;ICO7gWLoq57IeqQcuVZQn5Csg6Fz8afhogX3g5IOu7ak/vuBOUGJem+wOtezxSK2eTIW+XKOhrv0&#10;VJceZjhKlTRQMiy3IX2NyM3ALVaxkYnvcyRjyNiNCfv4c2K7X9rp1PP/3jwCAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD0mXVs3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEuA&#10;tVtL0wkhgdgNNgTXrMnaisQpSdaVt8ec4Gbrtz5/f7WenGWjCbH3KOF6LoAZbLzusZXwtnucrYDF&#10;pFAr69FI+DYR1vX5WaVK7U/4asZtahlBMJZKQpfSUHIem844Fed+MEjZwQenEq2h5TqoE8Gd5TdC&#10;5NypHulDpwbz0Jnmc3t0ElaL5/Ejbm5f3pv8YIt0tRyfvoKUlxfT/R2wZKb0dwy/+qQONTnt/RF1&#10;ZFYCFUkSsiLLgFFciAUNe2IvRQ68rvj/AvUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAB+PFoUAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAPSZdWzfAAAACAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="43D67D08" w14:textId="498F85EF" w:rsidR="00EA7BF5" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00EA7BF5">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00721DA3">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learning objectives</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="37BF5E6B" w14:textId="77777777" w:rsidR="00F44571" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00F44571">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="9"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00721DA3">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Students can calculate the number of euro-pallet storage positions in a 40-foot container.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="43960C28" w14:textId="77777777" w:rsidR="00F44571" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00F44571">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="9"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00721DA3">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Students can correctly apply the dimensions of containers and euro pallets.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7973CC58" w14:textId="5C229953" w:rsidR="00B53C0F" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00F44571">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="9"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00721DA3">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Students can represent a loading plan graphically and draw it in a clear and comprehensible way</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B53C0F" w:rsidRPr="00721DA3">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="16152996" w14:textId="0026C314" w:rsidR="00EA7BF5" w:rsidRPr="00B53C0F" w:rsidRDefault="00EA7BF5" w:rsidP="00B53C0F">
+                      <w:pPr>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00813175">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656195" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000D4E19" wp14:editId="48B15EEB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>342265</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2733675" cy="763905"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="17145"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2733675" cy="764274"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4DD79F2A" w14:textId="77777777" w:rsidR="00813175" w:rsidRPr="009D664F" w:rsidRDefault="00813175" w:rsidP="00710D6E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009D664F">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Duration</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="332835FA" w14:textId="46CAD8FF" w:rsidR="004332FB" w:rsidRPr="009D664F" w:rsidRDefault="00813175" w:rsidP="00710D6E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009D664F">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>15–30 minutes (also suitable as homework)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="000D4E19" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:26.95pt;width:215.25pt;height:60.15pt;z-index:251656195;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL3YxlFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940Tbw67VpzVNttU&#10;lbYHadsHwIBjVMxQILHTp++Avdn0dFPVF4jxwD8z3wzr277V5CidV2BKOptMKZGGg1BmX9Ivn3ev&#10;rinxgRnBNBhZ0pP09Hbz8sW6s4XMoQEtpCMoYnzR2ZI2IdgiyzxvZMv8BKw06KzBtSyg6faZcKxD&#10;9VZn+XS6zDpwwjrg0nv8ez846Sbp17Xk4WNdexmILinmFtLq0lrFNdusWbF3zDaKj2mwf8iiZcpg&#10;0LPUPQuMHJz6TapV3IGHOkw4tBnUteIy1YDVzKa/VPPYMCtTLQjH2zMm//9k+Yfjo/3kSOhfQ48N&#10;TEV4+wD8qycGtg0ze3nnHHSNZAIDzyKyrLO+GK9G1L7wUaTq3oPAJrNDgCTU166NVLBOgurYgNMZ&#10;uuwD4fgzX11dLVcLSjj6Vst5vpqnEKx4um2dD28ltCRuSuqwqUmdHR98iNmw4ulIDOZBK7FTWifD&#10;7autduTIcAB26RvVfzqmDelKerPIFwOAv0pM0/cniVYFnGSt2pJenw+xImJ7Y0Sas8CUHvaYsjYj&#10;x4hugBj6qidKIJMYIGKtQJwQrINhcPGh4aYB952SDoe2pP7bgTlJiX5nsDk3s/k8Tnky5otVjoa7&#10;9FSXHmY4SpU0UDJstyG9jMjNwB02sVaJ73MmY8o4jAn7+HDitF/a6dTz8978AAAA//8DAFBLAwQU&#10;AAYACAAAACEAYhES2d4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDr&#10;0KR/IU6FkED0Bi2Cqxtvk4h4HWw3DW/PcoLjaEYz3xSb0XZiQB9aRwpupwkIpMqZlmoFb/vHyQpE&#10;iJqM7hyhgm8MsCkvLwqdG3emVxx2sRZcQiHXCpoY+1zKUDVodZi6Hom9o/NWR5a+lsbrM5fbTs6S&#10;ZCGtbokXGt3jQ4PV5+5kFayy5+EjbNOX92px7NbxZjk8fXmlrq/G+zsQEcf4F4ZffEaHkpkO7kQm&#10;iE4BH4kK5ukaBLtZmsxBHDi2zGYgy0L+5y9/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AAvdjGUVAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGIREtneAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4DD79F2A" w14:textId="77777777" w:rsidR="00813175" w:rsidRPr="009D664F" w:rsidRDefault="00813175" w:rsidP="00710D6E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009D664F">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Duration</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="332835FA" w14:textId="46CAD8FF" w:rsidR="004332FB" w:rsidRPr="009D664F" w:rsidRDefault="00813175" w:rsidP="00710D6E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009D664F">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>15–30 minutes (also suitable as homework)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00174F05">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656197" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48613130" wp14:editId="1CBFB259">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>324485</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="762000"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1601592153" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="762000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0E007CEF" w14:textId="6B86BB00" w:rsidR="001A0B49" w:rsidRDefault="00CE5CD7" w:rsidP="001A0B49">
+                          <w:p w14:paraId="259E7222" w14:textId="77777777" w:rsidR="00A67045" w:rsidRPr="009D664F" w:rsidRDefault="00A67045" w:rsidP="00A67045">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Art der Übung</w:t>
+                            <w:r w:rsidRPr="009D664F">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Type of exercise</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="27F21A8E" w14:textId="5BFF5B94" w:rsidR="006A5D11" w:rsidRDefault="00AF65F0" w:rsidP="006A5D11">
+                          <w:p w14:paraId="2ACA27DD" w14:textId="77777777" w:rsidR="00A67045" w:rsidRPr="009D664F" w:rsidRDefault="00A67045" w:rsidP="00A67045">
                             <w:pPr>
-                              <w:pStyle w:val="Listenabsatz"/>
-[...3 lines deleted...]
-                              </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>- oder Paararbeit</w:t>
+                            <w:r w:rsidRPr="009D664F">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Individual or pair work</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2592D657" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00540C26" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
                           <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="48613130" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:25.55pt;width:217.5pt;height:60pt;z-index:251656197;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/Nrl3EAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxkl6MOEWXLsOA&#10;7gJ0+wBalmNhsqhJSuzs60cpaZJ12MswPwikSR0dHpKLu7HXbCedV2gqPp3knEkjsFFmU/FvX9dv&#10;bjjzAUwDGo2s+F56frd8/Wox2FIW2KFupGMEYnw52Ip3Idgyy7zoZA9+glYaCrboegjkuk3WOBgI&#10;vddZkedX2YCusQ6F9J7+PhyCfJnw21aK8LltvQxMV5y4hXS6dNbxzJYLKDcObKfEkQb8A4selKFH&#10;T1APEIBtnfoDqlfCocc2TAT2GbatEjLVQNVM8xfVPHVgZaqFxPH2JJP/f7Di0+7JfnEsjG9xpAam&#10;Irx9RPHdM4OrDsxG3juHQyehoYenUbJssL48Xo1S+9JHkHr4iA01GbYBE9DYuj6qQnUyQqcG7E+i&#10;yzEwQT+L66uimFNIUIzsPE9dyaB8vm2dD+8l9iwaFXfU1IQOu0cfIhson1PiYx61atZK6+S4Tb3S&#10;ju2ABmCdvlTAizRt2FDx23kxPwjwVwhidyb420u9CjTJWvUVvzklQRlle2eaNGcBlD7YRFmbo45R&#10;uoOIYaxHSox61tjsSVGHh4mlDSOjQ/eTs4GmteL+xxac5Ex/MNSV2+lsFsc7ObP5dUGOu4zUlxEw&#10;gqAqHjg7mKuQViIKZvCeuteqJOyZyZErTWHS+7gxccwv/ZR13uvlLwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALOlA37cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdUJ/CXEq&#10;hASCG7QVXN14m0TY62C7aXh7lhMcd2Y0+025Hp0VA4bYeVKQTzIQSLU3HTUKdtvH6xWImDQZbT2h&#10;gm+MsK7Oz0pdGH+iNxw2qRFcQrHQCtqU+kLKWLfodJz4Hom9gw9OJz5DI03QJy53Vt5k2UI63RF/&#10;aHWPDy3Wn5ujU7CaPQ8f8WX6+l4vDvY2XS2Hp6+g1OXFeH8HIuGY/sLwi8/oUDHT3h/JRGEV8JCk&#10;YJ7nINidTecs7Dm2ZEVWpfzPX/0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/za5dxAC&#10;AAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs6UD&#10;ftwAAAAHAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;">
+              <v:shape w14:anchorId="48613130" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:25.55pt;width:217.5pt;height:60pt;z-index:251656197;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJp5DBFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjxkl6MOEWXLsOA&#10;7gJ0+wBFlmNhsqhRSuzu60vJaZJ12MswPwikKR0eHpKLm6EzbK/Qa7AVn05yzpSVUGu7rfj3b+s3&#10;V5z5IGwtDFhV8Ufl+c3y9atF70pVQAumVsgIxPqydxVvQ3BllnnZqk74CThlKdgAdiKQi9usRtET&#10;emeyIs8vsh6wdghSeU9/78YgXyb8plEyfGkarwIzFSduIZ2Yzk08s+VClFsUrtXyQEP8A4tOaEtJ&#10;j1B3Igi2Q/0HVKclgocmTCR0GTSNlirVQNVM8xfVPLTCqVQLiePdUSb//2Dl5/2D+4osDO9goAam&#10;Iry7B/nDMwurVtitukWEvlWipsTTKFnWO18enkapfekjyKb/BDU1WewCJKChwS6qQnUyQqcGPB5F&#10;V0Ngkn4WlxdFMaeQpBjZeZ66kony+bVDHz4o6Fg0Ko7U1IQu9vc+RDaifL4Sk3kwul5rY5KD283K&#10;INsLGoB1+lIBL64Zy/qKX8+L+SjAXyGI3Yngb5k6HWiSje4qfnW8JMoo23tbpzkLQpvRJsrGHnSM&#10;0o0ihmEzMF1X/G3kGGXdQP1IwiKMg0uLRkYL+Iuznoa24v7nTqDizHy01Jzr6WwWpzw5s/llQQ6e&#10;RzbnEWElQVU8cDaaq5A2I+pm4Zaa2Oik74nJgTINY5L9sDhx2s/9dOu03ssnAAAA//8DAFBLAwQU&#10;AAYACAAAACEAs6UDftwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1&#10;Qn8JcSqEBIIbtBVc3XibRNjrYLtpeHuWExx3ZjT7TbkenRUDhth5UpBPMhBItTcdNQp228frFYiY&#10;NBltPaGCb4ywrs7PSl0Yf6I3HDapEVxCsdAK2pT6QspYt+h0nPgeib2DD04nPkMjTdAnLndW3mTZ&#10;QjrdEX9odY8PLdafm6NTsJo9Dx/xZfr6Xi8O9jZdLYenr6DU5cV4fwci4Zj+wvCLz+hQMdPeH8lE&#10;YRXwkKRgnucg2J1N5yzsObZkRVal/M9f/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJ&#10;p5DBFQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCzpQN+3AAAAAcBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0E007CEF" w14:textId="6B86BB00" w:rsidR="001A0B49" w:rsidRDefault="00CE5CD7" w:rsidP="001A0B49">
+                    <w:p w14:paraId="259E7222" w14:textId="77777777" w:rsidR="00A67045" w:rsidRPr="009D664F" w:rsidRDefault="00A67045" w:rsidP="00A67045">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Art der Übung</w:t>
+                      <w:r w:rsidRPr="009D664F">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Type of exercise</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="27F21A8E" w14:textId="5BFF5B94" w:rsidR="006A5D11" w:rsidRDefault="00AF65F0" w:rsidP="006A5D11">
+                    <w:p w14:paraId="2ACA27DD" w14:textId="77777777" w:rsidR="00A67045" w:rsidRPr="009D664F" w:rsidRDefault="00A67045" w:rsidP="00A67045">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
-[...3 lines deleted...]
-                        </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>- oder Paararbeit</w:t>
+                      <w:r w:rsidRPr="009D664F">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Individual or pair work</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2592D657" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00540C26" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
                     <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
-                  </w:txbxContent>
-[...122 lines deleted...]
-                    </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BD5F69" w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656194" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F47AA5" wp14:editId="34175F8C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-419100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5586730</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="114300" t="114300" r="133350" b="133350"/>
@@ -476,992 +1012,480 @@
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                                 <w:color w:val="FFFFFF" w:themeColor="light1"/>
                                 <w:kern w:val="24"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>40</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="67A8958F" id="Ellipse 7" o:spid="_x0000_s1028" alt="&quot;&quot;" style="position:absolute;margin-left:342.5pt;margin-top:152.85pt;width:150pt;height:150pt;z-index:-251660287;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8Xk/F/gEAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM+O0zAQxu9IvIPlO03S3UVs1HQPuwoX&#10;BCsWHsB1xo0lx7Zs06Rvz9hOUgorDoiL6z8zv/nmi93dwzQocgLnpdENrTYlJaC56aQ+NvT7t/bd&#10;B0p8YLpjymho6Bk8fdi/fbMbbQ1b0xvVgSMI0b4ebUP7EGxdFJ73MDC/MRY0HgrjBhZw6Y5F59iI&#10;9EEV27J8X4zGddYZDt7j7lM+pPvEFwJ4+CKEh0BUQ1FbSKNL4yGOxX7H6qNjtpd8lsH+QcXApMai&#10;K+qJBUZ+OPkHapDcGW9E2HAzFEYIySH1gN1U5W/dvPTMQuoFzfF2tcn/Pyz/fHqxzw5tGK2vPU5j&#10;F5NwQ/xFfWRKZp1Xs2AKhONmdV/elSV6yvFsWSCnuKRb58NHMAOJk4aCUtL62BCr2emTDzl6iYrb&#10;3ijZtVKptIiXAB6VIyeGn+9wrOLnQv5VlNJkbOhNdXuzvUvoq1PvjoeV0N63t+0rEEQqjeSLBWkW&#10;zgqiDqW/giCyw6a3ucK1MMY56FDlo551kPVGd9IFi4qXjKQ/ASNZYKcrewYskRmysHPjc3xMhXS5&#10;1+Tyb8Jy8pqRKhsd1uRBauNeAyjsaq6c4xeTsjXRpTAdJvQmWoORcedguvOzIy6oR5NfHdO8N/jo&#10;eHAJF6PwPicv5rcXH8yv61To8g+x/wkAAP//AwBQSwMEFAAGAAgAAAAhAEgYn43fAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFyq1uYnpYQ4VYWEED0g2sJ9Gy9JRLyObLcN&#10;fXpcLnDcmdHsN8V8sJ3Ykw+tYw1XEwWCuHKm5VrD++ZpPAMRIrLBzjFp+KYA8/L8rMDcuAOvaL+O&#10;tUglHHLU0MTY51KGqiGLYeJ64uR9Om8xptPX0ng8pHLbyWulptJiy+lDgz09NlR9rXdWQ/YyOgZF&#10;ePvmjzFbPi9oNfp41fryYlg8gIg0xL8wnPATOpSJaet2bILoNExnWdoSNdyo7A5EStz/KttknRRZ&#10;FvL/hvIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPF5Pxf4BAABpBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASBifjd8AAAALAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
+              <v:oval w14:anchorId="67A8958F" id="Ellipse 7" o:spid="_x0000_s1030" alt="&quot;&quot;" style="position:absolute;margin-left:342.5pt;margin-top:152.85pt;width:150pt;height:150pt;z-index:-251660287;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChDqNG/wEAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM+O2yAQxu+V+g6Ie2M7m626Vpw97Cq9&#10;VO2q2z4AxkOMhAEBjZ237wCx07SrHlZ7IfyZ+c03nyHb+2lQ5AjOS6MbWq1KSkBz00l9aOjPH/sP&#10;nyjxgemOKaOhoSfw9H73/t12tDWsTW9UB44gRPt6tA3tQ7B1UXjew8D8yljQeCiMG1jApTsUnWMj&#10;0gdVrMvyYzEa11lnOHiPu4/5kO4SXwjg4ZsQHgJRDUVtIY0ujW0ci92W1QfHbC/5WQZ7hYqBSY1F&#10;F9QjC4z8cvIf1CC5M96IsOJmKIwQkkPqAbupyr+6ee6ZhdQLmuPtYpN/Oyz/eny2Tw5tGK2vPU5j&#10;F5NwQ/xFfWRKZp0Ws2AKhONmdVfeliV6yvFsXiCnuKRb58NnMAOJk4aCUtL62BCr2fGLDzl6jorb&#10;3ijZ7aVSaREvATwoR44MP197qOLnQv5VlNJkbOhNtblZ3yb01al3h3Yh7O/2m/0LEEQqjeSLBWkW&#10;TgqiDqW/gyCyw6bXucK1MMY56FDlo551kPVGd9IFi4rnjKQ/ASNZYKcL+wyYIzNkZufGz/ExFdLl&#10;XpLL/wnLyUtGqmx0WJIHqY17CaCwq3PlHD+blK2JLoWpndCbhm5iZNxpTXd6csQF9WDyq2Oa9wYf&#10;HQ8u4WIU3ufkxfntxQfz5zoVuvxD7H4DAAD//wMAUEsDBBQABgAIAAAAIQBIGJ+N3wAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcqtbmJ6WEOFWFhBA9INrCfRsvSUS8jmy3&#10;DX16XC5w3JnR7DfFfLCd2JMPrWMNVxMFgrhypuVaw/vmaTwDESKywc4xafimAPPy/KzA3LgDr2i/&#10;jrVIJRxy1NDE2OdShqohi2HieuLkfTpvMabT19J4PKRy28lrpabSYsvpQ4M9PTZUfa13VkP2MjoG&#10;RXj75o8xWz4vaDX6eNX68mJYPICINMS/MJzwEzqUiWnrdmyC6DRMZ1naEjXcqOwORErc/yrbZJ0U&#10;WRby/4byBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKEOo0b/AQAAaQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEgYn43fAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAWQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="24.75pt">
                 <v:stroke joinstyle="miter"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="30A8238B" w14:textId="77777777" w:rsidR="009537A4" w:rsidRDefault="009537A4" w:rsidP="009537A4">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E812E9A" w14:textId="48AB4AC5" w:rsidR="00C335F5" w:rsidRDefault="00606407" w:rsidP="00AA5C08">
+    <w:p w14:paraId="6E812E9A" w14:textId="2C1CB0D9" w:rsidR="00C335F5" w:rsidRDefault="0085710D" w:rsidP="00AA5C08">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...562 lines deleted...]
-      <w:r w:rsidR="0085710D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656196" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EF0CF2A" wp14:editId="6DAD3020">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>945515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2724150" cy="1352550"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="998134672" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2724150" cy="1352550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                          <w:p w14:paraId="65A4460E" w14:textId="7332D2C1" w:rsidR="00540C26" w:rsidRPr="009D664F" w:rsidRDefault="00A67045" w:rsidP="00540C26">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:pStyle w:val="Heading2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>n</w:t>
+                            <w:r w:rsidRPr="009D664F">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Target groups</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="4A8DB0F1" w14:textId="77777777" w:rsidR="00370FB2" w:rsidRPr="00925089" w:rsidRDefault="005B56E5" w:rsidP="00370FB2">
+                          <w:p w14:paraId="7F861973" w14:textId="77777777" w:rsidR="00E4731C" w:rsidRPr="009D664F" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
                             <w:pPr>
-                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="8"/>
+                                <w:numId w:val="22"/>
+                              </w:numPr>
+                              <w:rPr>
+                                <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009D664F">
+                              <w:rPr>
+                                <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Upper secondary level II</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="606A9D07" w14:textId="568B5061" w:rsidR="00540C26" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="22"/>
                               </w:numPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="009D664F">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Sekundarstufe II</w:t>
+                              <w:t>Vocational schools</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0682D44F" w14:textId="35F41223" w:rsidR="00925089" w:rsidRPr="00370FB2" w:rsidRDefault="00925089" w:rsidP="00370FB2">
-[...14 lines deleted...]
-                          <w:p w14:paraId="606A9D07" w14:textId="179BE80F" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00FA45DC"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5EF0CF2A" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:74.45pt;width:214.5pt;height:106.5pt;z-index:251656196;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3writEgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxkrU14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2l2exmmB4EUqUPykFxfD51hR4Vegy35YjbnTFkJtbb7kn/5vHtx&#10;yZkPwtbCgFUlf1CeX2+eP1v3rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgVOWjA1gJwKpuM9qFD2h&#10;dybL5/NXWQ9YOwSpvKfX29HINwm/aZQMH5vGq8BMySm3kG5MdxXvbLMWxR6Fa7Wc0hD/kEUntKWg&#10;J6hbEQQ7oP4NqtMSwUMTZhK6DJpGS5VqoGoW81+quW+FU6kWIse7E03+/8HKD8d79wlZGF7DQA1M&#10;RXh3B/KrZxa2rbB7dYMIfatETYEXkbKsd76YvkaqfeEjSNW/h5qaLA4BEtDQYBdZoToZoVMDHk6k&#10;qyEwSY/5Rb5crMgkybZ4ucpXpMQYonj87tCHtwo6FoWSI3U1wYvjnQ+j66NLjObB6HqnjUkK7qut&#10;QXYUNAG7dCb0n9yMZX3Jryj6yMBfIebp/Ami04FG2eiu5JcnJ1FE3t7YOg1aENqMMlVn7ERk5G5k&#10;MQzVwHRd8lUMEHmtoH4gZhHGyaVNI6EF/M5ZT1Nbcv/tIFBxZt5Z6s7VYrmMY56U5eoiJwXPLdW5&#10;RVhJUCUPnI3iNqTViLxZuKEuNjrx+5TJlDJNY+rQtDlx3M/15PW035sfAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAd7YXR94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB12kYh&#10;CXEqhASCWykIrm68TSLidbDdNPw9ywmOOzOafVNtZjuICX3oHSlYLhIQSI0zPbUK3l4frnMQIWoy&#10;enCECr4xwKY+P6t0adyJXnDaxVZwCYVSK+hiHEspQ9Oh1WHhRiT2Ds5bHfn0rTRen7jcDnKVJJm0&#10;uif+0OkR7ztsPndHqyBPn6aP8LzevjfZYSji1c30+OWVuryY725BRJzjXxh+8RkdambauyOZIAYF&#10;PCSymuYFCLbTVcHKXsE6WxYg60r+H1D/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADfC&#10;uK0SAgAAJwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHe2F0feAAAACAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                    <w:p w14:paraId="65A4460E" w14:textId="7332D2C1" w:rsidR="00540C26" w:rsidRPr="009D664F" w:rsidRDefault="00A67045" w:rsidP="00540C26">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:pStyle w:val="Heading2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>n</w:t>
+                      <w:r w:rsidRPr="009D664F">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Target groups</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="4A8DB0F1" w14:textId="77777777" w:rsidR="00370FB2" w:rsidRPr="00925089" w:rsidRDefault="005B56E5" w:rsidP="00370FB2">
+                    <w:p w14:paraId="7F861973" w14:textId="77777777" w:rsidR="00E4731C" w:rsidRPr="009D664F" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="8"/>
+                          <w:numId w:val="22"/>
+                        </w:numPr>
+                        <w:rPr>
+                          <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009D664F">
+                        <w:rPr>
+                          <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Upper secondary level II</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="606A9D07" w14:textId="568B5061" w:rsidR="00540C26" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="22"/>
                         </w:numPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="009D664F">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Sekundarstufe II</w:t>
+                        <w:t>Vocational schools</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0682D44F" w14:textId="35F41223" w:rsidR="00925089" w:rsidRPr="00370FB2" w:rsidRDefault="00925089" w:rsidP="00370FB2">
-[...14 lines deleted...]
-                    <w:p w14:paraId="606A9D07" w14:textId="179BE80F" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00FA45DC"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0085710D">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="081D3C18" wp14:editId="6002A896">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>955040</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="1343025"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="694167508" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="1343025"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="63859CAF" w14:textId="6CC6098E" w:rsidR="00F73587" w:rsidRPr="0085710D" w:rsidRDefault="00E4547F" w:rsidP="00FA45DC">
+                          <w:p w14:paraId="4E59563E" w14:textId="77777777" w:rsidR="00E4731C" w:rsidRPr="00721DA3" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                            <w:r w:rsidRPr="00721DA3">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Link to curriculum</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="724FB615" w14:textId="41E91914" w:rsidR="0085710D" w:rsidRPr="00B25B5C" w:rsidRDefault="0085710D" w:rsidP="00A079B3">
+                          <w:p w14:paraId="1F4B5496" w14:textId="77777777" w:rsidR="00E4731C" w:rsidRPr="00721DA3" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
                             <w:pPr>
-                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="23"/>
                               </w:numPr>
-                            </w:pPr>
-                            <w:r>
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>BWL</w:t>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00721DA3">
+                              <w:rPr>
+                                <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Business administration</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6C43A930" w14:textId="452520EE" w:rsidR="00B25B5C" w:rsidRPr="00B65A3E" w:rsidRDefault="00FA45DC" w:rsidP="00A079B3">
+                          <w:p w14:paraId="486330D6" w14:textId="27F8BFFB" w:rsidR="00A079B3" w:rsidRPr="00721DA3" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
                             <w:pPr>
-                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="23"/>
                               </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00721DA3">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Logistik</w:t>
+                              <w:t>Logistics</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="486330D6" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                           <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="081D3C18" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:75.2pt;width:217.5pt;height:105.75pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBG9kobFAIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk7Q14hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx+luGl2wR6G6UEgReqQPCRXN0Nn2EGh12BLPptMOVNWQq3truRfPm9f&#10;XXHmg7C1MGBVyR+V5zfrly9WvStUDi2YWiEjEOuL3pW8DcEVWeZlqzrhJ+CUJWMD2IlAKu6yGkVP&#10;6J3J8ul0mfWAtUOQynt6vTsa+TrhN42S4WPTeBWYKTnlFtKN6a7ina1XotihcK2WYxriH7LohLYU&#10;9AR1J4Jge9S/QXVaInhowkRCl0HTaKlSDVTNbPpLNQ+tcCrVQuR4d6LJ/z9Y+eHw4D4hC8NrGKiB&#10;qQjv7kF+9czCphV2p24RoW+VqCnwLFKW9c4X49dItS98BKn691BTk8U+QAIaGuwiK1QnI3RqwOOJ&#10;dDUEJukxv1zm+YJMkmyzi/nFNF+kGKJ4+u7Qh7cKOhaFkiN1NcGLw70PMR1RPLnEaB6MrrfamKTg&#10;rtoYZAdBE7BNZ0T/yc1Y1pf8ekGx/w4xTedPEJ0ONMpGdyW/OjmJIvL2xtZp0ILQ5ihTysaOREbu&#10;jiyGoRqYrku+jAEirxXUj8QswnFyadNIaAG/c9bT1Jbcf9sLVJyZd5a6cz2bz+OYJ2W+uMxJwXNL&#10;dW4RVhJUyQNnR3ET0mpEBizcUhcbnfh9zmRMmaYx0T5uThz3cz15Pe/3+gcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDt7yhJ3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVK&#10;0tCGOBVCAsEN2gqubrxNIuJ1sN00/D3LCY47M5p9U64n24sRfegcKZjPEhBItTMdNQp228frJYgQ&#10;NRndO0IF3xhgXZ2flbow7kRvOG5iI7iEQqEVtDEOhZShbtHqMHMDEnsH562OfPpGGq9PXG57eZMk&#10;ubS6I/7Q6gEfWqw/N0erYJk9jx/hJX19r/NDv4pXt+PTl1fq8mK6vwMRcYp/YfjFZ3SomGnvjmSC&#10;6BXwkMjqIslAsJ2lC1b2CtJ8vgJZlfL/gOoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;RvZKGxQCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA7e8oSd4AAAAIAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="63859CAF" w14:textId="6CC6098E" w:rsidR="00F73587" w:rsidRPr="0085710D" w:rsidRDefault="00E4547F" w:rsidP="00FA45DC">
+                    <w:p w14:paraId="4E59563E" w14:textId="77777777" w:rsidR="00E4731C" w:rsidRPr="00721DA3" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                      <w:r w:rsidRPr="00721DA3">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Link to curriculum</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="724FB615" w14:textId="41E91914" w:rsidR="0085710D" w:rsidRPr="00B25B5C" w:rsidRDefault="0085710D" w:rsidP="00A079B3">
+                    <w:p w14:paraId="1F4B5496" w14:textId="77777777" w:rsidR="00E4731C" w:rsidRPr="00721DA3" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="23"/>
                         </w:numPr>
-                      </w:pPr>
-                      <w:r>
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>BWL</w:t>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00721DA3">
+                        <w:rPr>
+                          <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Business administration</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6C43A930" w14:textId="452520EE" w:rsidR="00B25B5C" w:rsidRPr="00B65A3E" w:rsidRDefault="00FA45DC" w:rsidP="00A079B3">
+                    <w:p w14:paraId="486330D6" w14:textId="27F8BFFB" w:rsidR="00A079B3" w:rsidRPr="00721DA3" w:rsidRDefault="00E4731C" w:rsidP="00E4731C">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="23"/>
                         </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00721DA3">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Logistik</w:t>
+                        <w:t>Logistics</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="486330D6" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                     <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0085710D">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657222" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1163B48A" wp14:editId="3DEFC254">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1748155</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4305300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1233170" cy="473075"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="828728394" name="Graphic 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -1529,51 +1553,51 @@
                           <a:srgbClr val="2D4B73"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="7332D6D4" id="Graphic 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:137.65pt;margin-top:339pt;width:97.1pt;height:37.25pt;z-index:251657222;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="1233805,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcQ1/thAIAAH4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4X/wdJ1adamvVadLU&#10;VmqnPROMY0vYMCBx8u93wSHxFrWrqr3AxRxOzj0Xbq6u9x1HO6Z0K/oSR7MQI9ZTUbX9psQ/nu8+&#10;LTDShvQV4aJnJT4wja9XHz9cDbJgsWgEr5hCQNLrYpAlboyRRRBo2rCO6JmQrIfNWqiOGFiqTVAp&#10;MgB7x4M4DOfBIFQllaBMa/h6O27ileOva0bNQ11rZhAvMWgzblRuXNsxWF2RYqOIbFp6lEHeoaIj&#10;bQ8/eqK6JYagrWovqLqWKqFFbWZUdIGo65YylwNkE4V/ZfPUEMlcLmCOlieb9P+jpfe7J/mowIZB&#10;6kJDaLPY16qzM+hDe2fW4WQW2xtE4WMUJ0mUg6cU9tI8CfPMuhmcT9OtNl+ZcExk912b0ezKR6Tx&#10;Ed33PlRQMlss7oplMIJiKYygWOuxWJIYe87KsyEaRimLMMOocUrycOlq0YkdexYOaGwaeRwnUYwR&#10;6I2TPALUqPeM4/0Uny6yfD7is2xxBHuIn6WjBhuA9V+oOJln2Qj9Q4Dn8vOUE5ydZ16pB/h5BE50&#10;vgH9kguek3Kh2WiM9fcdPtub4crhjHYpv270cpnHWeosdC8S7pBX4+cx0yyK0uVYkdeBeboIU1/q&#10;iQJP5+cLWjAwCl/nnqh9A/pFM7yEC78h+9Mdh3j6irTgbXXXcm6rotVmfcMV2hF4LvFt+iVPjnd0&#10;AgvOz9pGa1EdHhUaoOGVWP/aEsUw4t966Ci2O/pA+WDtA2X4jXA91F0Ipc3z/idREkkIS2ygK9wL&#10;369I4Z+7zeWEtSd78XlrRN3aXuC0jYqOC2hyroMcG7LtotO1Q53/Nla/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEASxOFdeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvEMBCG74L/IYzgzU3t2g9r&#10;p8uuoqAXcRXEW7YZ22IzKU26rf/eeNLjMA/v+7zlZjG9ONLoOssIl6sIBHFtdccNwtvr/UUOwnnF&#10;WvWWCeGbHGyq05NSFdrO/ELHvW9ECGFXKITW+6GQ0tUtGeVWdiAOv087GuXDOTZSj2oO4aaXcRSl&#10;0qiOQ0OrBrptqf7aTwbB7O54Ozn3+Nwt6/eHJ1PPu48c8fxs2d6A8LT4Pxh+9YM6VMHpYCfWTvQI&#10;cZasA4qQZnkYFYir9DoBcUDIkjgBWZXy/4bqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANxDX+2EAgAAfgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEsThXXhAAAACwEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" path="m722312,237109l485762,558,,558,236550,237109,,473659r485762,l722312,237109xem1233805,236550l997254,,511492,,748042,236550,511492,473100r485762,l1233805,236550xe" fillcolor="#2d4b73" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0085710D">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661324" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6276F413" wp14:editId="1BC3B47C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2776855</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4305300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="722630" cy="473075"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Graphic 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -1617,51 +1641,51 @@
                           <a:srgbClr val="2D4B73"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="5B870E3E" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:218.65pt;margin-top:339pt;width:56.9pt;height:37.25pt;z-index:251661324;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="722630,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd3D3CSQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcGzvOh3etOKt2o60q&#10;VbsrbaqeCcaxJeyhQGKnv74DDomVXlZVLzDAY/zmvcGrh76R5Ci0qaHN6XQSUyJaDkXd7nP6Y/v0&#10;6Y4SY1lbMAmtyOlJGPqw/vhh1alMJFCBLIQmmKQ1WadyWlmrsigyvBINMxNQosXDEnTDLC71Pio0&#10;6zB7I6MkjpdRB7pQGrgwBnc3wyFd+/xlKbh9KUsjLJE5RW7Wj9qPOzdG6xXL9pqpquZnGuwfWDSs&#10;bvGjl1QbZhk56PqvVE3NNRgo7YRDE0FZ1lz4GrCaaXxTzVvFlPC1oDhGXWQy/y8tfz6+qVeNMnTK&#10;ZAZDV0Vf6sbNyI/0XqzTRSzRW8JxM02S5Qwl5Xg0T2dxunBiRtfL/GDsVwE+ETt+N3bQuggRq0LE&#10;+zaEGh1zXknvlaUEvdKUoFe7wSvFrLvn2LmQdFcmlSeSxvfeiQaOYgseZ10R87tFukwoCZUg0ytE&#10;tmMoVjVChbMwK58umS0XiwF4DofqAyrMA3oAokzT2PccfjwAwjwARyzfgUYPZtOhpneQGOW+JcEl&#10;GDEU4FT1Pl6URrJjLw3IuniqpXTaGr3fPUpNjgxNSzbzL+ns3AYjWHTtLRftoDi94hWh7QsOpQQ0&#10;kctaUVKB/n271+HrzKn5dWBaUCK/tdj+qKcNgQ7BLgTaykfwD97br43d9j+ZVkRhmFOLLfwM4XGx&#10;LDQn1ukAA9bdbOHzwUJZu871NQzMzwt8kV6n89/DPfnx2qOu/7j1HwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhALulk6jhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tuwjAQRfeV+g/WVOquOAFMUJoJ&#10;qpDoohsERerWxCaJGo8jPyD8fd1VuxzN0b3nVpvJDOyqne8tIeSzDJimxqqeWoTT5+5lDcwHSUoO&#10;ljTCXXvY1I8PlSyVvdFBX4+hZSmEfCkRuhDGknPfdNpIP7OjpvS7WGdkSKdruXLylsLNwOdZtuJG&#10;9pQaOjnqbaeb72M0CB/vMT/t/JZLsY/3pTvsv1S8ID4/TW+vwIKewh8Mv/pJHerkdLaRlGcDwnJR&#10;LBKKsCrWaVQihMhzYGeEQswF8Lri/zfUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCd&#10;3D3CSQIAACsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC7pZOo4QAAAAsBAAAPAAAAAAAAAAAAAAAAAKMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAsQUAAAAA&#10;" path="m485762,l,,236550,236550,,473100r485762,l722312,236550,485762,xe" fillcolor="#2d4b73" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0085710D">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663372" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22004899" wp14:editId="720CA573">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3310255</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4305300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="722630" cy="473075"/>
                 <wp:effectExtent l="0" t="0" r="1270" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1300662514" name="Graphic 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -1705,138 +1729,150 @@
                           <a:srgbClr val="7599C9"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="48B91F89" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:260.65pt;margin-top:339pt;width:56.9pt;height:37.25pt;z-index:251663372;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="722630,473709" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1qaZwSQIAACsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDujR1nE2+sOKsqq60q&#10;VbsrbVY9E4xjS9hDgcROv74DDomVXlZVLzDAY/zmvcGrh76R5Ci0qaHN6XQSUyJaDkXd7nP6vn36&#10;ck+JsawtmIRW5PQkDH1Yf/606lQmEqhAFkITTNKarFM5raxVWRQZXomGmQko0eJhCbphFpd6HxWa&#10;dZi9kVESx4uoA10oDVwYg7uPwyFd+/xlKbh9KUsjLJE5RW7Wj9qPOzdG6xXL9pqpquZnGuwfWDSs&#10;bvGjl1SPzDJy0PVfqZqaazBQ2gmHJoKyrLnwNWA10/immreKKeFrQXGMushk/l9a/nx8U68aZeiU&#10;yQyGroq+1I2bkR/pvVini1iit4TjZpokixlKyvHoLp3F6dyJGV0v84Ox3wT4ROz4w9hB6yJErAoR&#10;79sQanTMeSW9V5YS9EpTgl7tBq8Us+6eY+dC0l2ZVJ5IGi+9Ew0cxRY8zroi7u7n6SKhJFSCTK8Q&#10;2Y6hWNUIFc7CrHy6ZLaYzwfgORyqD6gwD+gBiDJNY99z+PEACPMAHLH8ABo9mE2Hmj5AYpT7lgSX&#10;YMRQgFPV+3hRGsmOvTQg6+KpltJpa/R+t5GaHBmals6Xy83y3AYjWHTtLRftoDi94hWh7QsOpQQ0&#10;kctaUVKB/n271+HrzKn5dWBaUCK/t9j+qKcNgQ7BLgTayg34B+/t18Zu+59MK6IwzKnFFn6G8LhY&#10;FpoT63SAAetutvD1YKGsXef6Ggbm5wW+SK/T+e/hnvx47VHXf9z6DwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKFPdefiAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdJCUfxExK&#10;KYgHg9Aq6HGaXZNgdjdkt2301zue9DjMw/s+b7VZzCjOevaDswjxKgKhbevUYDuE15eHuwKED2QV&#10;jc5qhC/tYVNfX1VUKnexe30+hE5wiPUlIfQhTKWUvu21Ib9yk7b8+3CzocDn3Ek104XDzSiTKMqk&#10;ocFyQ0+T3vW6/TycDMLY7B/dbvvcmuKdvpsmf1rekhzx9mbZ3oMIegl/MPzqszrU7HR0J6u8GBHS&#10;JF4zipDlBY9iIlunMYgjQp4mKci6kv831D8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;NammcEkCAAArBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAoU915+IAAAALAQAADwAAAAAAAAAAAAAAAACjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" path="m485762,l,,236550,236550,,473100r485762,l722312,236550,485762,xe" fillcolor="#7599c9" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0085710D">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F67C28E" wp14:editId="7C64F782">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-11430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2516505</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5743575" cy="762000"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="627332305" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5743575" cy="762000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="09A09689" w14:textId="1EEAD480" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F">
+                          <w:p w14:paraId="09A09689" w14:textId="062DE612" w:rsidR="00ED6C2F" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00ED6C2F">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:pStyle w:val="Heading2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Schwierigkeit</w:t>
+                            <w:r w:rsidRPr="00721DA3">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Difficulty</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4CDC70FC" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRPr="00540C26" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                           <w:p w14:paraId="3FE74691" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3F67C28E" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-.9pt;margin-top:198.15pt;width:452.25pt;height:60pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvsoS3FgIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJ4qY14hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpEnWYS/D/CCIJnV4eEgubodOs510XqEp+WQ05kwagbUym5J//7Z+&#10;c82ZD2Bq0GhkyffS89vl61eL3hZyii3qWjpGIMYXvS15G4ItssyLVnbgR2ilIWeDroNApttktYOe&#10;0DudTcfjq6xHV1uHQnpPf+8PTr5M+E0jRfjSNF4GpktO3EI6XTqreGbLBRQbB7ZV4kgD/oFFB8pQ&#10;0hPUPQRgW6f+gOqUcOixCSOBXYZNo4RMNVA1k/GLah5bsDLVQuJ4e5LJ/z9Y8Xn3aL86FoZ3OFAD&#10;UxHePqD44ZnBVQtmI++cw76VUFPiSZQs660vjk+j1L7wEaTqP2FNTYZtwAQ0NK6LqlCdjNCpAfuT&#10;6HIITNDPfD57m89zzgT55lfU1NSVDIrn19b58EFix+Kl5I6amtBh9+BDZAPFc0hM5lGreq20Tobb&#10;VCvt2A5oANbpSwW8CNOG9SW/yaf5QYC/QhC7M8HfMnUq0CRr1ZX8+hQERZTtvanTnAVQ+nAnytoc&#10;dYzSHUQMQzUwVZMMkWOUtcJ6T8I6PAwuLRpdWnS/OOtpaEvuf27BSc70R0PNuZnMZnHKkzHL51My&#10;3KWnuvSAEQRV8sDZ4boKaTOibgbvqImNSvqemRwp0zAm2Y+LE6f90k5R5/VePgEAAP//AwBQSwME&#10;FAAGAAgAAAAhAK1XGIDhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ&#10;66SBtAnZVAgJRG/QVnB1YzeJsNfBdtPw95gTHHd2NPOmWk9Gs1E531tCSOcJMEWNlT21CPvd02wF&#10;zAdBUmhLCuFbeVjXlxeVKKU905sat6FlMYR8KRC6EIaSc990ygg/t4Oi+DtaZ0SIp2u5dOIcw43m&#10;iyTJuRE9xYZODOqxU83n9mQQVrcv44ffZK/vTX7URbhZjs9fDvH6anq4BxbUFP7M8Isf0aGOTAd7&#10;IumZRpilkTwgZEWeAYuGIlksgR0Q7tKo8Lri/yfUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCvsoS3FgIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCtVxiA4QAAAAoBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="09A09689" w14:textId="1EEAD480" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F">
+                    <w:p w14:paraId="09A09689" w14:textId="062DE612" w:rsidR="00ED6C2F" w:rsidRPr="00721DA3" w:rsidRDefault="00F44571" w:rsidP="00ED6C2F">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:pStyle w:val="Heading2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Schwierigkeit</w:t>
+                      <w:r w:rsidRPr="00721DA3">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Difficulty</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4CDC70FC" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRPr="00540C26" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                     <w:p w14:paraId="3FE74691" w14:textId="77777777" w:rsidR="00ED6C2F" w:rsidRDefault="00ED6C2F" w:rsidP="00ED6C2F"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C21D01" w:rsidRPr="00584F7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650C9644" wp14:editId="26FDB90D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-485775</wp:posOffset>
@@ -1944,127 +1980,96 @@
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5502C894" w14:textId="77777777" w:rsidR="00FF60C3" w:rsidRDefault="00FF60C3" w:rsidP="001D3B38">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FF60C3">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C6AD72A" w14:textId="7C5A785D" w:rsidR="001D3B38" w:rsidRDefault="001D3B38" w:rsidP="001D3B38">
+    <w:p w14:paraId="258512FF" w14:textId="1BB3E6DE" w:rsidR="00A651C8" w:rsidRDefault="00B8581E" w:rsidP="00A651C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B8581E">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Stauplanung </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Containerbeladung</w:t>
+        <w:t>Load planning – container loading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258512FF" w14:textId="55988073" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
+    <w:p w14:paraId="7A5177E5" w14:textId="35E1EAE5" w:rsidR="00B8581E" w:rsidRDefault="007F1E83" w:rsidP="00A651C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584F7F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680780" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25E9AAB1" wp14:editId="766D326A">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680780" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25E9AAB1" wp14:editId="623ADB61">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>-205105</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>89699</wp:posOffset>
+                  <wp:posOffset>397510</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="106439564" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="986790" cy="986790"/>
                         </a:xfrm>
                         <a:prstGeom prst="ellipse">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -2079,59 +2084,71 @@
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="10BB040E" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:7.05pt;width:77.7pt;height:77.7pt;z-index:-251635700;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQDWqeGX3gAAAAcBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9PT4NAEMXvJn6HzZh4s0sbQIssTWNC7MVEqU163MIIRHaWsMsfv73Tk97mzZu895t0&#10;t5hOTDi41pKC9SoAgVTaqqVawecxf3gC4bymSneWUMEPOthltzepTio70wdOha8Fh5BLtILG+z6R&#10;0pUNGu1Wtkdi78sORnuWQy2rQc8cbjq5CYJYGt0SNzS6x5cGy+9iNAreX+PwMT9uTtPbuZj2+XiY&#10;w8NZqfu7Zf8MwuPi/47his/okDHTxY5UOdEp4Ec8b8M1iKsbRSGICw/xNgKZpfI/f/YLAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAHhkuy/MBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1qnhl94AAAAHAQAADwAAAAAAAAAAAAAAAABNBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
+              <v:oval w14:anchorId="70296896" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-16.15pt;margin-top:31.3pt;width:77.7pt;height:77.7pt;z-index:-251635700;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQDQ2enL4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LasMwEEX3hf6DmEJ3iWw5uMH1OISCaTaF1mkhS8We2CaWZCz50b+vsmqWwz3ceybd&#10;LapjEw22NRohXAfASJemanWN8H3MV1tg1kldyc5oQvglC7vs8SGVSWVm/UVT4WrmS7RNJELjXJ9w&#10;bsuGlLRr05P22cUMSjp/DjWvBjn7ctVxEQQxV7LVfqGRPb01VF6LUSF8vsebl/wofqaPUzHt8/Ew&#10;bw4nxOenZf8KzNHi/mG46Xt1yLzT2Yy6sqxDWEUi8ihCLGJgN0BEIbAzggi3AfAs5fcvZH8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHhkuy/MBAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0Nnpy+EAAAAKAQAADwAAAAAAAAAAAAAAAABN&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A651C8" w:rsidRPr="006F44A4">
+    </w:p>
+    <w:p w14:paraId="7D367888" w14:textId="14E9FF64" w:rsidR="00A651C8" w:rsidRPr="00390776" w:rsidRDefault="00A651C8" w:rsidP="00882AA1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F44A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668492" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3DA281B8" wp14:editId="1E574FE7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>7214235</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>255270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5724525" cy="4333875"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1003116928" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -2184,200 +2201,217 @@
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3DA281B8" id="Text Box 2" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:568.05pt;margin-top:20.1pt;width:450.75pt;height:341.25pt;z-index:251668492;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgY1LLEQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjXNTXiFF26DAO6&#10;C9DtA2RZjoXJokYpsbOvL6W4aXbBHobpQSBF6pA8JFc3fWvYQaHXYAs+GY05U1ZCpe2u4F+/bF8t&#10;OfNB2EoYsKrgR+X5zfrli1XncjWFBkylkBGI9XnnCt6E4PIs87JRrfAjcMqSsQZsRSAVd1mFoiP0&#10;1mTT8fh11gFWDkEq7+n17mTk64Rf10qGT3XtVWCm4JRbSDemu4x3tl6JfIfCNVoOaYh/yKIV2lLQ&#10;M9SdCILtUf8G1WqJ4KEOIwltBnWtpUo1UDWT8S/VPDTCqVQLkePdmSb//2Dlx8OD+4ws9G+gpwam&#10;Iry7B/nNMwubRtidukWErlGiosCTSFnWOZ8PXyPVPvcRpOw+QEVNFvsACaivsY2sUJ2M0KkBxzPp&#10;qg9M0uPiajpfTBecSbLNZ7PZ8mqRYoj86btDH94paFkUCo7U1QQvDvc+xHRE/uQSo3kwutpqY5KC&#10;u3JjkB0ETcA2nQH9JzdjWVfw65jI3yHG6fwJotWBRtnotuDLs5PII29vbZUGLQhtTjKlbOxAZOTu&#10;xGLoy57pigBigMhrCdWRmEU4TS5tGgkN4A/OOpragvvve4GKM/PeUneuJ/N5HPOkzIlaUvDSUl5a&#10;hJUEVfDA2UnchLQakQELt9TFWid+nzMZUqZpTLQPmxPH/VJPXs/7vX4EAAD//wMAUEsDBBQABgAI&#10;AAAAIQCkyD4y4QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELXjVEkJ&#10;cSqEBIJbKVW5urGbRNjrYLtp+HvMCY6jfZp5W69na8ikfRgcCsgWDIjG1qkBOwG796fbFZAQJSpp&#10;HGoB3zrAurm8qGWl3Bnf9LSNHUklGCopoI9xrCgNba+tDAs3aky3o/NWxhR9R5WX51RuDeWMFdTK&#10;AdNCL0f92Ov2c3uyAlbLl+kjvOabfVsczV28KafnLy/E9dX8cA8k6jn+wfCrn9ShSU4Hd0IViEk5&#10;y4sssQKWjANJBGd5WQA5CCg5L4E2Nf3/RPMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;4GNSyxECAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEApMg+MuEAAAAMAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3A9EAA98" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="006F44A4" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A651C8" w:rsidRPr="006F44A4">
+      <w:r w:rsidR="00BF3E0F" w:rsidRPr="00390776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Nebenrechnung:</w:t>
+        <w:t>Additional calculation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBAE694" w14:textId="6507C714" w:rsidR="00A651C8" w:rsidRPr="00311A8A" w:rsidRDefault="00882AA1" w:rsidP="00A651C8">
+    <w:p w14:paraId="2DBAE694" w14:textId="1C7D003A" w:rsidR="00A651C8" w:rsidRPr="007F1E83" w:rsidRDefault="00882AA1" w:rsidP="00A651C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009537A4">
+      <w:r w:rsidRPr="007F1E83">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682828" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C0C9754" wp14:editId="22DBD644">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>12226290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>13335</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905000" cy="1905000"/>
                 <wp:effectExtent l="152400" t="152400" r="171450" b="171450"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2111125448" name="Ellipse 7">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -2464,97 +2498,122 @@
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00A651C8" w:rsidRPr="00311A8A">
+      <w:r w:rsidR="007F1E83" w:rsidRPr="007F1E83">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:noProof/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Aufgabe:</w:t>
+        <w:t>Task</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651C8" w:rsidRPr="007F1E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="762C8844" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
+    <w:p w14:paraId="731350CC" w14:textId="77777777" w:rsidR="00580E13" w:rsidRPr="0014317E" w:rsidRDefault="007F1E83" w:rsidP="00A651C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0014317E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Berechnen Sie wie viele Euro-Paletten-Stellplätze ein 40-Fuß-Container hat und zeichnen Sie</w:t>
+        <w:t xml:space="preserve">Calculate how many euro-pallet positions fit into a 40-foot container and draw them in the </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25748401" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="00311A8A" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
+    <w:p w14:paraId="25748401" w14:textId="470F9DF7" w:rsidR="00A651C8" w:rsidRPr="0014317E" w:rsidRDefault="007F1E83" w:rsidP="00A651C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0014317E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>diese in die Containerskizze ein!</w:t>
+        <w:t>container sketch</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651C8" w:rsidRPr="0014317E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="280"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4147"/>
         <w:gridCol w:w="5559"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A651C8" w14:paraId="77F60F8F" w14:textId="77777777" w:rsidTr="00504B12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01F8D20A" w14:textId="542662AF" w:rsidR="00A651C8" w:rsidRDefault="001E78F8" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -2580,162 +2639,143 @@
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1143000" cy="349322"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="716EFC5B" w14:textId="21AF3FEB" w:rsidR="0065536B" w:rsidRPr="00AF5D01" w:rsidRDefault="001E78F8" w:rsidP="0065536B">
+                                <w:p w14:paraId="716EFC5B" w14:textId="72D6C094" w:rsidR="0065536B" w:rsidRPr="0014317E" w:rsidRDefault="00580E13" w:rsidP="0065536B">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:lang w:val="en-GB"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="0014317E">
                                     <w:rPr>
                                       <w:sz w:val="16"/>
                                       <w:lang w:val="en-GB"/>
                                     </w:rPr>
-                                    <w:t xml:space="preserve">Quelle: </w:t>
+                                    <w:t>Source</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellStart"/>
-                                  <w:r>
+                                  <w:r w:rsidR="001E78F8" w:rsidRPr="0014317E">
                                     <w:rPr>
                                       <w:sz w:val="16"/>
                                       <w:lang w:val="en-GB"/>
                                     </w:rPr>
-                                    <w:t>pixabay</w:t>
+                                    <w:t xml:space="preserve">: pixabay, </w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-                                  <w:r w:rsidRPr="001E78F8">
+                                  <w:r w:rsidR="001E78F8" w:rsidRPr="0014317E">
                                     <w:rPr>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="16"/>
+                                      <w:lang w:val="en-GB"/>
                                     </w:rPr>
                                     <w:t>Alexas_Fotos</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shape w14:anchorId="4783AB98" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:-.85pt;margin-top:109.1pt;width:90pt;height:27.5pt;z-index:251672588;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSc9Qv+wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JluY0Fy0GaNEWB&#10;9AGk/QCKoiyiJJclaUvu12dJKY7R3opeiKWWO7Mzu9pej1qRo3BegqnpcpFTIgyHVpp9TX98v39z&#10;RYkPzLRMgRE1PQlPr3evX20HW4kCelCtcARBjK8GW9M+BFtlmee90MwvwAqDyQ6cZgGvbp+1jg2I&#10;rlVW5PnbbADXWgdceI9f76Yk3SX8rhM8fO06LwJRNcXeQjpdOpt4Zrstq/aO2V7yuQ32D11oJg2S&#10;nqHuWGDk4ORfUFpyBx66sOCgM+g6yUXSgGqW+R9qHntmRdKC5nh7tsn/P1j+5fhovzkSxvcw4gCT&#10;CG8fgP/0xMBtz8xe3DgHQy9Yi8TLaFk2WF/NpdFqX/kI0gyfocUhs0OABDR2TkdXUCdBdBzA6Wy6&#10;GAPhkXJZrvIcUxxzq3KzKopEwarnaut8+ChAkxjU1OFQEzo7PvgQu2HV85NIZuBeKpUGqwwZarpZ&#10;F+tUcJHRMuDeKalreoXsyJ8KosgPpk1xYFJNMRIoM6uOQifJYWxGIltUkIqjCw20J/TBwbRn+F9g&#10;0IP7TcmAO1ZT/+vAnKBEfTLo5WZZlnEp06Vcvyvw4i4zzWWGGY5QNQ2UTOFtSIs8ab5BzzuZ7Hjp&#10;ZO4Zdye5NO95XM7Le3r18jfungAAAP//AwBQSwMEFAAGAAgAAAAhAMFOxDTeAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG6b0w5oKU0nBOIKYsCk3bLGaysap2qytbw92QmO&#10;tj/9/v5yPdtenGj0nWMFyVKCIK6d6bhR8PnxsshB+KDZ6N4xKfghD+vq8qLUhXETv9NpExoRQ9gX&#10;WkEbwlAg+rolq/3SDcTxdnCj1SGOY4Nm1FMMtz2mUt6h1R3HD60e6Kml+ntztAq+Xg+77Y18a57t&#10;7TC5WSLbe1Tq+mp+fAARaA5/MJz1ozpU0Wnvjmy86BUskiySCtIkT0GcgSxfgdjHTbZKAasS/1eo&#10;fgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSc9Qv+wEAANUDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBTsQ03gAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAFUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="716EFC5B" w14:textId="21AF3FEB" w:rsidR="0065536B" w:rsidRPr="00AF5D01" w:rsidRDefault="001E78F8" w:rsidP="0065536B">
+                          <w:p w14:paraId="716EFC5B" w14:textId="72D6C094" w:rsidR="0065536B" w:rsidRPr="0014317E" w:rsidRDefault="00580E13" w:rsidP="0065536B">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="0014317E">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Quelle: </w:t>
+                              <w:t>Source</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r>
+                            <w:r w:rsidR="001E78F8" w:rsidRPr="0014317E">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>pixabay</w:t>
+                              <w:t xml:space="preserve">: pixabay, </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-                            <w:r w:rsidRPr="001E78F8">
+                            <w:r w:rsidR="001E78F8" w:rsidRPr="0014317E">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                               <w:t>Alexas_Fotos</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="0065536B" w:rsidRPr="0065536B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34604532" wp14:editId="0D4710C6">
                   <wp:extent cx="2496620" cy="1659777"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1066420802" name="Grafik 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1066420802" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
@@ -2753,152 +2793,180 @@
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="419E7B89" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670540" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="206D64DA" wp14:editId="1FC2B333">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670540" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="206D64DA" wp14:editId="13F2E8FD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2390775</wp:posOffset>
+                        <wp:posOffset>2327275</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>1129030</wp:posOffset>
+                        <wp:posOffset>1160780</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1143000" cy="666750"/>
+                      <wp:extent cx="1228725" cy="666750"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="10" name="Text Box 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1143000" cy="666750"/>
+                                <a:ext cx="1228725" cy="666750"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="74036B26" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="00AF5D01" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
+                                <w:p w14:paraId="74036B26" w14:textId="327E6C8B" w:rsidR="00A651C8" w:rsidRPr="00AF5D01" w:rsidRDefault="0080001A" w:rsidP="00A651C8">
                                   <w:pPr>
                                     <w:tabs>
                                       <w:tab w:val="left" w:pos="12126"/>
                                     </w:tabs>
                                     <w:rPr>
                                       <w:sz w:val="16"/>
                                       <w:lang w:val="en-GB"/>
                                     </w:rPr>
                                   </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                      <w:lang w:val="en-GB"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">From </w:t>
+                                  </w:r>
                                   <w:r w:rsidRPr="00AF5D01">
                                     <w:rPr>
                                       <w:sz w:val="16"/>
                                       <w:lang w:val="en-GB"/>
                                     </w:rPr>
-                                    <w:t>Von KMJ CC BY-SA 3.0, https://commons.wikimedia.org/w/index.php?curid=1443327</w:t>
+                                    <w:t>KMJ</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00A651C8" w:rsidRPr="00AF5D01">
+                                    <w:rPr>
+                                      <w:sz w:val="16"/>
+                                      <w:lang w:val="en-GB"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> CC BY-SA 3.0, https://commons.wikimedia.org/w/index.php?curid=1443327</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="42327A27" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="00AF5D01" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:lang w:val="en-GB"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="206D64DA" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:188.25pt;margin-top:88.9pt;width:90pt;height:52.5pt;z-index:251670540;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLhXYA+wEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQ14hRduw4D&#10;ugvQ7gMUWY6FSaJGKbGzrx8lp2mwvRV7EShTPOQ5PF5dD9awvcKgwdV8Oik5U05Co9225j+e7t9d&#10;chaicI0w4FTNDyrw6/XbN6veV2oGHZhGISMQF6re17yL0VdFEWSnrAgT8MpRsgW0ItIVt0WDoid0&#10;a4pZWS6LHrDxCFKFQF/vxiRfZ/y2VTJ+a9ugIjM1p9liPjGfm3QW65Wotih8p+VxDPGKKazQjpqe&#10;oO5EFGyH+h8oqyVCgDZOJNgC2lZLlTkQm2n5F5vHTniVuZA4wZ9kCv8PVn7dP/rvyOLwAQZaYCYR&#10;/APIn4E5uO2E26obROg7JRpqPE2SFb0P1bE0SR2qkEA2/RdoaMliFyEDDS3apArxZIROCzicRFdD&#10;ZDK1nM7flyWlJOWWy+XFIm+lENVztccQPymwLAU1R1pqRhf7hxDTNKJ6fpKaObjXxuTFGsf6ml8t&#10;ZotccJaxOpLvjLY1v6Tu1D8XJJIfXZPjKLQZY2pg3JF1IjpSjsNmYLpJDFJxUmEDzYF0QBh9Rv8F&#10;BR3gb8568ljNw6+dQMWZ+exIy6vpfJ5MmS/zxcWMLnie2ZxnhJMEVfPI2RjexmzkkfMNad7qLMfL&#10;JMeZyTtZpaPPkznP7/nVy9+4/gMAAP//AwBQSwMEFAAGAAgAAAAhABqABQHeAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTSBNCHEqBOIKaoFKvbnxNomI11HsNuHv2Z7g&#10;uDNPszPlana9OOEYOk8abhcKBFLtbUeNhs+P15scRIiGrOk9oYYfDLCqLi9KU1g/0RpPm9gIDqFQ&#10;GA1tjEMhZahbdCYs/IDE3sGPzkQ+x0ba0Uwc7nqZKLWUznTEH1oz4HOL9ffm6DR8vR1223v13ry4&#10;dJj8rCS5B6n19dX89Agi4hz/YDjX5+pQcae9P5INotdwly1TRtnIMt7ARJqelb2GJE9ykFUp/2+o&#10;fgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDLhXYA+wEAANUDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAagAUB3gAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAFUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="206D64DA" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:183.25pt;margin-top:91.4pt;width:96.75pt;height:52.5pt;z-index:251670540;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBc0RJr+gEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IFPxLBcpAmTVEg&#10;fQBpP4CmKIsoyWWXtCX367ukHMdIb0V1ILhacnZndri+GaxhB4VBg6v5bDLlTDkJjXa7mv/4/vDu&#10;irMQhWuEAadqflSB32zevln3vlIldGAahYxAXKh6X/MuRl8VRZCdsiJMwCtHyRbQikgh7ooGRU/o&#10;1hTldLosesDGI0gVAv29H5N8k/HbVsn4tW2DiszUnHqLecW8btNabNai2qHwnZanNsQ/dGGFdlT0&#10;DHUvomB71H9BWS0RArRxIsEW0LZaqsyB2Mymr9g8dcKrzIXECf4sU/h/sPLL4cl/QxaH9zDQADOJ&#10;4B9B/gzMwV0n3E7dIkLfKdFQ4VmSrOh9qE5Xk9ShCglk23+GhoYs9hEy0NCiTaoQT0boNIDjWXQ1&#10;RCZTybK8WpULziTllsvlapGnUojq+bbHED8qsCxtao401IwuDo8hpm5E9XwkFXPwoI3JgzWO9TW/&#10;XhD8q4zVkXxntK351TR9oxMSyQ+uyZej0GbcUwHjTqwT0ZFyHLYD0w0xyJokFbbQHEkHhNFn9C5o&#10;0wH+5qwnj9U8/NoLVJyZT460vJ7N58mUOZgvViUFeJnZXmaEkwRV88jZuL2L2cgjs1vSvNVZjpdO&#10;Tj2Td7JKJ58nc17G+dTLa9z8AQAA//8DAFBLAwQUAAYACAAAACEADSOxON4AAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNICGEOFUF4gpqC0jc3HibRI3XUew24e9ZTvS4&#10;mtHse+Vydr044Rg6TxpuFwoEUu1tR42Gj+3rTQ4iREPW9J5Qww8GWFaXF6UprJ9ojadNbASPUCiM&#10;hjbGoZAy1C06ExZ+QOJs70dnIp9jI+1oJh53vUyUyqQzHfGH1gz43GJ92Bydhs+3/ffXvXpvXlw6&#10;TH5Wktyj1Pr6al49gYg4x/8y/OEzOlTMtPNHskH0Gu6yLOUqB3nCDtxIM8V2Ow1J/pCDrEp57lD9&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFzREmv6AQAA1QMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA0jsTjeAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAVAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="74036B26" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="00AF5D01" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
+                          <w:p w14:paraId="74036B26" w14:textId="327E6C8B" w:rsidR="00A651C8" w:rsidRPr="00AF5D01" w:rsidRDefault="0080001A" w:rsidP="00A651C8">
                             <w:pPr>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="12126"/>
                               </w:tabs>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">From </w:t>
+                            </w:r>
                             <w:r w:rsidRPr="00AF5D01">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Von KMJ CC BY-SA 3.0, https://commons.wikimedia.org/w/index.php?curid=1443327</w:t>
+                              <w:t>KMJ</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A651C8" w:rsidRPr="00AF5D01">
+                              <w:rPr>
+                                <w:sz w:val="16"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> CC BY-SA 3.0, https://commons.wikimedia.org/w/index.php?curid=1443327</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="42327A27" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="00AF5D01" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:drawing>
@@ -2958,166 +3026,196 @@
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A651C8" w14:paraId="5523B51D" w14:textId="77777777" w:rsidTr="00504B12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35BFDB29" w14:textId="339A4108" w:rsidR="00A651C8" w:rsidRPr="00F278CC" w:rsidRDefault="00A651C8" w:rsidP="00504B12">
+          <w:p w14:paraId="35BFDB29" w14:textId="7640D8B7" w:rsidR="00A651C8" w:rsidRPr="00021060" w:rsidRDefault="000C6461" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F278CC">
+            <w:r w:rsidRPr="00021060">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Euro-Palette</w:t>
+              <w:t>Euro pallet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C477143" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BD0E81C" w14:textId="51F8A74A" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00504B12">
+          <w:p w14:paraId="7BD0E81C" w14:textId="6D99A9AA" w:rsidR="00A651C8" w:rsidRPr="00021060" w:rsidRDefault="000C6461" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F278CC">
+            <w:r w:rsidRPr="00021060">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Abmessungen:</w:t>
+              <w:t>Dimensions:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00021060">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 120 x 80 x 14,4 cm</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A651C8" w:rsidRPr="00021060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>120 x 80 x 14,4 cm</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18657309" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FAD34D" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00504B12">
+          <w:p w14:paraId="5F88D8D5" w14:textId="0695921A" w:rsidR="00A651C8" w:rsidRPr="00021060" w:rsidRDefault="007E7FEE" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00021060">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>40-Fuß-Seefrachtcontainer MAERSK</w:t>
+              <w:t>40-foot sea freight container (MAERSK)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F88D8D5" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00504B12">
+          <w:p w14:paraId="6F9BEB66" w14:textId="77777777" w:rsidR="007E7FEE" w:rsidRPr="00021060" w:rsidRDefault="007E7FEE" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FF3557F" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00504B12">
+          <w:p w14:paraId="1FF3557F" w14:textId="6F84DD0E" w:rsidR="00A651C8" w:rsidRPr="00021060" w:rsidRDefault="007E7FEE" w:rsidP="00504B12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F278CC">
+            <w:r w:rsidRPr="00021060">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Innenabmessungen:</w:t>
+              <w:t>Internal dimensions</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A651C8" w:rsidRPr="00021060">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A651C8" w:rsidRPr="00021060">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12,03 x 2,35 x 2,38 m</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55E7FA6B" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F7EAF64" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="00F278CC" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3161,210 +3259,231 @@
     </w:p>
     <w:p w14:paraId="206BE376" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6601E388" w14:textId="68604038" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7182C50D" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="006F44A4" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
+    <w:p w14:paraId="7182C50D" w14:textId="06B9DD9E" w:rsidR="00A651C8" w:rsidRPr="00390776" w:rsidRDefault="00BF3E0F" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00390776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Containers</w:t>
+        <w:t>Container sketch</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F44A4">
+      <w:r w:rsidR="00A651C8" w:rsidRPr="00390776">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>kizze:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CE6C19" w14:textId="28E582A0" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A15D5F8" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42BE7199" w14:textId="1F0F2EDC" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="10447"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="20480"/>
       </w:tblGrid>
       <w:tr w:rsidR="00882AA1" w14:paraId="543EC248" w14:textId="77777777" w:rsidTr="00504B12">
         <w:trPr>
           <w:trHeight w:val="3997"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="20480" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="501BC419" w14:textId="77777777" w:rsidR="00882AA1" w:rsidRDefault="00882AA1" w:rsidP="00504B12">
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678732" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B01DC6" wp14:editId="2D72F1B3">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678732" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06B01DC6" wp14:editId="17B42C52">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>12368619</wp:posOffset>
+                        <wp:posOffset>12248040</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>1752509</wp:posOffset>
+                        <wp:posOffset>1628298</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1610995" cy="333375"/>
-                      <wp:effectExtent l="0" t="8890" r="0" b="0"/>
+                      <wp:extent cx="1857692" cy="333375"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                       <wp:wrapNone/>
                       <wp:docPr id="542483849" name="Text Box 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm rot="16200000">
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1610995" cy="333375"/>
+                                <a:ext cx="1857692" cy="333375"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="1A69D4F3" w14:textId="77777777" w:rsidR="00882AA1" w:rsidRPr="00EE71B5" w:rsidRDefault="00882AA1" w:rsidP="00882AA1">
+                                <w:p w14:paraId="1A69D4F3" w14:textId="6F2B9857" w:rsidR="00882AA1" w:rsidRPr="00EE71B5" w:rsidRDefault="0014317E" w:rsidP="00882AA1">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:lang w:val="en-GB"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
-                                    <w:t>Originalbreite: 2,352 m</w:t>
+                                  <w:r w:rsidRPr="0014317E">
+                                    <w:t>Original width</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00882AA1">
+                                    <w:t>: 2,352</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00883802">
+                                    <w:t xml:space="preserve"> m</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00882AA1">
+                                    <w:t xml:space="preserve"> m</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="06B01DC6" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:973.9pt;margin-top:138pt;width:126.85pt;height:26.25pt;rotation:-90;z-index:251678732;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmDRpRGQIAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkrQx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7ry+lGEm2vQ3TgyCK0iHPIbm+GzrDjgq9BlvyfDLlTFkJtbb7kn//tntz&#10;y5kPwtbCgFUlf1ae321ev1r3rlAzaMHUChmBWF/0ruRtCK7IMi9b1Qk/AacsORvATgQycZ/VKHpC&#10;70w2m06XWQ9YOwSpvKfbh5OTbxJ+0ygZvjSNV4GZklNuIe2Y9iru2WYtij0K12o5piH+IYtOaEtB&#10;z1APIgh2QP0XVKclgocmTCR0GTSNlipxIDb59A82T61wKnEhcbw7y+T/H6z8fHxyX5GF4R0MVMBE&#10;wrtHkD88s7Bthd2re0ToWyVqCpxHybLe+WL8GqX2hY8gVf8JaiqyOARIQEODHUMg1fMlVYtWuiba&#10;jIJRPZ7PNVBDYDJmsMynq9WCM0m+t7RuFimiKCJYlNihDx8UdCweSo5U44Qqjo8+xOQuT+JzD0bX&#10;O21MMnBfbQ2yo6B+2KU1ov/2zFjWl3y1mC0SsoX4P7VKpwP1q9FdyW9PhNJ1FOe9rdM5CG1OZ8rE&#10;2FGtKNBJqjBUA9M1UZ3F2FG9Cupn0i8pRarQPBGxFvAXZz31Zsn9z4NAxZn5aKkGq3w+j82cjPni&#10;ZkYGXnuqa4+wkqBKHjg7HbchDUDUw8I91arRSbdLJmPO1HNJznE+YlNf2+nVZYo3LwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJP0SNrkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZ&#10;wYvY3YTYNjGbIsUPehGsIvS2zY5JMDsbsts2+usdT3qb4X1455lyNbleHHEMnScNyUyBQKq97ajR&#10;8Pb6cL0EEaIha3pPqOELA6yq87PSFNaf6AWP29gILqFQGA1tjEMhZahbdCbM/IDE2YcfnYm8jo20&#10;ozlxuetlqtRcOtMRX2jNgOsW68/twWlYPD3Pd3Htvrvdo9rk91duM2TvWl9eTHe3ICJO8Q+GX31W&#10;h4qd9v5ANoheQ6qyZcYsJ4sbHhhJE6VyEHsNWZonIKtS/v+i+gEAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBmDRpRGQIAAA0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCT9Eja5AAAAA0BAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" stroked="f">
+                    <v:shape w14:anchorId="06B01DC6" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:964.4pt;margin-top:128.2pt;width:146.25pt;height:26.25pt;rotation:-90;z-index:251678732;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBMCDAGQIAAA0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XgIpsBARVlu2VJW2&#10;F2nbD3Ach1h1PO7YkNCv37FBQNu3qn6wPB77zJwzM6v7oTPsoNBrsCWfjMacKSuh1nZX8u/ftm8W&#10;nPkgbC0MWFXyo/L8fv361ap3hcqhBVMrZARifdG7krchuCLLvGxVJ/wInLLkbAA7EcjEXVaj6Am9&#10;M1k+Hs+zHrB2CFJ5T7ePJydfJ/ymUTJ8aRqvAjMlp9xC2jHtVdyz9UoUOxSu1fKchviHLDqhLQW9&#10;QD2KINge9V9QnZYIHpowktBl0DRaqsSB2EzGf7B5boVTiQuJ491FJv//YOXnw7P7iiwM72CgAiYS&#10;3j2B/OGZhU0r7E49IELfKlFT4EmULOudL85fo9S+8BGk6j9BTUUW+wAJaGiwYwik+mRO1aKVrok2&#10;o2BUj+OlBmoITMYMFrO7+TLnTJLvLa27WYooiggWJXbowwcFHYuHkiPVOKGKw5MPMbnrk/jcg9H1&#10;VhuTDNxVG4PsIKgftmmd0X97ZizrS76c5bOEbCH+T63S6UD9anRX8sWJULqO4ry3dToHoc3pTJkY&#10;e1YrCnSSKgzVwHRNVPMYO6pXQX0k/ZJSpArNExFrAX9x1lNvltz/3AtUnJmPlmqwnEynsZmTMZ3d&#10;5WTgrae69QgrCarkgbPTcRPSAEQ9LDxQrRqddLtmcs6Zei7JeZ6P2NS3dnp1neL1CwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAP066FvlAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AUxO+C32F5&#10;Qi9id5OGmMZsSin+oRfBKkJv2+SZBLNvQ3bbRj+9z5MehxlmflOsJtuLE46+c6QhmisQSJWrO2o0&#10;vL0+3GQgfDBUm94RavhCD6vy8qIwee3O9IKnXWgEl5DPjYY2hCGX0lctWuPnbkBi78ON1gSWYyPr&#10;0Zy53PYyViqV1nTEC60ZcNNi9bk7Wg23T8/pPmzsd7d/VNvl/bXdDsm71rOraX0HIuAU/sLwi8/o&#10;UDLTwR2p9qLXEKskY/bAziJNQHAkjlS0AHHQkMTZEmRZyP8vyh8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAQTAgwBkCAAANBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA/TroW+UAAAANAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="1A69D4F3" w14:textId="77777777" w:rsidR="00882AA1" w:rsidRPr="00EE71B5" w:rsidRDefault="00882AA1" w:rsidP="00882AA1">
+                          <w:p w14:paraId="1A69D4F3" w14:textId="6F2B9857" w:rsidR="00882AA1" w:rsidRPr="00EE71B5" w:rsidRDefault="0014317E" w:rsidP="00882AA1">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Originalbreite: 2,352 m</w:t>
+                            <w:r w:rsidRPr="0014317E">
+                              <w:t>Original width</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00882AA1">
+                              <w:t>: 2,352</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00883802">
+                              <w:t xml:space="preserve"> m</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00882AA1">
+                              <w:t xml:space="preserve"> m</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677708" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DAF1F6B" wp14:editId="325518F9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>13068300</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>43815</wp:posOffset>
                       </wp:positionV>
@@ -3467,51 +3586,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB31575" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="074AEDB1" w14:textId="12F6C850" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="608D5E04" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A5C9A91" w14:textId="77777777" w:rsidR="00A651C8" w:rsidRPr="006F44A4" w:rsidRDefault="00A651C8" w:rsidP="00A651C8">
+    <w:p w14:paraId="28E10498" w14:textId="210A3FA7" w:rsidR="00BD612C" w:rsidRPr="0014317E" w:rsidRDefault="00A651C8" w:rsidP="0014317E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="12126"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667468" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B6B4A60" wp14:editId="2A2A27D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3081655</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>148069</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4020185" cy="0"/>
                 <wp:effectExtent l="38100" t="76200" r="18415" b="114300"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Straight Arrow Connector 1"/>
@@ -3550,89 +3669,99 @@
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3EB912C5" id="Straight Arrow Connector 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:242.65pt;margin-top:11.65pt;width:316.55pt;height:0;z-index:251667468;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8OMP90AEAABQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wU21AYcXpI112G&#10;rdjWH6DKVCxAFgVKi+N/P0pOnH0UA1b0QluiHvneE7W5OQ5OHICiRd/K9aqWArzGzvp9Kx++3725&#10;liIm5Tvl0EMrJ4jyZvv61WYMDVxhj64DElzEx2YMrexTCk1VRd3DoOIKA3hOGqRBJV7SvupIjVx9&#10;cNVVXb+vRqQuEGqIkXdv56TclvrGgE5fjImQhGslc0slUomPOVbbjWr2pEJv9YmGegaLQVnPTZdS&#10;tyop8YPsX6UGqwkjmrTSOFRojNVQNLCadf2Hmm+9ClC0sDkxLDbFlyurPx92/p7YhjHEJoZ7yiqO&#10;hob8ZX7iWMyaFrPgmITmzbc1M75+J4U+56oLMFBMHwEHkX9aGRMpu+/TDr3nK0FaF7PU4VNM3JqB&#10;Z0Du6nyOEZ3t7qxzZZHnAXaOxEHxTabjOt8c43471YPqPvhOpCnwqCkiHOcLTsq6JxKMz72qi/Ty&#10;lyYHM4+vYITtWOzMt0zlhYXSGnw6M3GeT2eYYc4LsC5C/wk8nc9QKBP7P+AFUTqjTwt4sB7pqe4X&#10;88x8/uzArDtb8IjdVIaiWMOjV7w+PZM827+uC/zymLc/AQAA//8DAFBLAwQUAAYACAAAACEAgi7R&#10;8+AAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiztOlBVmk7TJsQBLluZ&#10;ds0a0xYSp2uyruzpybQDnCzbn35/zuej0WzA3rWWBMSTCBhSZVVLtYCP8uUhBea8JCW1JRTwgw7m&#10;xe1NLjNlT7TGYeNrFkLIZVJA432Xce6qBo10E9shhd2n7Y30oe1rrnp5CuFG82kUPXEjWwoXGtnh&#10;ssHqe3M0AsqdLum8aw+H7dv7sPparZPX7SjE/d24eAbmcfR/MFz0gzoUwWlvj6Qc0wJm6WMSUAHT&#10;JNQLEMfpDNj+OuFFzv+/UPwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/DjD/dABAAAU&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgi7R8+AA&#10;AAAKAQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="black [3213]" strokeweight=".5pt">
                 <v:stroke startarrow="open" endarrow="open" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="005B4E8B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4E8B" w:rsidRPr="005B4E8B">
+        <w:t>Scale</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Maßstab: 1:33 1/3 </w:t>
+        <w:t xml:space="preserve">: 1:33 1/3 </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Originallänge: 12,032 m</w:t>
+      </w:r>
+      <w:r w:rsidR="0014317E" w:rsidRPr="00390776">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Original length</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390776">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: 12,032 m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E10498" w14:textId="6E5270EE" w:rsidR="00BD612C" w:rsidRPr="00672DF0" w:rsidRDefault="00BD612C" w:rsidP="00672DF0">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00BD612C" w:rsidRPr="00672DF0" w:rsidSect="00772793">
+    <w:sectPr w:rsidR="00BD612C" w:rsidRPr="0014317E" w:rsidSect="00772793">
       <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CBAF709" w14:textId="77777777" w:rsidR="00A715FF" w:rsidRDefault="00A715FF" w:rsidP="009537A4">
+    <w:p w14:paraId="75B856C3" w14:textId="77777777" w:rsidR="00EF2967" w:rsidRDefault="00EF2967" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5588F82E" w14:textId="77777777" w:rsidR="00A715FF" w:rsidRDefault="00A715FF" w:rsidP="009537A4">
+    <w:p w14:paraId="6AFE0ACC" w14:textId="77777777" w:rsidR="00EF2967" w:rsidRDefault="00EF2967" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3649,72 +3778,65 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria Math">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CCC0767" w14:textId="0F722AD6" w:rsidR="009537A4" w:rsidRDefault="009537A4" w:rsidP="009537A4">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="1470"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="009537A4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19166DA0" wp14:editId="0945FCCA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2548255</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-251460</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="714375" cy="703399"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="1108767560" name="Grafik 12" descr="Logo Logistikum">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -3903,61 +4025,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EDC7BEE" w14:textId="77777777" w:rsidR="00A715FF" w:rsidRDefault="00A715FF" w:rsidP="009537A4">
+    <w:p w14:paraId="0A9E4FAD" w14:textId="77777777" w:rsidR="00EF2967" w:rsidRDefault="00EF2967" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CC64759" w14:textId="77777777" w:rsidR="00A715FF" w:rsidRDefault="00A715FF" w:rsidP="009537A4">
+    <w:p w14:paraId="59E27B72" w14:textId="77777777" w:rsidR="00EF2967" w:rsidRDefault="00EF2967" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A0A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C4E26F4"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -4041,50 +4163,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02DA1A09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EFB0E032"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02DC6B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECE24504"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4153,51 +4388,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08B06825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45D68436"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4266,51 +4501,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E8408B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="602C0F10"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4379,51 +4614,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E1D77CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B63A767A"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4492,51 +4727,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B477C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="764A91A4"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4605,51 +4840,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="342940D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C562E0C"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4718,51 +4953,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34514F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C680A70"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4831,51 +5066,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37951CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9F4F760"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4944,51 +5179,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38BD7C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E681A96"/>
     <w:lvl w:ilvl="0" w:tplc="BE36D006">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listenabsatz1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="0E2841" w:themeColor="text2"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5060,51 +5295,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AFD4D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FCC226"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5173,51 +5408,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42810554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DA467E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5286,51 +5521,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48C200FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5622A7F0"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5399,51 +5634,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="528C18F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D44FB90"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5512,51 +5747,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57686755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02A24DE4"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5625,51 +5860,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59705C47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FBC82BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E122F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8388657C"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
@@ -5714,51 +6062,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="682D42AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91E0A54A"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5827,51 +6175,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69900932"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03423584"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5940,51 +6288,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B072F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D46DCEC"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6053,51 +6401,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF30964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F006DD28"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6166,51 +6514,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FF538E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C77685C0"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6280,333 +6628,363 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="52043093">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="905604300">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="540020671">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="540020671">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="1880778607">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="753284242">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1292832403">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1007832829">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1968005232">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="972371552">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="498545430">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1555508750">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="646668936">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1007832829">
+  <w:num w:numId="13" w16cid:durableId="566303303">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="307364542">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1968005232">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="15" w16cid:durableId="185603705">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="972371552">
+  <w:num w:numId="16" w16cid:durableId="1660114212">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2126190889">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="795560191">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="648483660">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="993605786">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="932973986">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="498545430">
-[...11 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="307364542">
+  <w:num w:numId="22" w16cid:durableId="664476612">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="185603705">
-[...2 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1660114212">
+  <w:num w:numId="23" w16cid:durableId="1313294690">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="62"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009537A4"/>
     <w:rsid w:val="00014FC6"/>
+    <w:rsid w:val="00021060"/>
     <w:rsid w:val="00041D48"/>
     <w:rsid w:val="00051343"/>
     <w:rsid w:val="00053A52"/>
     <w:rsid w:val="00054C31"/>
     <w:rsid w:val="000723E8"/>
     <w:rsid w:val="00090BEA"/>
     <w:rsid w:val="000A3B5A"/>
     <w:rsid w:val="000C02AB"/>
+    <w:rsid w:val="000C6461"/>
     <w:rsid w:val="000E0AA5"/>
     <w:rsid w:val="000E53F2"/>
     <w:rsid w:val="00103367"/>
     <w:rsid w:val="001109F2"/>
     <w:rsid w:val="00115213"/>
     <w:rsid w:val="00121B87"/>
     <w:rsid w:val="00132DE7"/>
     <w:rsid w:val="001344DB"/>
+    <w:rsid w:val="0014317E"/>
     <w:rsid w:val="00174F05"/>
     <w:rsid w:val="0018266D"/>
     <w:rsid w:val="001A0B49"/>
     <w:rsid w:val="001D3B38"/>
+    <w:rsid w:val="001D6757"/>
     <w:rsid w:val="001E2645"/>
     <w:rsid w:val="001E706C"/>
     <w:rsid w:val="001E78F8"/>
     <w:rsid w:val="00210B18"/>
     <w:rsid w:val="0023557A"/>
     <w:rsid w:val="00235BFF"/>
     <w:rsid w:val="002674CD"/>
     <w:rsid w:val="00274CBB"/>
     <w:rsid w:val="00283F19"/>
     <w:rsid w:val="002C2D8E"/>
     <w:rsid w:val="002D095C"/>
     <w:rsid w:val="002E021D"/>
     <w:rsid w:val="002E1E8B"/>
     <w:rsid w:val="002F45AF"/>
     <w:rsid w:val="00300000"/>
     <w:rsid w:val="00326C33"/>
     <w:rsid w:val="003275B6"/>
     <w:rsid w:val="00334100"/>
     <w:rsid w:val="003443C5"/>
     <w:rsid w:val="00370FB2"/>
     <w:rsid w:val="0037383F"/>
     <w:rsid w:val="00383BBB"/>
     <w:rsid w:val="00385281"/>
+    <w:rsid w:val="00390776"/>
     <w:rsid w:val="003B0B3C"/>
     <w:rsid w:val="003B4887"/>
     <w:rsid w:val="003C0429"/>
     <w:rsid w:val="003C1910"/>
     <w:rsid w:val="003D4BCE"/>
     <w:rsid w:val="003F6D92"/>
     <w:rsid w:val="004071C6"/>
     <w:rsid w:val="004160C6"/>
     <w:rsid w:val="0041770D"/>
     <w:rsid w:val="00423178"/>
     <w:rsid w:val="004332FB"/>
     <w:rsid w:val="00436FC0"/>
     <w:rsid w:val="00480D2E"/>
     <w:rsid w:val="0048216A"/>
     <w:rsid w:val="00482BE7"/>
     <w:rsid w:val="00485A68"/>
     <w:rsid w:val="004D237E"/>
     <w:rsid w:val="005055F5"/>
     <w:rsid w:val="00516AB9"/>
     <w:rsid w:val="00525EB4"/>
     <w:rsid w:val="00540C26"/>
+    <w:rsid w:val="0056366B"/>
+    <w:rsid w:val="00580E13"/>
     <w:rsid w:val="00584F7F"/>
     <w:rsid w:val="005A0B74"/>
     <w:rsid w:val="005A1A4F"/>
     <w:rsid w:val="005A6728"/>
+    <w:rsid w:val="005B4E8B"/>
     <w:rsid w:val="005B56E5"/>
     <w:rsid w:val="005E1C5C"/>
     <w:rsid w:val="00606407"/>
     <w:rsid w:val="006103B7"/>
     <w:rsid w:val="006425CE"/>
     <w:rsid w:val="0065536B"/>
     <w:rsid w:val="00661879"/>
     <w:rsid w:val="00672DF0"/>
     <w:rsid w:val="00691BE1"/>
     <w:rsid w:val="006A5D11"/>
     <w:rsid w:val="006B05FC"/>
     <w:rsid w:val="006B64E5"/>
     <w:rsid w:val="006C2107"/>
     <w:rsid w:val="006D50C0"/>
     <w:rsid w:val="006E6CA9"/>
     <w:rsid w:val="00710D6E"/>
+    <w:rsid w:val="00721DA3"/>
     <w:rsid w:val="007437F1"/>
     <w:rsid w:val="00760005"/>
     <w:rsid w:val="0076054A"/>
     <w:rsid w:val="00762BB2"/>
     <w:rsid w:val="00772793"/>
     <w:rsid w:val="007873BC"/>
     <w:rsid w:val="007E24B7"/>
+    <w:rsid w:val="007E7FEE"/>
     <w:rsid w:val="007F0869"/>
     <w:rsid w:val="007F1C86"/>
+    <w:rsid w:val="007F1E83"/>
+    <w:rsid w:val="0080001A"/>
+    <w:rsid w:val="00813175"/>
     <w:rsid w:val="00830CAF"/>
     <w:rsid w:val="00830F5F"/>
     <w:rsid w:val="00841B6E"/>
     <w:rsid w:val="00851225"/>
     <w:rsid w:val="0085710D"/>
     <w:rsid w:val="00857F84"/>
     <w:rsid w:val="00865B28"/>
     <w:rsid w:val="00882AA1"/>
+    <w:rsid w:val="00883802"/>
     <w:rsid w:val="008B29D6"/>
     <w:rsid w:val="008D57CF"/>
     <w:rsid w:val="008E611F"/>
     <w:rsid w:val="008F722A"/>
     <w:rsid w:val="009228AD"/>
     <w:rsid w:val="0092304E"/>
     <w:rsid w:val="00925089"/>
     <w:rsid w:val="0093202C"/>
     <w:rsid w:val="009537A4"/>
     <w:rsid w:val="00984C07"/>
     <w:rsid w:val="009A7D92"/>
     <w:rsid w:val="009C5092"/>
+    <w:rsid w:val="009D664F"/>
+    <w:rsid w:val="009D6E01"/>
     <w:rsid w:val="00A00301"/>
     <w:rsid w:val="00A073AA"/>
     <w:rsid w:val="00A079B3"/>
     <w:rsid w:val="00A17CE9"/>
     <w:rsid w:val="00A357C7"/>
     <w:rsid w:val="00A36EA9"/>
     <w:rsid w:val="00A473DA"/>
     <w:rsid w:val="00A50B63"/>
     <w:rsid w:val="00A63AD3"/>
     <w:rsid w:val="00A651C8"/>
     <w:rsid w:val="00A65642"/>
+    <w:rsid w:val="00A67045"/>
     <w:rsid w:val="00A715FF"/>
     <w:rsid w:val="00AA5C08"/>
     <w:rsid w:val="00AB4C9F"/>
     <w:rsid w:val="00AB5E4A"/>
     <w:rsid w:val="00AB6B3A"/>
     <w:rsid w:val="00AC1CB1"/>
     <w:rsid w:val="00AF24BD"/>
     <w:rsid w:val="00AF5650"/>
     <w:rsid w:val="00AF65F0"/>
     <w:rsid w:val="00B00E0A"/>
     <w:rsid w:val="00B053E7"/>
+    <w:rsid w:val="00B1722E"/>
     <w:rsid w:val="00B2046E"/>
     <w:rsid w:val="00B236CE"/>
     <w:rsid w:val="00B25B5C"/>
     <w:rsid w:val="00B361D0"/>
     <w:rsid w:val="00B4553B"/>
     <w:rsid w:val="00B53C0F"/>
     <w:rsid w:val="00B55979"/>
     <w:rsid w:val="00B65A3E"/>
+    <w:rsid w:val="00B8581E"/>
     <w:rsid w:val="00BC6086"/>
     <w:rsid w:val="00BD15B5"/>
     <w:rsid w:val="00BD5F69"/>
     <w:rsid w:val="00BD612C"/>
     <w:rsid w:val="00BE5F4D"/>
     <w:rsid w:val="00BE6682"/>
     <w:rsid w:val="00BF0D04"/>
+    <w:rsid w:val="00BF3E0F"/>
     <w:rsid w:val="00BF7B3D"/>
     <w:rsid w:val="00C00379"/>
     <w:rsid w:val="00C21D01"/>
     <w:rsid w:val="00C255C7"/>
     <w:rsid w:val="00C335F5"/>
     <w:rsid w:val="00C63670"/>
     <w:rsid w:val="00C742E9"/>
     <w:rsid w:val="00CC1C28"/>
     <w:rsid w:val="00CC7136"/>
     <w:rsid w:val="00CE112E"/>
     <w:rsid w:val="00CE46AC"/>
     <w:rsid w:val="00CE5CD7"/>
     <w:rsid w:val="00D00C16"/>
+    <w:rsid w:val="00D0684B"/>
     <w:rsid w:val="00D21CCB"/>
     <w:rsid w:val="00D53918"/>
     <w:rsid w:val="00D63A6C"/>
     <w:rsid w:val="00D668A0"/>
     <w:rsid w:val="00D81854"/>
     <w:rsid w:val="00D96917"/>
     <w:rsid w:val="00DB0090"/>
     <w:rsid w:val="00DC1451"/>
     <w:rsid w:val="00DD50CD"/>
     <w:rsid w:val="00DF3AA8"/>
     <w:rsid w:val="00E15139"/>
     <w:rsid w:val="00E22833"/>
     <w:rsid w:val="00E26A68"/>
     <w:rsid w:val="00E366E6"/>
     <w:rsid w:val="00E4315A"/>
     <w:rsid w:val="00E4547F"/>
+    <w:rsid w:val="00E4731C"/>
     <w:rsid w:val="00E81621"/>
     <w:rsid w:val="00E94EA1"/>
     <w:rsid w:val="00EA1533"/>
     <w:rsid w:val="00EA7BF5"/>
     <w:rsid w:val="00EC4BA0"/>
     <w:rsid w:val="00ED6C2F"/>
     <w:rsid w:val="00EE29AB"/>
+    <w:rsid w:val="00EF2967"/>
     <w:rsid w:val="00EF2BBE"/>
     <w:rsid w:val="00F21265"/>
     <w:rsid w:val="00F359D0"/>
+    <w:rsid w:val="00F44571"/>
     <w:rsid w:val="00F73587"/>
     <w:rsid w:val="00F91E85"/>
     <w:rsid w:val="00FA45DC"/>
     <w:rsid w:val="00FB090B"/>
     <w:rsid w:val="00FC592F"/>
     <w:rsid w:val="00FF60C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -6996,691 +7374,692 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AA5C08"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Überschrift 1 REWWay"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2D4B73"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Überschrift 2 REWWay"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift2Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00661879"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2D4B73"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift3Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift4Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift6Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift7Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift8Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift9Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...3 lines deleted...]
-    <w:link w:val="berschrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:aliases w:val="Überschrift 1 REWWay Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:color w:val="2D4B73"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...3 lines deleted...]
-    <w:link w:val="berschrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val="Überschrift 2 REWWay Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00661879"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:color w:val="2D4B73"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="TitelZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Titel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Untertitel">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="UntertitelZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Untertitel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zitat">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="ZitatZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
-[...2 lines deleted...]
-    <w:link w:val="Zitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="IntensivesZitatZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
-[...2 lines deleted...]
-    <w:link w:val="IntensivesZitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntensiverVerweis">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kopfzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009537A4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Fuzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009537A4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="TextkrperZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AA5C08"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
-[...2 lines deleted...]
-    <w:link w:val="Textkrper"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00AA5C08"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C742E9"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C742E9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listenabsatz1">
     <w:name w:val="Listenabsatz1"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F6D92"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A651C8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -7987,59 +8366,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010032EDFD563944E2459091C4D47FD5B955" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="33bcd7d1120361c940181a1da049c6ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b72286a9-1a81-47a3-b7d4-6a652023a0d9" xmlns:ns3="772bd9cd-eaa2-4993-a042-72d81139fe46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88e8e430062162be852b0d715196b6eb" ns2:_="" ns3:_="">
     <xsd:import namespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <xsd:import namespace="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -8202,141 +8572,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="772bd9cd-eaa2-4993-a042-72d81139fe46" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b72286a9-1a81-47a3-b7d4-6a652023a0d9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A32D3A-93FA-4097-A7CB-6C5717ACB6C3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D31BCC-7E23-4A4D-9761-F9440A906BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A32D3A-93FA-4097-A7CB-6C5717ACB6C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFA54E5-966C-4720-940F-FCEE1AAC846C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F764DB-CB7E-4A9A-A387-3F53C0E7591A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>64</Words>
-  <Characters>404</Characters>
+  <Words>70</Words>
+  <Characters>400</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>467</CharactersWithSpaces>
+  <CharactersWithSpaces>469</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pum Christina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
   </property>