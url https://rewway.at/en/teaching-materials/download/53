--- v0 (2026-05-21)
+++ v1 (2026-07-04)
@@ -31,191 +31,173 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId48"/>
+    <p:notesMasterId r:id="rId47"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId49"/>
+    <p:handoutMasterId r:id="rId48"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="268" r:id="rId5"/>
     <p:sldId id="276" r:id="rId6"/>
     <p:sldId id="277" r:id="rId7"/>
     <p:sldId id="278" r:id="rId8"/>
     <p:sldId id="269" r:id="rId9"/>
     <p:sldId id="273" r:id="rId10"/>
     <p:sldId id="2337" r:id="rId11"/>
-    <p:sldId id="2336" r:id="rId12"/>
-[...34 lines deleted...]
-    <p:sldId id="2331" r:id="rId47"/>
+    <p:sldId id="2348" r:id="rId12"/>
+    <p:sldId id="2359" r:id="rId13"/>
+    <p:sldId id="2355" r:id="rId14"/>
+    <p:sldId id="2356" r:id="rId15"/>
+    <p:sldId id="2358" r:id="rId16"/>
+    <p:sldId id="259" r:id="rId17"/>
+    <p:sldId id="2364" r:id="rId18"/>
+    <p:sldId id="2362" r:id="rId19"/>
+    <p:sldId id="2365" r:id="rId20"/>
+    <p:sldId id="2366" r:id="rId21"/>
+    <p:sldId id="2363" r:id="rId22"/>
+    <p:sldId id="2374" r:id="rId23"/>
+    <p:sldId id="2367" r:id="rId24"/>
+    <p:sldId id="2368" r:id="rId25"/>
+    <p:sldId id="2369" r:id="rId26"/>
+    <p:sldId id="2370" r:id="rId27"/>
+    <p:sldId id="2371" r:id="rId28"/>
+    <p:sldId id="2372" r:id="rId29"/>
+    <p:sldId id="2373" r:id="rId30"/>
+    <p:sldId id="2375" r:id="rId31"/>
+    <p:sldId id="2376" r:id="rId32"/>
+    <p:sldId id="2377" r:id="rId33"/>
+    <p:sldId id="2378" r:id="rId34"/>
+    <p:sldId id="2379" r:id="rId35"/>
+    <p:sldId id="2385" r:id="rId36"/>
+    <p:sldId id="2382" r:id="rId37"/>
+    <p:sldId id="2380" r:id="rId38"/>
+    <p:sldId id="2387" r:id="rId39"/>
+    <p:sldId id="2381" r:id="rId40"/>
+    <p:sldId id="2383" r:id="rId41"/>
+    <p:sldId id="2384" r:id="rId42"/>
+    <p:sldId id="2386" r:id="rId43"/>
+    <p:sldId id="289" r:id="rId44"/>
+    <p:sldId id="288" r:id="rId45"/>
+    <p:sldId id="2331" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="de-DE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -286,142 +268,138 @@
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="Einleitung und Agenda" id="{8F2D7CEC-BB83-4743-ADDB-39626032455D}">
           <p14:sldIdLst>
             <p14:sldId id="268"/>
             <p14:sldId id="276"/>
             <p14:sldId id="277"/>
             <p14:sldId id="278"/>
             <p14:sldId id="269"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Berufe in der Logistik" id="{1DEC3E3E-6CA0-47FB-A34E-64AEC245635D}">
           <p14:sldIdLst>
             <p14:sldId id="273"/>
             <p14:sldId id="2337"/>
-            <p14:sldId id="2336"/>
             <p14:sldId id="2348"/>
             <p14:sldId id="2359"/>
             <p14:sldId id="2355"/>
             <p14:sldId id="2356"/>
             <p14:sldId id="2358"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Arbeiten am Wasser" id="{ED6ABA1D-A582-4099-A673-F59E89F377BD}">
           <p14:sldIdLst>
             <p14:sldId id="259"/>
             <p14:sldId id="2364"/>
             <p14:sldId id="2362"/>
             <p14:sldId id="2365"/>
             <p14:sldId id="2366"/>
             <p14:sldId id="2363"/>
             <p14:sldId id="2374"/>
             <p14:sldId id="2367"/>
             <p14:sldId id="2368"/>
             <p14:sldId id="2369"/>
             <p14:sldId id="2370"/>
             <p14:sldId id="2371"/>
             <p14:sldId id="2372"/>
             <p14:sldId id="2373"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Zukunftsberufe" id="{AB17CB0A-7C1A-4AC9-A444-032EF7A6A73B}">
           <p14:sldIdLst>
             <p14:sldId id="2375"/>
             <p14:sldId id="2376"/>
             <p14:sldId id="2377"/>
             <p14:sldId id="2378"/>
             <p14:sldId id="2379"/>
             <p14:sldId id="2385"/>
             <p14:sldId id="2382"/>
             <p14:sldId id="2380"/>
             <p14:sldId id="2387"/>
             <p14:sldId id="2381"/>
             <p14:sldId id="2383"/>
             <p14:sldId id="2384"/>
             <p14:sldId id="2386"/>
             <p14:sldId id="289"/>
             <p14:sldId id="288"/>
             <p14:sldId id="2331"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{E3769317-B2D4-5471-19B1-6DE3914D1852}" name="Pum Christina" initials="CP" userId="S::p42991@fhooe.at::a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="FFECAF"/>
     <a:srgbClr val="3C6496"/>
     <a:srgbClr val="000000"/>
     <a:srgbClr val="5885BC"/>
     <a:srgbClr val="2D4C71"/>
     <a:srgbClr val="EEE4DA"/>
     <a:srgbClr val="F4EFE4"/>
     <a:srgbClr val="FBE0CD"/>
     <a:srgbClr val="FEF3EC"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{78D567CA-B690-4A87-95F0-30CDC5A7B7D3}" v="12" dt="2026-05-19T10:37:04.208"/>
+    <p1510:client id="{FF4D0508-D4FD-4066-BAB5-15144AB6D64F}" v="67" dt="2026-07-01T09:01:57.171"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{7DF18680-E054-41AD-8BC1-D1AEF772440D}" styleName="Mittlere Formatvorlage 2 - Akzent 5">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -1899,1473 +1877,2034 @@
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on">
         <a:fontRef idx="minor">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="60961" autoAdjust="0"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="93" d="100"/>
-          <a:sy n="93" d="100"/>
+          <a:sx n="143" d="100"/>
+          <a:sy n="143" d="100"/>
         </p:scale>
-        <p:origin x="2772" y="84"/>
+        <p:origin x="852" y="120"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId55" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId56" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId55" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-19T10:37:11.681" v="4373" actId="14100"/>
+    <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:44:47.688" v="2482" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:31:05.470" v="2119" actId="20577"/>
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:05:09.300" v="365" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="364822707" sldId="259"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:57:06.775" v="2001" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:05:09.300" v="365" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="364822707" sldId="259"/>
             <ac:spMk id="8" creationId="{B692BE69-1B05-4ABB-98F2-A282EF963262}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...6 lines deleted...]
-        </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T10:08:31.988" v="4356" actId="5793"/>
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:03:40.555" v="2" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2818216577" sldId="268"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T10:08:31.988" v="4356" actId="5793"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:03:40.555" v="2" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2818216577" sldId="268"/>
             <ac:spMk id="5" creationId="{FDC3F7F4-9A05-4D69-87F5-695C7E9B71F0}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:02:37.781" v="0"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2818216577" sldId="268"/>
+            <ac:spMk id="6" creationId="{F1DF8EF6-1EEF-4ED2-BD51-9744B08F9213}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:48:47.456" v="3085" actId="1076"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:16:59.002" v="69" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3364259762" sldId="269"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:57:13.831" v="2248"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:16:42.235" v="62"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3364259762" sldId="269"/>
             <ac:spMk id="7" creationId="{8A269C97-6D62-2E88-DD45-9223E0B24063}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:graphicFrameChg chg="add mod modGraphic">
-[...1 lines deleted...]
-          <ac:graphicFrameMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:16:59.002" v="69" actId="20577"/>
+          <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3364259762" sldId="269"/>
-            <ac:graphicFrameMk id="4" creationId="{33BE77E5-81A3-4789-CB01-20EE3D885FDF}"/>
-[...1 lines deleted...]
-        </pc:graphicFrameChg>
+            <ac:spMk id="10" creationId="{FC7F4AE3-EDBE-4CEE-96E8-87FB45479E93}"/>
+          </ac:spMkLst>
+        </pc:spChg>
         <pc:graphicFrameChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:47:42.793" v="3046" actId="1076"/>
-[...7 lines deleted...]
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:47:49.195" v="3048" actId="1076"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:16:51.816" v="64" actId="1076"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3364259762" sldId="269"/>
             <ac:graphicFrameMk id="6" creationId="{64D2BE85-7569-4FC7-BDDE-177591A05233}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:31:01.152" v="2117" actId="20577"/>
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:17:46.586" v="70"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2059957767" sldId="273"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:31:01.152" v="2117" actId="20577"/>
-[...7 lines deleted...]
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:56:07.587" v="1978" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:17:46.586" v="70"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2059957767" sldId="273"/>
             <ac:spMk id="3" creationId="{4B4D1467-072E-4678-8872-2D13D16653EE}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
       <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T14:00:08.855" v="3036" actId="20577"/>
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:07:07.770" v="20" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2797899128" sldId="276"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T14:00:08.855" v="3036" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:04:57.068" v="4"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2797899128" sldId="276"/>
+            <ac:spMk id="2" creationId="{A12EA179-76BB-A1CD-CCC3-2BB72FC23D21}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:06:55.993" v="15" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2797899128" sldId="276"/>
             <ac:spMk id="3" creationId="{DCFA72EE-9795-142E-AA2D-DCDF0AAD260F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:47:55.781" v="1688"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:07:07.770" v="20" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2797899128" sldId="276"/>
+            <ac:spMk id="4" creationId="{D214CAD0-B5AC-10B9-AA9B-AD2714EE190E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:04:44.741" v="3"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2797899128" sldId="276"/>
             <ac:spMk id="9" creationId="{F8C65F85-1282-1C63-61E0-AEBA624227A5}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-19T10:37:11.681" v="4373" actId="14100"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:12:43.821" v="45" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1665795758" sldId="277"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-19T10:37:11.681" v="4373" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:08:50.054" v="22"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1665795758" sldId="277"/>
+            <ac:spMk id="2" creationId="{646168B9-6573-A0A5-B91B-E4A50E53D0B8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:12:43.821" v="45" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1665795758" sldId="277"/>
             <ac:spMk id="3" creationId="{1F959BDB-30E6-819F-8559-AB95A5C80D00}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:50:02.878" v="1786"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:11:41.225" v="44" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1665795758" sldId="277"/>
+            <ac:spMk id="4" creationId="{4F44904E-94B9-F009-3FA9-F67C679FD3FE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:08:33.414" v="21"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1665795758" sldId="277"/>
             <ac:spMk id="7" creationId="{B069BA6A-B5BD-A8D0-F6D9-F2AA0206FD51}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:graphicFrameChg chg="add mod">
-[...6 lines deleted...]
-        </pc:graphicFrameChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add del mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:55:29.433" v="1922"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:15:24.938" v="61" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3879222558" sldId="278"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:50:09.448" v="1788"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:14:35.611" v="58" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3879222558" sldId="278"/>
+            <ac:spMk id="2" creationId="{686931D3-9826-C07F-E21B-5878DAE62CEA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:13:31.410" v="46"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3879222558" sldId="278"/>
             <ac:spMk id="3" creationId="{97009B8C-F472-5596-7540-31CFB140B9CA}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:53:19.536" v="1916" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:13:41.236" v="47"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3879222558" sldId="278"/>
+            <ac:spMk id="5" creationId="{D77A4CC7-DCC5-A93A-2AD0-AAC8289ECCF4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:14:28.627" v="53" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3879222558" sldId="278"/>
             <ac:spMk id="7" creationId="{C1E650DA-57A0-2CDD-A208-DD316BE8A347}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:50:39.217" v="1793"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:42:21.018" v="2457" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2007790889" sldId="288"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:50:39.217" v="1793"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:40:02.178" v="2433"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2007790889" sldId="288"/>
             <ac:spMk id="3" creationId="{A0D44778-7BFA-DD03-F61C-20A8C18D30C9}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-04-29T08:41:37.706" v="1212" actId="313"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:40:11.667" v="2434"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2007790889" sldId="288"/>
+            <ac:spMk id="6" creationId="{C356F0F2-7322-33C8-AD63-7A0424C036CC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:42:21.018" v="2457" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2007790889" sldId="288"/>
+            <ac:spMk id="23" creationId="{6BC35631-8509-57BF-FAF7-ECFD6072FA1A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:42:15.534" v="2452" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2007790889" sldId="288"/>
             <ac:spMk id="24" creationId="{ACD784E5-BE47-FA53-C966-45D614ED10B4}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:08:41.217" v="3929"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:39:31.773" v="2432"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="545652108" sldId="289"/>
         </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:39:31.773" v="2432"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="545652108" sldId="289"/>
+            <ac:spMk id="3" creationId="{A5A0893A-84D2-E1F8-ECCD-A422FA5DC7D7}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:50:46.073" v="1795"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:44:47.688" v="2482" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1922672807" sldId="2331"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T09:50:46.073" v="1795"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:43:43.509" v="2458"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1922672807" sldId="2331"/>
             <ac:spMk id="3" creationId="{19F4EC1C-073B-0826-2A5D-E979E1B3B2D4}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-07T08:04:25.659" v="1663" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:43:51.136" v="2459"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1922672807" sldId="2331"/>
+            <ac:spMk id="6" creationId="{464DF4DC-0626-5394-8415-F4096A1B18F9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:44:47.688" v="2482" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1922672807" sldId="2331"/>
+            <ac:spMk id="23" creationId="{0095D69E-3958-1D8F-76A7-2274E06990BE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:44:38.320" v="2465" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1922672807" sldId="2331"/>
             <ac:spMk id="24" creationId="{628C7A1D-E098-4970-DB2F-CE1EBAC891EE}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp new mod ord">
-[...31 lines deleted...]
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:47:58.028" v="2193"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:22:14.641" v="94"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="792455950" sldId="2337"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod ord">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:47:50.695" v="2191" actId="700"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:18:46.878" v="72"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="792455950" sldId="2337"/>
             <ac:spMk id="2" creationId="{AE9D8ACF-4506-3982-97C6-C013931F55E4}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod ord">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:47:50.695" v="2191" actId="700"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:20:01.239" v="81" actId="1076"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="792455950" sldId="2337"/>
             <ac:spMk id="3" creationId="{4363A1F4-3061-1934-34F5-3E412ACEE2EC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:47:58.028" v="2193"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:18:23.397" v="71"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="792455950" sldId="2337"/>
             <ac:spMk id="4" creationId="{F7F144D5-F880-AB65-972F-F677A93A9C02}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:43:29.193" v="2174" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:21:46.107" v="93" actId="790"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="792455950" sldId="2337"/>
             <ac:spMk id="8" creationId="{B6213906-B67E-3F83-4ACB-64A7BABAC43F}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modTransition modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:47:59.945" v="2194"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:34:24.415" v="200" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3396437177" sldId="2348"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:46:52.555" v="2189" actId="255"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:34:24.415" v="200" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3396437177" sldId="2348"/>
             <ac:spMk id="2" creationId="{E050FC91-B71F-7A2E-D0E6-723EEC33EE11}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:47:59.945" v="2194"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:32:25.364" v="185"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3396437177" sldId="2348"/>
+            <ac:spMk id="3" creationId="{4C3E2BA7-1B2F-159E-D494-A88B80238C30}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:32:05.382" v="184"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3396437177" sldId="2348"/>
             <ac:spMk id="4" creationId="{C29CFF41-6F66-40F7-3D58-86DF07522784}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:45:04.487" v="2183" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:34:07.236" v="198" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3396437177" sldId="2348"/>
             <ac:spMk id="5" creationId="{625EE31F-212D-BEF5-5BEF-D6E697A27183}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp add mod modTransition">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:29.486" v="3784" actId="2711"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:49:32.361" v="308" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="901618027" sldId="2355"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:59:34.376" v="3027" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:45:52.407" v="260" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="901618027" sldId="2355"/>
             <ac:spMk id="2" creationId="{2CB2008F-B738-EFED-1839-40468DADD32F}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:52:08.318" v="2220"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:39:53.723" v="209"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="901618027" sldId="2355"/>
+            <ac:spMk id="3" creationId="{F09FC268-AA27-CC32-38CA-C05CCEF04A66}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:39:41.385" v="208"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="901618027" sldId="2355"/>
             <ac:spMk id="4" creationId="{75997D07-7730-D3E9-69B5-582025D07E20}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:29.486" v="3784" actId="2711"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:49:32.361" v="308" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="901618027" sldId="2355"/>
             <ac:spMk id="9" creationId="{C149AF60-C410-A89E-78FA-1353D7B6563E}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:43:06.254" v="251" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="901618027" sldId="2355"/>
+            <ac:picMk id="1026" creationId="{FE7F4932-B998-66F4-BA09-749C8B236AA6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp add mod modTransition">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:22.696" v="3783" actId="2711"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:49:52.935" v="315" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3371454042" sldId="2356"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:59:24.187" v="3024" actId="27636"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:47:43.861" v="277" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3371454042" sldId="2356"/>
             <ac:spMk id="2" creationId="{9189BB5A-A7A5-580C-037B-B3EC0E261C27}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:52:23.680" v="2221"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:45:27.802" v="255"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3371454042" sldId="2356"/>
+            <ac:spMk id="3" creationId="{8DDDD732-B771-5988-BB92-E95F3E4E97E8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:45:16.673" v="254"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3371454042" sldId="2356"/>
             <ac:spMk id="5" creationId="{9ED63A1A-8AC4-4C4C-BB03-55546F90D918}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:22.696" v="3783" actId="2711"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:49:52.935" v="315" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3371454042" sldId="2356"/>
             <ac:spMk id="9" creationId="{04F7A61B-5A34-4A4A-F4AA-6B278756DE8E}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:48:04.689" v="301" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3371454042" sldId="2356"/>
+            <ac:picMk id="4" creationId="{FFEDFF60-B2A5-F40C-68C4-8240947CB717}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp add mod modTransition">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:16.163" v="3782" actId="2711"/>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:00:02.635" v="363" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="743492429" sldId="2358"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:59:47.680" v="3033" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:59:33.145" v="332" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="743492429" sldId="2358"/>
             <ac:spMk id="2" creationId="{E67A3E9B-AD55-9264-9723-41A866B72129}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:16.163" v="3782" actId="2711"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:57:44.157" v="317"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="743492429" sldId="2358"/>
+            <ac:spMk id="3" creationId="{C5262F7E-7F92-29A6-6073-F8BA0719032C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:57:33.593" v="316"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="743492429" sldId="2358"/>
+            <ac:spMk id="5" creationId="{5B1048EF-FF21-A344-983E-BD6523556411}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:00:02.635" v="363" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="743492429" sldId="2358"/>
             <ac:spMk id="9" creationId="{3EC2A49B-F7D0-BC79-1C24-348EED67C52E}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:59:55.803" v="356" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="743492429" sldId="2358"/>
+            <ac:picMk id="4" creationId="{D8185912-A7CB-0C77-759C-AC7E7E16A215}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp add mod modTransition modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:51:58.363" v="2219" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:37:48.962" v="207"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3495004801" sldId="2359"/>
         </pc:sldMkLst>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:48:01.961" v="2195"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:36:43.682" v="201"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3495004801" sldId="2359"/>
             <ac:spMk id="2" creationId="{E93919C7-0941-0C21-47B7-A8E467FAD225}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:graphicFrameChg chg="mod modGraphic">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T12:50:26.902" v="2211" actId="255"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:37:00.342" v="202"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3495004801" sldId="2359"/>
+            <ac:spMk id="3" creationId="{7D61DCC6-8A25-C2C6-2CD6-70ECDC1F77E2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:graphicFrameChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T11:37:48.962" v="207"/>
           <ac:graphicFrameMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3495004801" sldId="2359"/>
             <ac:graphicFrameMk id="4" creationId="{C8E4F00D-6528-2B96-42AA-77072141C4F7}"/>
           </ac:graphicFrameMkLst>
         </pc:graphicFrameChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:54.550" v="3778"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:27:21.537" v="459" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2511131976" sldId="2362"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:17:45.200" v="2535"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:12:09.679" v="401"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2511131976" sldId="2362"/>
             <ac:spMk id="2" creationId="{BB06C8B9-0650-EAC7-DA94-33A0A946BCCC}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:26:28.005" v="2664" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:13:16.893" v="411" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2511131976" sldId="2362"/>
             <ac:spMk id="3" creationId="{859F91BE-A813-035D-8DB1-3D59339A60AF}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:54.550" v="3778"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:13:23.252" v="416" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2511131976" sldId="2362"/>
+            <ac:spMk id="4" creationId="{33848A6C-E357-A1D7-31AA-DAA9E2D796B5}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:11:55.540" v="400"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2511131976" sldId="2362"/>
+            <ac:spMk id="6" creationId="{A7825A7B-10C5-C401-182B-C47AF17CBF07}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:26:12.063" v="425" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2511131976" sldId="2362"/>
             <ac:spMk id="7" creationId="{E60E5351-207E-042F-3F96-9E5D978AD2E9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:26:33.484" v="2665" actId="14100"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:26:02.923" v="418" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2511131976" sldId="2362"/>
             <ac:picMk id="8" creationId="{FDD3F0E4-72CF-C580-6777-BED900058983}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modClrScheme modAnim chgLayout">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:08:32.774" v="2465" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:13:55.702" v="740" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1043101278" sldId="2363"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod ord">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:07:21.365" v="2428" actId="700"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:12:20.719" v="557" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1043101278" sldId="2363"/>
             <ac:spMk id="4" creationId="{6403A011-28CB-2563-0B89-9D8817F60D9B}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod ord">
-[...8 lines deleted...]
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:07:21.365" v="2428" actId="700"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:12:01.187" v="545"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1043101278" sldId="2363"/>
             <ac:spMk id="6" creationId="{EE2FF732-391C-99B1-D81F-6C6774C9D4D9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod ord">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:07:34.687" v="2458" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:13:55.702" v="740" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1043101278" sldId="2363"/>
             <ac:spMk id="7" creationId="{90DE0D85-3F72-B47A-387E-3688087C1A19}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-[...8 lines deleted...]
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:07:58.417" v="2461" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:13:23.818" v="737" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1043101278" sldId="2363"/>
             <ac:picMk id="9" creationId="{EA133C8A-817A-0291-A1A9-0F82B35A6DB7}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:04.901" v="3779" actId="2711"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:10:24.612" v="399" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1226126071" sldId="2364"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:13:03.636" v="2507" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:06:32.896" v="367"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1226126071" sldId="2364"/>
             <ac:spMk id="2" creationId="{74F373A1-0281-41C1-9696-C62A76FABAC9}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod ord">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:16:51.884" v="2518" actId="1076"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:09:12.981" v="377" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1226126071" sldId="2364"/>
+            <ac:spMk id="4" creationId="{908C0295-181A-0837-6621-4B9A58C8BE5F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:06:09.170" v="366"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1226126071" sldId="2364"/>
+            <ac:spMk id="6" creationId="{19BB740C-16BB-793F-F852-F30C5A7051C4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:06:43.523" v="368"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1226126071" sldId="2364"/>
             <ac:spMk id="7" creationId="{717B7C31-9F54-ACBB-DB93-16FC4AD1C66B}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:04.901" v="3779" actId="2711"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:09:21.236" v="384" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1226126071" sldId="2364"/>
             <ac:spMk id="10" creationId="{6F86B804-6AA8-6CF7-3049-EB7229F6C523}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:16:58.157" v="2519" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-18T12:08:56.376" v="370" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1226126071" sldId="2364"/>
             <ac:picMk id="9" creationId="{8A89C6C2-79ED-6B23-67D6-2622C8C3EC0F}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp new mod ord modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:49.368" v="3776" actId="2711"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:12:40.768" v="515" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="925486177" sldId="2365"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:28:47.838" v="2670"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:02:21.984" v="461"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="925486177" sldId="2365"/>
             <ac:spMk id="2" creationId="{B71F1C9D-B7D8-49D9-0EF0-408BC21B3049}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:32:16.561" v="2697" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:04:28.750" v="467" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="925486177" sldId="2365"/>
             <ac:spMk id="3" creationId="{4AAFE53A-C647-B110-15F0-045E38CE82E2}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:49.368" v="3776" actId="2711"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:04:35.371" v="472" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="925486177" sldId="2365"/>
+            <ac:spMk id="4" creationId="{12188ABF-0680-E0CB-F7D9-A4D1F0F3BD05}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:01:08.577" v="460"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="925486177" sldId="2365"/>
+            <ac:spMk id="6" creationId="{062E888D-C877-63C3-E45A-B458F5772CC9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:07:20.252" v="489" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="925486177" sldId="2365"/>
             <ac:spMk id="10" creationId="{9AF5FF4B-6CB9-75E3-738C-84E67F3BC2EC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:32:14.135" v="2696" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:05:57.629" v="482" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="925486177" sldId="2365"/>
             <ac:picMk id="9" creationId="{7C1F2FAE-1F8B-E549-FCBA-9F171221E040}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:35:21.590" v="2731" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:08:28.708" v="544" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2044959528" sldId="2366"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:34:07.192" v="2721"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:46:35.628" v="517"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2044959528" sldId="2366"/>
             <ac:spMk id="2" creationId="{48836C69-D9CE-08AF-0BF9-82D332716FD1}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:35:04.762" v="2728" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:59:47.329" v="523" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2044959528" sldId="2366"/>
             <ac:spMk id="3" creationId="{641912C4-48A4-1CFE-2046-B541E5F0CAD4}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:06:12.548" v="528" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2044959528" sldId="2366"/>
+            <ac:spMk id="4" creationId="{E55F5D1D-3959-3C03-B010-74B8CCA80878}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T09:46:22.799" v="516"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2044959528" sldId="2366"/>
+            <ac:spMk id="6" creationId="{D713325E-5F0B-0322-95F0-595A52CC7F1A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:27.649" v="3773"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:50:51.958" v="1054" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="675441290" sldId="2367"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:35:41.412" v="2734"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:23:18.232" v="997"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="675441290" sldId="2367"/>
             <ac:spMk id="2" creationId="{52111C75-D379-6A1C-B347-3A203B65BDA7}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:39:55.450" v="2764" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:24:14.744" v="1003" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="675441290" sldId="2367"/>
             <ac:spMk id="3" creationId="{2E39C43A-C136-5D38-B959-0EAF9746EA0E}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:27.649" v="3773"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:47:21.140" v="1010" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="675441290" sldId="2367"/>
+            <ac:spMk id="4" creationId="{0A1264C7-CDAF-66F5-1A5D-667ADCCC7AB4}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:22:44.843" v="996"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="675441290" sldId="2367"/>
+            <ac:spMk id="6" creationId="{3CCA5820-A170-AC34-267B-3D01A78340A6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:48:14.056" v="1019" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="675441290" sldId="2367"/>
             <ac:spMk id="7" creationId="{C7CB554B-EC88-6496-058A-46009958DBEA}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:38:14.641" v="2752" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:48:08.242" v="1012" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="675441290" sldId="2367"/>
             <ac:picMk id="8" creationId="{BC07DA0C-24A8-4FB4-E4A8-E50FF07CCBD5}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:35.833" v="3774" actId="2711"/>
+      <pc:sldChg chg="addSp modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:00:53.831" v="1106"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3447188746" sldId="2368"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:40:47.104" v="2772"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:54:52.566" v="1056"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3447188746" sldId="2368"/>
             <ac:spMk id="2" creationId="{8E8E6F37-9451-C08B-ABC6-8B1BFAA77C4D}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:42:29.898" v="2804" actId="12"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:55:46.171" v="1063" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3447188746" sldId="2368"/>
             <ac:spMk id="3" creationId="{0358C3AF-20F0-20CF-A629-9D6B027A49C7}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:35.833" v="3774" actId="2711"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:56:07.277" v="1068" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3447188746" sldId="2368"/>
+            <ac:spMk id="4" creationId="{B5E3C494-5F9E-4446-BD33-A26256D76FEB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:54:41.581" v="1055"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3447188746" sldId="2368"/>
+            <ac:spMk id="6" creationId="{1261C45B-123F-190D-BAB0-487E63A06DE6}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:57:43.806" v="1078"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3447188746" sldId="2368"/>
             <ac:spMk id="10" creationId="{60767F98-6E83-E47A-0766-6697D9D2ABDC}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:42:48.550" v="2808" actId="14100"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:57:16.211" v="1070" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3447188746" sldId="2368"/>
             <ac:picMk id="9" creationId="{11D58763-D85B-3887-64DD-F0A03F8EEC82}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:42.279" v="3775" actId="2711"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:07:52.969" v="1156" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3566688239" sldId="2369"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:43:15.670" v="2812"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:03:29.958" v="1108"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3566688239" sldId="2369"/>
             <ac:spMk id="2" creationId="{FE961292-3596-F92D-3885-3E12DF053E73}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:43:39.052" v="2817"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:03:47.985" v="1111"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3566688239" sldId="2369"/>
             <ac:spMk id="3" creationId="{256E465D-F929-080D-83C5-B174417894F8}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:42.279" v="3775" actId="2711"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:04:09.351" v="1116" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3566688239" sldId="2369"/>
+            <ac:spMk id="4" creationId="{8C182E9D-2AC4-8563-DA7F-2D8B052AC518}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:03:15.133" v="1107"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3566688239" sldId="2369"/>
+            <ac:spMk id="6" creationId="{8F532508-0BCA-1749-B120-61EB475C5B18}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:05:18.921" v="1125" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3566688239" sldId="2369"/>
             <ac:spMk id="10" creationId="{46DC60D9-BC68-D808-6318-8A9001CF1B8C}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:44:45.688" v="2835" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:04:57.924" v="1118" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3566688239" sldId="2369"/>
             <ac:picMk id="8" creationId="{1FB1EE12-14D0-48FE-D08E-75F920F27AE5}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:46:08.166" v="2879" actId="12"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:11:31.338" v="1189" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="430345478" sldId="2370"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:45:27.741" v="2871" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:08:38.323" v="1158"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="430345478" sldId="2370"/>
             <ac:spMk id="2" creationId="{C45574DA-613E-E5DB-1EA2-49C6624D1462}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:46:08.166" v="2879" actId="12"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:09:22.745" v="1164" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="430345478" sldId="2370"/>
             <ac:spMk id="3" creationId="{99A765CC-A13D-C520-C937-9015649B55BD}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:09:29.929" v="1169" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="430345478" sldId="2370"/>
+            <ac:spMk id="4" creationId="{B3837DEE-7561-8DB7-05D6-40CD03B1608B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:08:27.157" v="1157"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="430345478" sldId="2370"/>
+            <ac:spMk id="6" creationId="{1B07C1F1-F523-FD15-9418-1A72BA8BA957}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:18.171" v="3771"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:46:56.662" v="1241" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4222505003" sldId="2371"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:46:29.366" v="2882"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:42:03.255" v="1191"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4222505003" sldId="2371"/>
             <ac:spMk id="2" creationId="{32F2381F-EC28-97E1-F12A-D0F9F2AF5DAC}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:49:26.707" v="2907" actId="12"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:43:46.756" v="1197" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4222505003" sldId="2371"/>
             <ac:spMk id="3" creationId="{3CBA0886-4050-E019-5E00-AF0DF4DE012A}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:18.171" v="3771"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:44:02.436" v="1202" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4222505003" sldId="2371"/>
+            <ac:spMk id="4" creationId="{3DAACDE4-BB98-3681-6191-C64111F866DB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:41:44.464" v="1190"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4222505003" sldId="2371"/>
+            <ac:spMk id="6" creationId="{09E7A2DC-4E67-3645-4EFD-65646EF14DFF}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:44:56.518" v="1211" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4222505003" sldId="2371"/>
             <ac:spMk id="7" creationId="{E821BF72-9C69-024A-9D8E-239F20E51B10}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:48:50.366" v="2900" actId="14100"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:44:41.840" v="1204" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4222505003" sldId="2371"/>
             <ac:picMk id="9" creationId="{37911503-0AAF-9F9A-7077-82FEC20D9892}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:52:16.211" v="2930" actId="14100"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:51:41.815" v="1274" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1148034226" sldId="2372"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:49:59.807" v="2918" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:49:51.695" v="1243"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1148034226" sldId="2372"/>
             <ac:spMk id="2" creationId="{DB652393-D988-EE86-390C-81B5D5CD73CD}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:52:16.211" v="2930" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:50:42.953" v="1249" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1148034226" sldId="2372"/>
             <ac:spMk id="3" creationId="{CA80DF32-8644-969E-C2B5-0E4EB20B7531}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:50:48.806" v="1254" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1148034226" sldId="2372"/>
+            <ac:spMk id="4" creationId="{82167C49-C234-13D1-8092-3C970671B1DA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:49:38.501" v="1242"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1148034226" sldId="2372"/>
+            <ac:spMk id="6" creationId="{1F7F70FB-620B-E6AF-5B5C-D33169FF6204}"/>
+          </ac:spMkLst>
+        </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:08.127" v="3769" actId="2711"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:56:32.531" v="1327" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2410366066" sldId="2373"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:52:31.634" v="2944" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:53:35.065" v="1276"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2410366066" sldId="2373"/>
             <ac:spMk id="2" creationId="{B8A79BE7-841A-0F9B-8E9E-AF57235FFDAD}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:54:03.201" v="2953" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:53:45.144" v="1277"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2410366066" sldId="2373"/>
             <ac:spMk id="3" creationId="{8286BF3F-A22E-D991-F400-58AACCE3D570}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:55:08.127" v="3769" actId="2711"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:53:50.227" v="1282" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2410366066" sldId="2373"/>
+            <ac:spMk id="4" creationId="{C589BD7A-F5E3-31D8-952A-BDCF801761A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:53:26.122" v="1275"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2410366066" sldId="2373"/>
+            <ac:spMk id="6" creationId="{052BD539-9E53-F152-E429-3733691A6DC1}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:55:17.168" v="1291" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2410366066" sldId="2373"/>
             <ac:spMk id="10" creationId="{1F564931-FB46-A201-544E-CB166D2EBE6C}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:53:59.048" v="2952" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:54:51.260" v="1284" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2410366066" sldId="2373"/>
             <ac:picMk id="8" creationId="{3880E445-AE6E-7846-5406-C057C288F980}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp new mod modAnim">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:58:09.679" v="3009" actId="1076"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:20:47.001" v="995" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2922493715" sldId="2374"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:57:26.360" v="2997" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:20:47.001" v="995" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2922493715" sldId="2374"/>
+            <ac:spMk id="2" creationId="{FDE0297B-69D7-7918-E625-C7F823159BCE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:17:04.734" v="741"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2922493715" sldId="2374"/>
+            <ac:spMk id="3" creationId="{841D8A7D-9ADC-C868-9869-BE1BC14193D0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:17:17.674" v="742"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2922493715" sldId="2374"/>
             <ac:spMk id="5" creationId="{5538D7F6-4C44-919E-C2D3-4AE23B505728}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod">
-[...8 lines deleted...]
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-12T13:58:03.969" v="3007" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T10:20:27.806" v="990" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2922493715" sldId="2374"/>
             <ac:picMk id="7" creationId="{FFBE2514-B9FD-E5C9-A4F1-9532AA3CA2D9}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp new mod">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:48:20.599" v="3082" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:58:26.676" v="1329" actId="14100"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2722309081" sldId="2375"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:48:13.152" v="3052" actId="20577"/>
-[...7 lines deleted...]
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:48:20.599" v="3082" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:58:26.676" v="1329" actId="14100"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2722309081" sldId="2375"/>
             <ac:spMk id="3" creationId="{AA310A36-B273-2E85-F60C-6329018CAE2B}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp new mod modClrScheme chgLayout modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:28:42.505" v="4206" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:04:41.257" v="1356" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3675880315" sldId="2376"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod ord">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:52:14.972" v="3087" actId="700"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:02:46.025" v="1346" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3675880315" sldId="2376"/>
             <ac:spMk id="4" creationId="{CF6BF3A1-43A9-C6A8-7023-124E5DCC9584}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="mod ord">
-[...8 lines deleted...]
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:52:14.972" v="3087" actId="700"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:59:06.139" v="1330"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3675880315" sldId="2376"/>
             <ac:spMk id="6" creationId="{3D304BFE-B8DB-9193-028B-BB1BB60EB8BA}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod ord">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T06:53:10.210" v="3169" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T11:59:15.945" v="1331"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3675880315" sldId="2376"/>
             <ac:spMk id="7" creationId="{0538C848-0EFC-BB86-1F30-D20A96D984FA}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod ord">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:29:44.309" v="3736" actId="255"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:02:15.787" v="1338" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3675880315" sldId="2376"/>
             <ac:spMk id="8" creationId="{0F2A102F-2BE9-6199-7FF8-D4B1FDC9B1F6}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:29:36.431" v="3734" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:02:37.526" v="1341" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3675880315" sldId="2376"/>
             <ac:picMk id="10" creationId="{1721E700-5257-DEE4-8836-2C37C017E105}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp modSp new mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:51:21.255" v="4347" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:07:09.079" v="1668" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="54686736" sldId="2377"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:57:14.649" v="3807" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:10:38.320" v="1358"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="54686736" sldId="2377"/>
             <ac:spMk id="2" creationId="{2078CA7E-9E85-4D46-14E9-ED514E979741}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:57:06.839" v="3806" actId="255"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:11:41.378" v="1367" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="54686736" sldId="2377"/>
             <ac:spMk id="3" creationId="{B64B9C14-3F9E-FAFF-B8C3-7A53B0033C54}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:spChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:56:45.061" v="3803" actId="20577"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:11:46.161" v="1372" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="54686736" sldId="2377"/>
+            <ac:spMk id="4" creationId="{77F5F0ED-1607-9872-14A3-6F6EBFCFC348}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:08:10.886" v="1357"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="54686736" sldId="2377"/>
+            <ac:spMk id="6" creationId="{973AF9DE-8B35-4536-1D8F-EABAC12CADC9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:13:31.634" v="1443" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="54686736" sldId="2377"/>
             <ac:spMk id="8" creationId="{AB26BC20-6723-33DE-10AF-E43E0E81992C}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:54:47.218" v="3764" actId="14861"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:07:09.079" v="1668" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="54686736" sldId="2377"/>
             <ac:picMk id="7" creationId="{2F6A950F-F3EC-D0B5-2DE5-A496510EFA07}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:12.470" v="4359" actId="6549"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:27:00.932" v="1530" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3217900581" sldId="2378"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:57:37.650" v="3813" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:19:29.021" v="1462"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3217900581" sldId="2378"/>
             <ac:spMk id="2" creationId="{0A0B7B9B-F7B8-98AF-5202-77B7310F40B9}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:58:22.606" v="3823" actId="255"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:20:21.160" v="1471" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3217900581" sldId="2378"/>
             <ac:spMk id="3" creationId="{DCB5DF48-0284-8612-52D9-4919F61AD882}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T08:58:02.716" v="3820" actId="14100"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:20:25.944" v="1476" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3217900581" sldId="2378"/>
+            <ac:spMk id="4" creationId="{45A2173A-D98E-A647-8C70-3954ABA18F3D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:19:16.682" v="1461"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3217900581" sldId="2378"/>
+            <ac:spMk id="6" creationId="{22C528A0-BFCC-23CD-54DC-8E47E4368D5C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:22:27.626" v="1523" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3217900581" sldId="2378"/>
+            <ac:spMk id="8" creationId="{7C5DA6D6-EF72-D234-B716-D41699EFCEEE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:22:14.303" v="1506" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3217900581" sldId="2378"/>
             <ac:picMk id="9" creationId="{7088E53D-3CF3-414B-1C78-9CDE1B04901D}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:15.160" v="4360" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:45:04.328" v="1601" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2815512304" sldId="2379"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:01:27.983" v="3838" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:35:50.959" v="1532"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2815512304" sldId="2379"/>
             <ac:spMk id="2" creationId="{16F80BC8-D61D-46CE-D9F6-5A73BE44C94F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:02:01.572" v="3844"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:37:12.508" v="1541" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2815512304" sldId="2379"/>
             <ac:spMk id="3" creationId="{950768DA-0379-DBD0-E6D6-A2160AB8E961}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:01:48.834" v="3843" actId="1076"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:37:18.236" v="1546" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2815512304" sldId="2379"/>
+            <ac:spMk id="4" creationId="{9CB0B53F-661B-D1A0-5FC1-22D1D5F2933B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:35:36.578" v="1531"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2815512304" sldId="2379"/>
+            <ac:spMk id="6" creationId="{2F6358CD-A7D8-0C1A-5F5E-4DEC9BFFE96A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:39:04.782" v="1593" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2815512304" sldId="2379"/>
+            <ac:spMk id="8" creationId="{EA7CFCBD-F3B5-0FD8-CF5E-DC9388302A6C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T12:38:21.921" v="1576" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2815512304" sldId="2379"/>
             <ac:picMk id="7" creationId="{5D41AF0C-456F-AB24-C6AF-4E530D933986}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:28.661" v="4364" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:32:01.589" v="1843" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="428597287" sldId="2380"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:02:32.858" v="3850" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:25:00.761" v="1771"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="428597287" sldId="2380"/>
             <ac:spMk id="2" creationId="{8C7E62F0-88E0-CBE1-A0FA-14205C83967D}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:03:02.326" v="3857" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:26:18.140" v="1780" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="428597287" sldId="2380"/>
             <ac:spMk id="3" creationId="{3AB444A0-0B6D-C3FF-97BD-4A76048FE197}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:02:48.251" v="3855" actId="14100"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:26:26.277" v="1787" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="428597287" sldId="2380"/>
+            <ac:spMk id="4" creationId="{B31ED221-1F4D-9BF9-E522-074B8B70C609}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:24:29.530" v="1770"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="428597287" sldId="2380"/>
+            <ac:spMk id="6" creationId="{30161DAC-079D-D98E-DEAC-BBFAA957A348}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:28:30.253" v="1836" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="428597287" sldId="2380"/>
+            <ac:spMk id="8" creationId="{700CA658-455B-CB7F-AFD6-08B45ED4DCEC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:28:08.103" v="1819" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="428597287" sldId="2380"/>
             <ac:picMk id="9" creationId="{A1ED4DDE-E1DD-00C3-FF6D-0AFF2EE615AB}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:34.443" v="4366" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:14:39.184" v="2050" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="4004508744" sldId="2381"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:04:09.989" v="3863" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:09:29.214" v="1930"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4004508744" sldId="2381"/>
             <ac:spMk id="2" creationId="{80613B94-80EE-9844-9E84-A3C65658C62B}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:06:17.859" v="3899" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:10:09.305" v="1939" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4004508744" sldId="2381"/>
             <ac:spMk id="3" creationId="{D11A533F-1FC5-97BF-FAA3-C20C8A1B727D}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:04:32.747" v="3868" actId="14100"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:10:15.429" v="1944" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4004508744" sldId="2381"/>
+            <ac:spMk id="4" creationId="{5B206243-2FDB-E5D8-2AE3-992524B2BA75}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:09:17.821" v="1929"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4004508744" sldId="2381"/>
+            <ac:spMk id="6" creationId="{208FF496-9284-1D10-69C4-C2D9F4E43798}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:12:20.360" v="2041" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4004508744" sldId="2381"/>
+            <ac:spMk id="8" creationId="{CC5DE7CB-4FFB-3E23-5EA1-5D11BC8540C9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:12:06.203" v="2024" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="4004508744" sldId="2381"/>
             <ac:picMk id="7" creationId="{795878D5-36C8-970B-9EB7-0CA18F720401}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod ord modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:25.502" v="4363" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:20:20.510" v="1769" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2741265978" sldId="2382"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:05:02.457" v="3874" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:15:09.196" v="1701"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2741265978" sldId="2382"/>
             <ac:spMk id="2" creationId="{486BF541-7360-EF5E-8392-6162EEDEB98E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:05:29.604" v="3886" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:15:59.218" v="1710" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2741265978" sldId="2382"/>
             <ac:spMk id="3" creationId="{1B88F4AE-196E-AC4B-623C-2024686B73D4}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:05:44.852" v="3892" actId="14100"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:16:04.576" v="1715" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2741265978" sldId="2382"/>
+            <ac:spMk id="4" creationId="{26BC7FE3-3B2B-EE0E-338B-A900281D7D4C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:14:52.716" v="1700"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2741265978" sldId="2382"/>
+            <ac:spMk id="6" creationId="{68C2E122-2569-C1DA-FEC4-759F9AE2F777}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:17:49.118" v="1762" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2741265978" sldId="2382"/>
+            <ac:spMk id="8" creationId="{F33329CE-33DD-D7DE-BF25-B47E06D94882}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:17:18.552" v="1745" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2741265978" sldId="2382"/>
             <ac:picMk id="9" creationId="{D8AA2291-EEB8-462D-D737-16569239D423}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:37.679" v="4367" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:22:14.880" v="2122" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="932336814" sldId="2383"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:06:52.481" v="3905" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:17:41.069" v="2052"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="932336814" sldId="2383"/>
             <ac:spMk id="2" creationId="{C1EBBFE5-B910-BE0A-76C8-86809B59D68E}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:07:16.281" v="3911"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:18:20.751" v="2061" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="932336814" sldId="2383"/>
             <ac:spMk id="3" creationId="{E82249CD-1D94-94A0-B9CB-91BD80156B36}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:07:04.217" v="3909" actId="14100"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:18:30.164" v="2066" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="932336814" sldId="2383"/>
+            <ac:spMk id="4" creationId="{E4C7C856-B76D-ACB2-1772-E992DB350D0D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:17:02.820" v="2051"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="932336814" sldId="2383"/>
+            <ac:spMk id="6" creationId="{F8F7F188-4063-4667-F51C-BFC9E67D431F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:20:02.869" v="2113" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="932336814" sldId="2383"/>
+            <ac:spMk id="8" creationId="{58EDD883-F453-A3E0-8181-81CD18F60D61}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:19:41.812" v="2096" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="932336814" sldId="2383"/>
             <ac:picMk id="7" creationId="{C0368B62-5E20-53D4-2D59-30EA53EA7EE0}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:40.143" v="4368" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:30:44.012" v="2275" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="970653321" sldId="2384"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:07:56.629" v="3922" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:24:51.932" v="2124"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="970653321" sldId="2384"/>
             <ac:spMk id="2" creationId="{61100DC0-D53F-3811-38BA-B5C7406F0A2F}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:08:13.854" v="3924" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:25:30.240" v="2133" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="970653321" sldId="2384"/>
             <ac:spMk id="3" creationId="{9341B1B6-4BDC-1E65-BAA0-FA9BE1F7C3BF}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:07:42.868" v="3917" actId="14100"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:25:36.963" v="2138" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="970653321" sldId="2384"/>
+            <ac:spMk id="4" creationId="{10DE8F8B-B060-929D-390E-6842DA144029}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:24:38.269" v="2123"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="970653321" sldId="2384"/>
+            <ac:spMk id="6" creationId="{D61FFEDD-24B5-B77C-57DD-53A8FBAFC585}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:27:49.759" v="2261" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="970653321" sldId="2384"/>
+            <ac:spMk id="8" creationId="{A90808E7-C41F-D5B9-0E65-CC22DEE41E7B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:27:36.679" v="2244" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="970653321" sldId="2384"/>
             <ac:picMk id="9" creationId="{F46863EA-2BEE-2D70-7376-5DB8A6DFE891}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod ord modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:20.800" v="4362" actId="20577"/>
+      <pc:sldChg chg="addSp modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:11:23.239" v="1699" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="3617125950" sldId="2385"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:10:01.585" v="3943" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:03:40.860" v="1603"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3617125950" sldId="2385"/>
             <ac:spMk id="2" creationId="{B28AF7DA-3E99-0BEA-D28E-05E2B1297493}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:09:45.884" v="3937" actId="14100"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:04:53.853" v="1613" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3617125950" sldId="2385"/>
             <ac:spMk id="3" creationId="{17B5602C-AFB7-407F-E06F-BE2A4EA84FEA}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:09:47.850" v="3938" actId="1076"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:05:00.480" v="1618" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3617125950" sldId="2385"/>
+            <ac:spMk id="4" creationId="{219EE55F-353D-80C9-8B27-BB451B22A96A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:03:30.684" v="1602"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3617125950" sldId="2385"/>
+            <ac:spMk id="6" creationId="{1498760F-F59A-402D-2D6A-E483C0C8CD98}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:07:58.348" v="1685" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3617125950" sldId="2385"/>
             <ac:spMk id="8" creationId="{8546CD92-19CF-6282-0674-80DCE1A4BA08}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:09:42.847" v="3936" actId="1076"/>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-23T13:06:58.323" v="1666" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="3617125950" sldId="2385"/>
             <ac:picMk id="7" creationId="{464FE337-707A-C65E-0920-F1E1854EFE94}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:42.868" v="4369" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:37:16.297" v="2431" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1707262016" sldId="2386"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:10:35.755" v="3951" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:32:04.910" v="2277"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1707262016" sldId="2386"/>
             <ac:spMk id="2" creationId="{F8FADB9E-5D52-B8B4-B15D-0DBA76558F0B}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:15:41.019" v="3988" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:32:54.218" v="2293" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1707262016" sldId="2386"/>
             <ac:spMk id="3" creationId="{4C37BA51-A18D-1D3F-2BC5-68A2E98C2460}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:13:15.501" v="3955" actId="14100"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:33:09.831" v="2300" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1707262016" sldId="2386"/>
+            <ac:spMk id="4" creationId="{78AAD6AB-232B-B344-4EC5-A8DC12F664A2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:31:55.342" v="2276"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1707262016" sldId="2386"/>
+            <ac:spMk id="6" creationId="{D57157F2-51B2-5C48-2F00-8F98CA2244EA}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:35:22.701" v="2417" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1707262016" sldId="2386"/>
+            <ac:spMk id="8" creationId="{D8FD139E-F737-49C7-DE4D-D2ADC68B1C84}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:35:08.630" v="2400" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1707262016" sldId="2386"/>
             <ac:picMk id="7" creationId="{4DAF216D-E241-9E85-6B12-34CE1BC52C23}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp add mod ord modNotesTx">
-        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-15T09:49:31.914" v="4365" actId="20577"/>
+      <pc:sldChg chg="modSp mod modNotesTx">
+        <pc:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:07:19.043" v="1928" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1644342701" sldId="2387"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:14:40.863" v="3973" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:02:30.874" v="1845"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1644342701" sldId="2387"/>
             <ac:spMk id="2" creationId="{8955C7F8-FF04-C9B6-9919-975807324A03}"/>
           </ac:spMkLst>
         </pc:spChg>
         <pc:spChg chg="mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:15:33.971" v="3983" actId="20577"/>
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:03:32.411" v="1861" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1644342701" sldId="2387"/>
             <ac:spMk id="3" creationId="{C0BC71BE-7FD2-4CA2-CB33-CB33A28F173E}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:picChg chg="add mod">
-          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-05-13T09:15:04.042" v="3978" actId="14100"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:03:38.604" v="1866" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1644342701" sldId="2387"/>
+            <ac:spMk id="4" creationId="{143F4311-6D38-CED1-901A-198C0F8D716F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:02:19.235" v="1844"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1644342701" sldId="2387"/>
+            <ac:spMk id="6" creationId="{3CF276A5-E756-E4A9-8FC2-98BDF45096C0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:05:00.527" v="1915" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1644342701" sldId="2387"/>
+            <ac:spMk id="8" creationId="{C99F6C16-A626-5659-CDCD-9CBBA1E4065F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Savu Arianne-Maria" userId="af5d2200-5f3b-46b2-a781-76495b03a7ed" providerId="ADAL" clId="{6EA6C15D-B5D0-44C5-ABF5-BB0081734CE0}" dt="2026-06-24T09:04:45.859" v="1898" actId="962"/>
           <ac:picMkLst>
             <pc:docMk/>
             <pc:sldMk cId="1644342701" sldId="2387"/>
             <ac:picMk id="9" creationId="{051F4B64-1E0E-544D-1CD7-B077A2B5FA3D}"/>
           </ac:picMkLst>
         </pc:picChg>
       </pc:sldChg>
-      <pc:sldMasterChg chg="modSldLayout">
-[...1 lines deleted...]
-        <pc:sldMasterMkLst>
+    </pc:docChg>
+  </pc:docChgLst>
+  <pc:docChgLst>
+    <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}"/>
+    <pc:docChg chg="delSld modSld modSection">
+      <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T09:06:23.239" v="65" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T09:06:23.239" v="65" actId="20577"/>
+        <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMasterMk cId="2757510961" sldId="2147483648"/>
-[...3 lines deleted...]
-          <pc:sldLayoutMkLst>
+          <pc:sldMk cId="2818216577" sldId="268"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T09:06:23.239" v="65" actId="20577"/>
+          <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMasterMk cId="2757510961" sldId="2147483648"/>
-[...30 lines deleted...]
-      </pc:sldMasterChg>
+            <pc:sldMk cId="2818216577" sldId="268"/>
+            <ac:spMk id="5" creationId="{FDC3F7F4-9A05-4D69-87F5-695C7E9B71F0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T08:57:28.735" v="5" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2797899128" sldId="276"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T08:57:28.735" v="5" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2797899128" sldId="276"/>
+            <ac:spMk id="3" creationId="{DCFA72EE-9795-142E-AA2D-DCDF0AAD260F}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T08:57:40.986" v="8" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1665795758" sldId="277"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T08:57:40.986" v="8" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1665795758" sldId="277"/>
+            <ac:spMk id="3" creationId="{1F959BDB-30E6-819F-8559-AB95A5C80D00}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T09:01:57.162" v="62" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1922672807" sldId="2331"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T09:01:57.162" v="62" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1922672807" sldId="2331"/>
+            <ac:spMk id="24" creationId="{628C7A1D-E098-4970-DB2F-CE1EBAC891EE}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="del">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T08:58:29.908" v="10" actId="47"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3588415646" sldId="2336"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T08:58:37.053" v="11" actId="14100"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3396437177" sldId="2348"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T08:58:37.053" v="11" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3396437177" sldId="2348"/>
+            <ac:spMk id="5" creationId="{625EE31F-212D-BEF5-5BEF-D6E697A27183}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modNotesTx">
+        <pc:chgData name="Pum Christina" userId="a82e7e0d-e68d-43fd-9ce2-ebf69d9ea0b4" providerId="ADAL" clId="{C74C004E-2192-4A0B-857F-355394A13FB5}" dt="2026-07-01T09:00:12.974" v="58" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2922493715" sldId="2374"/>
+        </pc:sldMkLst>
+      </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
@@ -4096,204 +4635,210 @@
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{2E42DC3D-C236-40E5-9086-C58401D0D67E}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{31260E6E-0FC3-4237-B943-85AEAB32F0D7}">
       <dgm:prSet phldrT="[Text]" phldr="0" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="de-AT" sz="5000"/>
-            <a:t>Bildungswege</a:t>
+            <a:rPr lang="en-US" sz="5000"/>
+            <a:t>Educational pathways</a:t>
           </a:r>
+          <a:endParaRPr lang="de-AT" sz="5000"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{64D1D04B-896A-44AA-AEBE-E7B57A2A1AF6}" type="parTrans" cxnId="{F76B1419-321A-4426-B7BC-E1384B9F1E3B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B16697AF-C41E-4854-953D-08053346E2E5}" type="sibTrans" cxnId="{F76B1419-321A-4426-B7BC-E1384B9F1E3B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{55071D41-4A84-4507-B6FD-4DADE272E8C4}">
       <dgm:prSet phldrT="[Text]" phldr="0"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="de-AT"/>
-            <a:t>Schule </a:t>
+            <a:rPr lang="en-US"/>
+            <a:t>School (AHS, BHS)</a:t>
           </a:r>
-          <a:br>
-[...5 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{86C4E03C-63D7-40FC-BD44-8BC516E6B590}" type="parTrans" cxnId="{1BAC6129-EFD9-4088-B960-1ECD74EF2D5C}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1FCF81A4-BDC9-4F9C-B922-BFA3E0466E1B}" type="sibTrans" cxnId="{1BAC6129-EFD9-4088-B960-1ECD74EF2D5C}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{DD6F9DA5-FF73-45C8-913D-DA01429A05C6}">
       <dgm:prSet phldrT="[Text]" phldr="0"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="de-AT"/>
-            <a:t>Studium (Bachelor, Master)</a:t>
+            <a:rPr lang="en-US"/>
+            <a:t>Degree </a:t>
           </a:r>
+          <a:r>
+            <a:rPr lang="en-US" err="1"/>
+            <a:t>programme</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US"/>
+            <a:t> (bachelor, master)</a:t>
+          </a:r>
+          <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{575D3FDB-7A22-4505-9145-C3DE632E7C45}" type="parTrans" cxnId="{3DAD876D-2EE6-4D61-82CC-A20ACC881014}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{8068885F-F77E-43AB-BA39-EC588A49E263}" type="sibTrans" cxnId="{3DAD876D-2EE6-4D61-82CC-A20ACC881014}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C1E1111C-02E4-49DF-9A9C-C0A26F422521}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="de-AT"/>
-            <a:t>Weiterbildungen (WIFI, BFI, AMS) oder Quereinstieg</a:t>
+            <a:rPr lang="en-US"/>
+            <a:t>Further training (WIFI, BFI, AMS) or lateral entry</a:t>
           </a:r>
+          <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1500AAEA-F990-4A49-A7C0-473E371F2112}" type="parTrans" cxnId="{FA0340AE-D30E-45FB-82AF-BA56788A98A3}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{035BA7A7-775E-4A48-A2E6-20F12013E36A}" type="sibTrans" cxnId="{FA0340AE-D30E-45FB-82AF-BA56788A98A3}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A4116844-8814-46B8-BC99-D07525D4BB3E}">
       <dgm:prSet phldrT="[Text]" phldr="0"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="de-AT"/>
-            <a:t>Lehre</a:t>
+            <a:rPr lang="en-US"/>
+            <a:t>Apprenticeship</a:t>
           </a:r>
+          <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0D943972-F2ED-46DB-A745-6E14009F7D3D}" type="parTrans" cxnId="{1D46BA33-AFB8-4159-907C-F07576A5FCE2}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4A141890-7AB8-4667-9175-A3CEDBC2C5F1}" type="sibTrans" cxnId="{1D46BA33-AFB8-4159-907C-F07576A5FCE2}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="de-AT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
@@ -4503,53 +5048,54 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="190500" tIns="190500" rIns="190500" bIns="190500" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="2222500">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="de-AT" sz="5000" kern="1200"/>
-            <a:t>Bildungswege</a:t>
+            <a:rPr lang="en-US" sz="5000" kern="1200"/>
+            <a:t>Educational pathways</a:t>
           </a:r>
+          <a:endParaRPr lang="de-AT" sz="5000" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="54955" y="53906"/>
         <a:ext cx="10405688" cy="1711770"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{6613625F-CBE6-48A3-BFC8-47B7B1F0D05F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1699" y="2092667"/>
           <a:ext cx="2472295" cy="1818282"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -4564,71 +5110,72 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="99060" bIns="99060" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1155700">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="de-AT" sz="2400" kern="1200"/>
-            <a:t>Lehre</a:t>
+            <a:rPr lang="en-US" sz="2600" kern="1200"/>
+            <a:t>Apprenticeship</a:t>
           </a:r>
+          <a:endParaRPr lang="de-AT" sz="2600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="54955" y="2145923"/>
         <a:ext cx="2365783" cy="1711770"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{152FA8A9-DAA5-42B7-8860-EAD1A9C53D91}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="2681667" y="2092667"/>
           <a:ext cx="2472295" cy="1818282"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -4643,78 +5190,72 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="99060" bIns="99060" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1155700">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="de-AT" sz="2400" kern="1200"/>
-            <a:t>Schule </a:t>
+            <a:rPr lang="en-US" sz="2600" kern="1200"/>
+            <a:t>School (AHS, BHS)</a:t>
           </a:r>
-          <a:br>
-[...5 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="de-AT" sz="2600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="2734923" y="2145923"/>
         <a:ext cx="2365783" cy="1711770"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{951EFABB-6368-4A0C-B175-B5E61C9460EB}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="5361636" y="2092667"/>
           <a:ext cx="2472295" cy="1818282"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -4729,71 +5270,80 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="99060" bIns="99060" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1155700">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="de-AT" sz="2400" kern="1200"/>
-            <a:t>Studium (Bachelor, Master)</a:t>
+            <a:rPr lang="en-US" sz="2600" kern="1200"/>
+            <a:t>Degree </a:t>
           </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200" err="1"/>
+            <a:t>programme</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2600" kern="1200"/>
+            <a:t> (bachelor, master)</a:t>
+          </a:r>
+          <a:endParaRPr lang="de-AT" sz="2600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="5414892" y="2145923"/>
         <a:ext cx="2365783" cy="1711770"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{12DF3D51-EFF3-47DD-B935-D8E75BE13B2F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="8041604" y="2092667"/>
           <a:ext cx="2472295" cy="1818282"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -4808,71 +5358,72 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="91440" rIns="91440" bIns="91440" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="99060" tIns="99060" rIns="99060" bIns="99060" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1155700">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="de-AT" sz="2400" kern="1200"/>
-            <a:t>Weiterbildungen (WIFI, BFI, AMS) oder Quereinstieg</a:t>
+            <a:rPr lang="en-US" sz="2600" kern="1200"/>
+            <a:t>Further training (WIFI, BFI, AMS) or lateral entry</a:t>
           </a:r>
+          <a:endParaRPr lang="de-AT" sz="2600" kern="1200"/>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="8094860" y="2145923"/>
         <a:ext cx="2365783" cy="1711770"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hierarchy4">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="4000"/>
     <dgm:cat type="list" pri="24000"/>
     <dgm:cat type="relationship" pri="10000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
@@ -6497,51 +7048,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{342F4030-4D8A-4246-814D-3D1567CD35BB}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EBB62D4-ED93-481A-AE77-B42E92BC8EBC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -6685,51 +7236,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -6962,147 +7513,151 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -7129,105 +7684,114 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US"/>
+              <a:t>The questions are suitable as a warm-up: brainstorming and discussion within the whole class.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>The questions are intended to make learners’ initial ideas visible and to provide an introduction to the topic. If little prior knowledge is available, you can support learners by explaining that logistics encompasses all processes related to the planning, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>organisation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> and execution of goods flows – from raw materials to the finished product. If necessary, provide initial examples of professions (e.g. dispatcher, warehouse logistics specialist, buyer, transport planner) to illustrate the range. The aim is to spark interest and make the diversity of the sector visible.</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
-          </a:p>
-[...4 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Binnenschiffe als Teil der Transportkette</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Lehrunterlagen von rewway.at</a:t>
             </a:r>
           </a:p>
@@ -7248,50 +7812,237 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3861975038"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Please</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>make</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>sure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> switch on English </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>subtitles</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Binnenschiffe als Teil der Transportkette</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>01.07.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Lehrunterlagen von rewway.at</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4132904973"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8E43931-FABC-FD9E-037E-C443270D76EA}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -7317,97 +8068,194 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7111C11E-BCEA-936E-CB47-3350780ED877}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Marine engineers are responsible for the technical operation on board. They ensure that propulsion and auxiliary machinery function properly, continuously monitor the systems and intervene in the event of malfunctions. They also carry out maintenance and servicing work, thereby making an important contribution to safe and disruption-free ship operations</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Schiffsmaschinistinnen und Schiffsmaschinisten sind für den technischen Betrieb an Bord verantwortlich. Sie sorgen dafür, dass die Antriebs- und Hilfsmaschinen einwandfrei funktionieren, überwachen laufend die Systeme und greifen bei Störungen ein. Zudem führen sie Wartungs- und Servicearbeiten durch und leisten damit einen wichtigen Beitrag für einen sicheren und störungsfreien Schiffsbetrieb.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Quelle:</a:t>
+              <a:t>Source:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Bild: Bild von </a:t>
-[...6 lines deleted...]
-              <a:rPr lang="de-AT"/>
+              <a:t>Picture: Picture </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Akerren</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-AT" err="1"/>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
               <a:t>Adarrak</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Pixabay</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8143962C-D4C3-A52B-7F4A-A3A954DB18D8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
@@ -7421,51 +8269,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7846D383-3797-6456-653B-EE9729241400}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B35CD56E-D430-6A8B-0818-E51615FED4EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7478,70 +8326,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7BB7991-DDE3-22A5-0BBF-BED0370D5441}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>21</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3311914249"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2718B688-79CB-71AF-960D-0F283FA82909}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -7567,80 +8415,104 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3603931D-266D-6CA5-09D0-34BC08BE2A47}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Harbour masters ensure that everything in the port runs smoothly and safely. They coordinate the arrival and departure of vessels, keep track of all movements and ensure compliance with regulations. In addition, they </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>organise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> maintenance and repair work and act as a central interface between shipping, transport and port operations.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Hafenmeisterinnen und Hafenmeister sorgen dafür, dass im Hafen alles reibungslos und sicher abläuft. Sie koordinieren das Ein- und Auslaufen der Schiffe, behalten alle Bewegungen im Blick und achten auf die Einhaltung von Vorschriften. Darüber hinaus organisieren sie Wartungs- und Reparaturarbeiten und sind eine zentrale Schnittstelle zwischen Schifffahrt, Transport und Hafenbetrieb.</a:t>
-[...8 lines deleted...]
-              <a:t>Quelle:</a:t>
+              <a:t>Source:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Bild: Hafen Wien</a:t>
+              <a:t>Picture: Port </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> Vienna</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F4042E7-9F09-4EF4-C95F-9A5405CE862F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -7655,51 +8527,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D6D29F-E438-85E1-5225-1F41A3709C17}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA116370-C3AE-5A45-5FF2-D316BFF224C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7712,70 +8584,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE319D34-285C-9DD1-6A03-14BF492CF821}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>22</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1287917434"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94A7C508-4468-4407-5BF5-6366D0CB78DC}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -7801,88 +8673,92 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF82A21-A0B0-B43E-0D01-DA83983DA578}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>As a lock keeper, you are responsible for the operation, maintenance and, where necessary, repair of a lock in inland navigation</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Als </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> ist man für die Bedienung, Wartung und gegebenenfalls Reparatur einer Schleuse in der Binnenschifffahrt zuständig.</a:t>
-[...8 lines deleted...]
-              <a:t>Quelle:</a:t>
+              <a:t>Source:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Bild: Thomas Novak</a:t>
+              <a:t>Picture: Thomas Novak</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C3C771E-5EA4-7793-3D86-3E5945F9E4C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -7897,51 +8773,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3915FC4B-585B-E47E-E2AE-2F69475EEB11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84F3F0D5-A7FB-3620-B964-09CAD1AA0105}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7954,70 +8830,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18CBC6CF-9536-4268-6582-DAB36A097DB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>23</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2110574543"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE5AF338-5D4C-BC95-6B46-6CEA5C0A2992}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -8043,79 +8919,83 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6C0D9B9-C2CF-5475-26B3-E4DEAC24825C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>As a lock keeper, you are responsible for the operation, maintenance and, where necessary, repair of a lock in inland navigation</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Als </a:t>
-[...4 lines deleted...]
-            </a:r>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> ist man für die Bedienung, Wartung und gegebenenfalls Reparatur einer Schleuse in der Binnenschifffahrt zuständig.</a:t>
-[...8 lines deleted...]
-              <a:t>Quelle:</a:t>
+              <a:t>Source:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A048754F-0CED-DD9D-1D1F-C95D7C42BEA0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
@@ -8133,51 +9013,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8F19E4E-008D-F9CE-E3A4-5028528C6CB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A25FF9A8-B1EA-86B5-54E6-2B85ABF05253}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8190,70 +9070,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF641072-31DE-AAAA-AB8D-B8EE93B3BA5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>24</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3213360207"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D6852EE-4CEA-EAA8-70D0-50E97739B7B4}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -8279,81 +9159,156 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B6DC499-EE01-7460-896D-E01B9FFF7EF2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Surveying technicians collect important data about terrain and bodies of water, thereby providing the basis for planning in hydraulic engineering. Using modern equipment such as echo sounders, they measure, for example, the riverbed of the Danube. The data obtained are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>analysed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> and transferred into maps that are indispensable for construction and infrastructure projects.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Source</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Vermessungstechnikerinnen und Vermessungstechniker erfassen wichtige Daten über Gelände und Gewässer und liefern damit die Basis für Planungen im Wasserbau. Mithilfe moderner Geräte wie Echoloten vermessen sie beispielsweise den Flussboden der Donau. Die gewonnenen Daten werden ausgewertet und in Karten übertragen, die für Bau- und Infrastrukturprojekte unverzichtbar sind.</a:t>
-[...8 lines deleted...]
-              <a:t>Quelle:</a:t>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Picture: Picture by Paul Brennan on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Pixabay</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D92191-3614-A8E5-CD32-B31129597FC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -8364,51 +9319,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC0AE1A3-3DDE-4092-3586-60A4212A8369}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD184D47-90EE-AD67-53BC-538CA2E1C838}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8421,70 +9376,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37E10EF9-E5F7-BAAF-7A34-6335E36179D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>25</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3193611678"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD92FA97-A737-A172-08A1-8443E302ACB8}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -8510,71 +9465,87 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4EADF0D-C31A-8103-3B1E-D77A3FA2ECA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Hydrologists study bodies of water and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>analyse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> data such as water levels and flow velocities. Their analyses provide an important basis for water management, for example in the areas of flood protection, water supply and energy generation. In doing so, they make a central contribution to the sustainable use of our water resources.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Hydrologinnen und Hydrologen untersuchen Gewässer und analysieren Daten wie Wasserstände oder Fließgeschwindigkeiten. Ihre Auswertungen sind eine wichtige Grundlage für die Wasserwirtschaft, etwa im Bereich Hochwasserschutz, Wasserversorgung oder Energiegewinnung. Damit leisten sie einen zentralen Beitrag zum nachhaltigen Umgang mit unseren Wasserressourcen.</a:t>
-[...8 lines deleted...]
-              <a:t>Quelle:</a:t>
+              <a:t>Source:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4897369A-20FE-A798-416A-6D11D61EE8AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
@@ -8589,51 +9560,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{735E9B23-9C92-32A4-39C6-EAD69503EA2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E807A6E6-3E63-5856-17EF-0DDD0C8F5974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8646,70 +9617,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F1DD93-5E59-6D9D-7E54-526E5F046A35}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>26</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="515753511"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F50CFDA-D76F-947A-C4D3-72B2837010AB}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -8734,82 +9705,153 @@
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E44E96E8-3761-B396-4313-2CEFA5C10BFD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Instruction and training in swimming, lifesaving, diving, rescue diving, operating rowing boats and motorboats, as well as the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>organisation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> and implementation of a water rescue and disaster response service.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Unterrichtung und Ausbildung im Schwimmen, Rettungsschwimmen, im Tauchen, im Rettungstauchen, im Führen von Ruder- und Motorbooten sowie die Aufstellung und Durchführung eines Wasserrettungs- und Katastrophenhilfsdienstes.</a:t>
-[...8 lines deleted...]
-              <a:t>Quelle:</a:t>
+              <a:t>Source:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Picture: Picture by Thomas on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Pixabay</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{557264AA-EA04-AE8B-A662-637BA0D03620}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -8820,51 +9862,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D76E0D6-940E-7008-A1A8-E7D1DD05D865}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF1B22C0-299C-80E6-B1D5-4C88B39B236F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8877,1381 +9919,638 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2142681-CE46-A669-96C4-7CA35D1CF271}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1439835525"/>
-      </p:ext>
-[...194 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="385080768"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>You can find the question and answer sheets at</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>: https://rewway.at/de/lehrmittel/welcher-zukunftsberuf-passt-zu-mir</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t>Duration: 30 minutes – 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" err="1"/>
+              <a:t>lesson</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR"/>
+              <a:t> unit</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>objectives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners should </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>recognise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> their personal interests and strengths by reflecting on statements in the questionnaire and selecting those that apply to them.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners should systematically </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>analyse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> data by correctly transferring their answers to the evaluation sheet and adding up the points.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners should interpret results by comparing the distribution of points and identifying suitable future careers in logistics.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners should develop an understanding of future developments in logistics by engaging with fictional job profiles and their possible tasks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Binnenschiffe als Teil der Transportkette</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>01.07.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Lehrunterlagen von rewway.at</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="385080768"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...8 lines deleted...]
-              <a:t> steuert kleine Fluggeräte, sogenannte Drohnen, ohne selbst in der Luft zu</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>A drone pilot (A) operates small aircraft, known as drones, without being in the air personally. In the future, drones are expected to provide an additional way of transporting goods such as small parcels or delivering urgent medical products. However, not only packages may be transported; another possible use could be inspecting parts of machinery that are difficult to access.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-              <a:t>sein und mitzufliegen. Drohnen sollen in Zukunft eine weitere Möglichkeit sein, Ware wie</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>One of the tasks is to plan when and where the drone should fly. This involves determining the best routes so that the drone reaches its destination quickly and safely. Before a drone can take off, the pilot must ensure that it is in good condition. The pilot checks the drone, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>programmes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> it so that it knows where to fly, and ensures that everything functions correctly. Preparations also include obtaining necessary permissions, such as flight </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>authorisation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>, so that the drone is allowed to take off.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-              <a:t>kleinere Pakete zu transportieren oder sehr dringende medizinische Produkte zu liefern. Nicht</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Finally, the drone pilot may launch the drone and control it from a computer. This requires very precise control and constant monitoring, as the drone must fly safely at all times. A drone pilot therefore needs strong technical knowledge and must comply with many regulations to ensure that no one is disturbed or put at risk by the drone.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-              <a:t>Maschinen, die schwer erreichbar sind, mittels einer Drohne zu begutachten. Dabei ist eines</a:t>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...297 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>„Drohnenpilot“ (</a:t>
-[...27 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Drone pilot” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘drone pilot’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Binnenschiffe als Teil der Transportkette</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Lehrunterlagen von rewway.at</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>30</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4182514209"/>
-      </p:ext>
-[...500 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1229470996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -10286,473 +10585,699 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US"/>
+              <a:t>There are numerous professions in logistics. The listed job profiles are not exhaustive and can be supplemented with additional examples or shortened as needed.</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23212CE9-4559-481E-B405-0C43FBE97BC7}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2732727470"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5643CD5-A68B-83DA-FD59-B9A822213F79}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5712464F-9655-D568-F2B3-D80B006F0C82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05AB8E95-77D1-4921-C36B-BF136272E157}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>A driver of autonomous lorries (B) will in the future be supported by technology that enables the lorries to drive independently and communicate with other lorries travelling behind them. The driver does not steer the lorry directly, but instead supports the system so that the vehicles can operate on their own. The driver ensures that everything remains safe, even when the lorry is driving autonomously.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>The main task in this profession is to monitor the lorries and ensure that everything is functioning correctly. In doing so, the driver must react quickly and be ready to take control if the lorry can no longer drive independently—for example, in the event of a technical problem or an unexpected situation on the road.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Another task is to plan when and where the lorry should travel. Sometimes the route needs to be adjusted, for instance if there are roadworks along the planned route. Even though much of the work is carried out independently, the driver remains in contact with the team and a central control unit, which helps to identify the best routes and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>organise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> operations efficiently.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>In this profession, the driver also ensures that the lorry is in good condition. Inspections and minor repairs must be carried out to guarantee that the vehicle is roadworthy. The driver must also ensure that the cargo is secured properly and that everything matches the delivery documents.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1200">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>“Driver of autonomous lorries” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘platooning lorry driver’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{693D237A-1DD5-9CDD-40F4-853B64FC3ADE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Binnenschiffe als Teil der Transportkette</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D8F62B0-675E-7059-A01A-E2A3F5723AD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>01.07.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DE41C05-B153-DFCF-E3CA-E71F2D9AF085}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Lehrunterlagen von rewway.at</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDF2AEA1-3A37-4869-5945-BB45828CCC2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1229470996"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12BEFD1F-A4EA-3335-87D6-812AF94815B6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67260DE1-5835-3392-B915-C5C3652599B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1695A1E7-0A4D-E025-B9AC-CB98C89CF1F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>SpezialistIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A specialist for future warehouses (C) works in a warehouse where many different products are stored, moved and sorted by both people and machines. The main task is to ensure that everything in the warehouse runs smoothly. This involves planning how warehouse facilities should be designed and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> für Warenlager der Zukunft (C)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>organised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>In diesem Beruf wird in einem Warenlager gearbeitet, in dem viele verschiedene Produkte</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> so that items can be found and dispatched quickly.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>gelagert werden, die von Menschen und Maschinen bewegt und sortiert werden. Die</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>In addition, the specialist plans and uses robots, artificial intelligence and automated systems to make work easier and manage the warehouse efficiently. The role includes ensuring that machines such as robots and drones work together and help complete all tasks quickly and effectively.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Hauptaufgabe ist, dafür zu sorgen, dass alles im Lager glatt läuft. Man plant, wie Lagerhallen</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Another important responsibility is planning how many people are needed each day and what tasks they should carry out, ensuring that all processes in the warehouse run correctly. It is also essential to maintain safety and cleanliness. The specialist monitors systems that ensure quality and compliance with rules and regulations.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>in der Zukunft aussehen und organisiert sein sollen, um alles schnell zu finden und zu</a:t>
-[...162 lines deleted...]
-            </a:endParaRPr>
+              <a:t>If something goes wrong, for example if a robot fails, the specialist is responsible for solving the problem quickly. In some cases, it may even be necessary to operate a robot manually. Overall, this job is very important for ensuring that customers receive their orders quickly and correctly.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Source</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: „Spezialist Warenlager der Zukunft“ (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1">
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>OpenAI’s</a:t>
-[...18 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Specialist for future warehouses” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘smart warehouse manager’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C19F136E-3426-43CF-CE59-6F2EE828F0A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -10763,51 +11288,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34949048-F4EC-E211-6E4A-EF645C400ADB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDCD90B9-BA01-9E1D-0715-1D1F562A5C71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10820,463 +11345,299 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAE560D5-BCB5-1F92-48A1-C9013736B5F5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>32</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1698055029"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F87B684A-8BC2-09BC-5F38-9C1519CEFB3C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D888F6-F2A8-B5AF-10D3-4C7329D4EC9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20388DA0-125B-E30B-3695-0AC582C65345}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>LogistikspezialistIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A logistics specialist in urban transport (D) is concerned with the transport of goods within a city. This includes questions such as how goods can best be delivered or collected in urban areas, and how routes should be planned in order to avoid congestion. The role involves finding the best routes through the city so that deliveries can be made quickly and without disruption.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> städtischer Verkehr (D)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Data are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Der Logistikspezialist für den städtischen Verkehr beschäftigt sich mit dem Transport in der</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>analysed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Stadt. Dabei stellt sich beispielsweise die Frage, wie Ware am besten in Städten angeliefert</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> and information about the city is used to assess delivery routes, traffic flow and locations where congestion frequently occurs. This information is then used to prepare plans, for example to avoid traffic jams in future.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>oder abgeholt werden soll oder wie die Routen (Wege) geplant werden sollen, um Stau zu</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Another important task is to decide which means of transport or equipment should be used in the city, such as cars, lorries, robots, drones or bicycles. It is essential to choose which vehicle and which driver are best suited for each delivery. In some cases, a large vehicle is needed; in others, a small vehicle or even a bicycle is sufficient.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>vermeiden. In diesem Beruf muss man gut darin sein, die besten Wege durch die Stadt zu</a:t>
-[...172 lines deleted...]
-            <a:endParaRPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A key aspect of this role is also focusing on environmental considerations and sustainability. The specialist ensures that transport within the city runs smoothly and efficiently. In addition to route planning, transport processes are monitored in real time, and quick action is taken in the event of disruptions or unexpected problems, such as road closures.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: „Logistikspezialist Städtischer Verkehr“ (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1">
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>OpenAI’s</a:t>
-[...18 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Logistics specialist in urban transport” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘logistics specialist in urban transport’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6C5E066-D42B-C9CA-B2B7-3C54431B542E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -11287,51 +11648,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F786C02-E000-6245-73DE-A6322D92C183}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35E0827C-095D-C394-55AB-30E3CEB22EAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11344,460 +11705,293 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B23A7C85-634C-4262-A663-D91686E0CA55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>33</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1109364261"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{815E4849-0822-B752-395B-17426690AEC2}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08F0B039-0527-E7EB-328F-ADCE042F4F38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81675597-2846-5A03-25B9-DEB511D7D71F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>ExpertIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A data analysis expert (E) examines large volumes of information and attempts to extract meaningful insights so that a company can make informed decisions. To achieve this, data and information from various sources are collected and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> für Datenauswertung (E)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>analysed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Der Experte für Datenauswertung schaut sich große Mengen von Informationen an und</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>. These data may include, for example, sales figures or information about how much customers like certain products.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>versucht herauszufinden, was sie bedeuten, damit die Firma kluge Entscheidungen treffen</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Sometimes the collected data are incomplete or contain errors. The expert must therefore identify, clean and prepare the data so that they can be used effectively. With the help of computer programs or mathematical models, patterns are then identified within the data. For example, it may be possible to determine which products sell best or at what times people shop most frequently.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>kann. Dafür werden die Daten und Informationen aus unterschiedlichen Quellen gesammelt</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Patterns can also be identified using weather data in order to predict when sunny weather is expected, which may influence the sale of seasonal products such as barbecue items. Based on these findings, another key task is to develop recommendations for action. For instance, the expert might suggest producing more of a product that sells particularly well.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>und untersucht. Diese Zahlen oder Daten können beispielsweise Verkaufszahlen sein oder</a:t>
-[...175 lines deleted...]
-            </a:endParaRPr>
+              <a:t>The expert also creates reports and diagrams (similar to charts or images) to present the findings clearly. These help decision-makers within the company to make quick and informed decisions.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: „Experte Datenauswertung“ (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1">
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>OpenAI’s</a:t>
-[...18 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Data analysis expert” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘data analysis expert’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA15410E-6554-3997-C9B7-7699E61C102E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -11808,51 +12002,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A3DA445-062B-09A4-2F84-051CE65D0430}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EE1D3A9-98E1-90EE-160D-0655D3F7ADEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11865,464 +12059,337 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF0A339F-B6ED-0380-95D2-77FBAFD406F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>34</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="338695543"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C41D8C3-F1CD-9531-9955-775894D07666}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AE9292F-1CB4-EDAF-B016-E4F00CD954F2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CDFD3DE-1D26-D69B-9796-73D541F2F3EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>ExpertIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>An expert for robots and automated machines (F) works much like an inventor, developing robots or automated devices and systems that support people in their work. These experts plan how robots or independently functioning devices can be used most effectively, build the systems and ensure that they function correctly. This often involves programming the robots or devices and teaching them which tasks to perform.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> für Roboter und automatische Maschinen (F)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Another important task is to test the robots to make sure they carry out their work properly. Robots and automated systems must also be continuously improved when necessary. For this reason, experts observe the robots, check the devices and use additional data to identify what is working well and what can be improved.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Der Experte für Roboter und automatische Maschinen ist wie ein Erfinder, der herausfindet,</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Sometimes software updates are required to ensure that everything remains up to date with the latest technology. In addition, these experts make sure that new robots and systems are compatible with existing computers and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>wie Roboter oder automatisierte Geräte oder Systeme Menschen bei ihrer Arbeit helfen</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>programmes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>können. Die Experten planen, wie Roboter oder von selbst funktionierende Geräte am besten</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> used in companies.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>eingesetzt werden können, bauen diese Geräte, stellen sie ein und sorgen dafür, dass sie</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>If an error occurs, it is the expert’s responsibility to identify what has gone wrong and to solve the problem. In this role, knowledge of many technologies, particularly robotics and automated systems, is essential, as well as the ability to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>richtig arbeiten. Das bedeutet, sie müssen oft die Roboter oder Geräte programmieren, und</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>programme</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>ihnen somit beibringen, was sie tun sollen. Eine weitere wichtige Aufgabe ist es, die Roboter</a:t>
-[...136 lines deleted...]
-            </a:endParaRPr>
+              <a:t> these systems.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Source</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: „Experte Roboter und automatische Maschinen“ (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1">
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>OpenAI’s</a:t>
-[...35 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Expert for robots and automated machines” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘expert in robotics and automation’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97741CB4-8F24-FFDD-43D4-E847DA43297E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -12333,51 +12400,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87294EAC-38DE-158E-49D1-0B33F076C29F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60C80041-C283-C196-D730-029D558CE912}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12390,466 +12457,274 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{465DA6FF-CBF2-9058-381D-009671DB5DD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>35</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3178184855"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF4776F-7849-AAD8-48FA-CF3297395733}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE2D5EDB-059B-9B3E-602A-F83DE42BE550}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A474A53-3793-E913-ADC5-512E7C27A374}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>ManagerIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A manager for sustainability (G) has a strong interest in sustainability and environmental protection and ensures that logistics processes and operations are environmentally friendly. One of the tasks is, for example, to find the best transport routes or to select more environmentally friendly means of transport that consume less diesel or petrol, thereby helping to keep the air clean.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> für Nachhaltigkeit (G)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>In general, the sustainability manager ensures that means of transport such as ships or lorries operate as cleanly as possible when transporting goods. Another task is to use sustainable packaging materials and to find ways to reduce waste. The manager considers how materials can be reused or recycled instead of being discarded. For example, old plastic toys could be melted down and turned into new products instead of being thrown away.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Der Manager für Nachhaltigkeit hat ein starkes Interesse an Nachhaltigkeit und Umweltschutz</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>The sustainability manager also works closely with other people in the company to ensure that new products are designed in an environmentally friendly way. Even during the design phase of a product, consideration is given to how it can later be easily repaired, reused or recycled.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>und stellt sicher, dass die logistischen Abläufe und Prozesse umweltfreundlich sind. Eine der</a:t>
-[...207 lines deleted...]
-            </a:endParaRPr>
+              <a:t>In addition, the manager ensures that the company uses renewable energy sources such as solar energy or wind energy.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: „Manager Nachhaltigkeit“ (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1">
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>OpenAI’s</a:t>
-[...18 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Manager for sustainability” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘sustainability manager’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{653FC601-C8CC-3E07-9F06-C149FF7638BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -12860,51 +12735,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{021BE68D-64F7-6FB3-867D-3455BB1350F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4854DC37-7922-F919-D685-23B9673D02BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -12917,454 +12792,388 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F44FCF4D-FFC9-7AD1-4D0F-6502211D11F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>36</a:t>
+              <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1991832146"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC0E1C1-52DE-731A-E698-544667E5C39C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDC909ED-B70D-0BDD-C1FB-AFC7C80C5325}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23E76E39-88B1-AC69-CA8E-51482BBA34FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>ExpertIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A data security expert (H) ensures that all information and data of computers are secure so that no </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> für Datensicherheit (H)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>unauthorised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Experten für Datensicherheit sorgen dafür, dass alle Informationen und Daten auf Computern</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> person can view or steal them. To achieve this, the expert develops rules and guidelines on how data within a company should be protected, especially in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>sicher sind, sodass niemand, der nicht darf, sie sehen oder stehlen kann. Dafür erstellt die</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>organisations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Person in diesem Beruf Regeln, wie man die Daten in der Firma sicher hält, besonders für</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> that handle large amounts of data for transport and storage of goods.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Firmen, die viel mit Transport und Lagerung von Ware zu tun haben. Die Person sorgt auch</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>The expert is also responsible for ensuring that these rules are followed. In addition, the role includes installing and using </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>dafür, dass diese Regeln befolgt werden. Sie ist auch dafür zuständig, Programme zu</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>programmes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>installieren und einzusetzen, um die Daten und Informationen zu schützen. Das sind</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> that protect data and systems. These include firewalls, which act as invisible barriers, and antivirus software that protects computers from viruses and hackers. A broad understanding of network technology and IT infrastructure is essential in this role.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Programme wie Firewalls, die wie eine unsichtbare Barriere sind, und Antivirensoftware, um</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Another important task is to regularly check systems, computers and devices and to improve them where necessary. It is crucial to monitor whether any security problems exist and to identify potential vulnerabilities. In the event of an emergency, quick action must be taken: problems must be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>die Computer vor Viren und Hackern zu schützen. Es ist wichtig, sich in diesem Beruf ein</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>prioritised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>breites Wissen an Netzwerktechnik und IT-Infrastruktur aufzubauen. Eine weitere Aufgabe</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> and resolved as quickly as possible.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>des Experten ist es, regelmäßig zu überprüfen, ob alle Systeme, Computer und Geräte sicher</a:t>
-[...90 lines deleted...]
-              <a:t>Laufenden über neue Gefahren für die Datensicherheit zu bleiben.</a:t>
+              <a:t>It is also necessary to develop plans in advance in case something serious happens, such as a cyberattack. This ensures that the company can respond quickly and that data remain protected. For this, it is important to stay up to date with new threats in the field of data security.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: „Experte Datensicherheit“ (</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1">
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>OpenAI’s</a:t>
-[...18 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Data security expert” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘data security expert’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF72B6C3-2C8E-3DAB-1928-B1019A8EF43F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -13375,51 +13184,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F6A30B8-E014-A692-94E2-DE8E95CA588D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D467628-6F0A-666B-3382-F6BA97B89122}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13432,463 +13241,313 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A87E14C-95D3-7A2A-F02B-1EFB0FB6D2C8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>37</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2582482476"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4768F3A3-648F-D6BA-2FDE-4F834057F809}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF9C3E14-6FB1-39D4-5D6F-D12848D94E90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D942072-0F4A-374B-66DF-6F477B498389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>EinkäuferIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A buyer of the future (I) plays an important role in a company. The buyer searches for and purchases everything the company needs to function. This can include simple items such as office supplies, as well as larger purchases such as machinery. The buyer therefore considers how goods can be purchased quickly and cost-effectively.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> der Zukunft (I)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>To do this, the buyer reviews many offers and selects the best suppliers who provide good products at a fair price. Computer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Der Einkäufer der Zukunft in einem Unternehmen hat eine wichtige Aufgabe: Er sucht und</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>programmes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>kauft alles, was das Unternehmen benötigt, um gut zu funktionieren. Das können ganz</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> are often used to support this process by helping to make the best decisions or provide suitable recommendations. If problems arise, for example if a supplier fails to deliver on time, the buyer must find a solution quickly, such as selecting an alternative supplier who can deliver faster.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>einfache Dinge wie Büromaterial oder auch große Maschinen sein. Man denkt also darüber</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>In this role, it is also important to stay informed about new and exciting products on the market. At the same time, the buyer must keep an eye on how much money the company spends on purchases and ensure that costs remain under control. Prices should be negotiated with suppliers to obtain the best possible deals, similar to negotiations at a market.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>nach, wie man Dinge schlauer und besser einkaufen kann. Dabei schaut sich der Einkäufer</a:t>
-[...175 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Maintaining good business relationships is becoming increasingly important. Therefore, a key focus of this role is building strong relationships with suppliers and maintaining them over time. This requires good communication skills and strong negotiation abilities. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" dirty="0">
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Einkäufer der Zukunft“ (</a:t>
-[...21 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Buyer of the future” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘buyer of the future’” by the author Bettina Kürschner, 02.06.2024)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEBA30F9-CB6A-1848-950E-85292F34AC98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -13899,51 +13558,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{829CF55C-7D4E-CE57-85A4-DD80AC6CEDCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{548AE194-2C34-3C24-CDD5-0D20AB35CBA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -13956,447 +13615,258 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7D80F71-018E-D20F-89A0-B8912A4A7DC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>38</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3111308010"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{126C6A9B-C445-2FED-6B42-C8F0304813A9}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{205EA825-8502-37FE-5D5F-FE6116C21895}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EC90D11-1129-6051-68F5-FC2B6AC7291D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>PlanerIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A planner for human–machine collaboration (J) is responsible for ensuring that people and technical devices such as robots or other machines work well together. This is important so that technology can effectively support people in their work. To achieve this, the planner analyses workplaces and tasks and decides which technologies, such as robots or automated systems, are best suited for use within the company.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> für Zusammenarbeit Mensch-Maschine (J)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>In this role, a great deal of observation is required. For example, the planner examines how well people and machines interact and whether employees can work effectively with the machines. It is also important to understand what employees need in order to perform their work successfully. Technologies are then adapted so that they truly support employees and do not hinder their work.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Ein Planer für Zusammenarbeit zwischen Mensch und Maschine kümmert sich darum, dass</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>The planner also works closely with technicians to ensure that machines are easy for employees to operate and that communication between humans and machines functions properly. For example, user errors are identified and eliminated.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Menschen und technische Geräte wie Roboter und andere Maschinen gut zusammenarbeiten</a:t>
-[...185 lines deleted...]
-            <a:endParaRPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>Furthermore, the planner ensures that everything in the workplace operates safely. This includes developing guidelines that explain how employees can handle machines safely.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...25 lines deleted...]
-              </a:solidFill>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
-              <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-              <a:cs typeface="+mn-cs"/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
+              <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" dirty="0">
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>„Planer Mensch-Maschine Zusammenarbeit“ (</a:t>
-[...21 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Planner for human–machine collaboration” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘human–machine collaboration planner’” by the author Bettina Kürschner, 02.06.2024) </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92E46267-202D-5EA4-80E0-C700EE13F1BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -14407,51 +13877,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9A9619-186F-39A9-FAC7-5C98EB854501}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28E8D21E-60F8-A28A-21B2-88CD89F1AE8B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14464,437 +13934,307 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C64A8BED-5915-F6A4-CE60-59532C791E87}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>39</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1354377738"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3CB012F-8DBC-F3D6-C5B3-ECD1A8A0A1D1}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8894AC43-AB6C-400D-BDD6-267645DD87D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21F0A0C0-3BC4-3269-A88B-E078D2D2F284}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0" err="1">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>ProjektmanagerIn</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>A project manager in modern logistics (K) plays an important role in planning, monitoring and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t> moderne Logistik (K)</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>optimising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Der Projektmanager der Zukunft spielt eine wichtige Rolle bei der Planung, Überwachung und</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> logistics processes. In this role, work is carried out on a range of different projects and future-oriented topics, such as sustainability or new transport methods and routes. For example, new procedures for shipping, packaging or storing goods may be introduced. New computer </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Optimierung von logistischen Abläufen. In diesem Beruf beschäftigt man sich mit vielen</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>programmes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>unterschiedlichen Projekten und Zukunftsthemen, wie beispielsweise die Nachhaltigkeit, oder</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t> or automated systems, such as robots, may also be implemented, which is increasingly relevant in the logistics sector. For instance, robots can help to sort and dispatch parcels more quickly and accurately.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>aber auch mit Transportmitteln und Routen. Beispielsweise werden neue Abläufe beim</a:t>
-[...4 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0" dirty="0">
+              <a:t>The project manager assumes a coordinating role between different working groups and departments. It is essential to ensure that projects run smoothly, remain on schedule and that budgets are used appropriately. If problems arise, quick solutions must be found.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
+                <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Versand der Ware, der Verpackung oder der Lagerung von Ware eingeführt. Als ein weiteres</a:t>
-[...136 lines deleted...]
-            </a:endParaRPr>
+              <a:t>In addition, the project manager regularly informs management and other departments about the current status and progress of projects. Once a project has been completed, reports and presentations are prepared to review how successfully everything has been implemented.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source: Bettina Kürschner (2024): Entwicklung eines digitalen Logistik-Berufsorientierungstests für Frauen, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Master’s thesis at the University of Applied Sciences Upper Austria</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0">
+            <a:endParaRPr lang="de-DE" sz="1200">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
-[...1 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1200">
                 <a:effectLst/>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="DengXian" panose="02010600030101010101" pitchFamily="2" charset="-122"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Bild: </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="de-AT" sz="1200" dirty="0">
+              <a:t>Image: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>„Projektmanager moderne Logistik“ (</a:t>
-[...21 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0"/>
+              <a:t>“Project manager modern logistics” (OpenAI’s ChatGPT language model, generated based on the prompt “Create a futuristic image on the topic of the future career ‘project manager modern logistics’” by the author Bettina Kürschner, 02.06.2024) </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{478533EF-9870-C305-19BD-9481246AE810}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
@@ -14905,51 +14245,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BE80727-E360-136A-9572-32AA55FB1292}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37346B1D-FA41-B8ED-F514-873B4A7AA10D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14962,218 +14302,60 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E854208C-7E1E-D3D6-A2B1-9A5F75BCC6E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>40</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1885546473"/>
-      </p:ext>
-[...156 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="337812658"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -15190,169 +14372,267 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...21 lines deleted...]
-            <p:ph type="hdr" sz="quarter"/>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>A logistics qualification offers good job opportunities across a wide range of sectors, as the field of logistics is experiencing continuous growth. Particularly strong employment prospects are available for qualified professionals with additional skills. These include, for example, up-to-date IT skills, foreign languages, business management knowledge, strong communication skills and knowledge of warehouse logistics systems.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-DE"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...66 lines deleted...]
-            <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
+            <a:fld id="{23212CE9-4559-481E-B405-0C43FBE97BC7}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="188126361"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3204032574"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Binnenschiffe als Teil der Transportkette</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>01.07.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Lehrunterlagen von rewway.at</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>41</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="337812658"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9937BF5B-0375-9A93-63FC-A16E406482E0}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -15432,51 +14712,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C6F94C7-ECE3-AC91-ABF7-4D4510089880}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{488A6F2F-287A-DE2C-8516-337B67E05B6C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15489,51 +14769,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A9F31A8-480F-16D6-8947-2D52A49BDD5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>43</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2301981391"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -15559,99 +14839,120 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-AT" sz="1200" kern="1200">
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Eine Logistik Ausbildung bringt gute Jobchancen in den unterschiedlichsten Branchen mit sich, da sich der Bereich der Logistik in einem stetigen Wachstum befindet. Besonders gute Beschäftigungsmöglichkeiten erhalten qualifizierte Fachkräfte mit Zusatzkenntnissen. Dazu zählen beispielsweise die neusten IT Kenntnisse, Fremdsprachen, betriebswirtschaftliche Kenntnisse, gute Kommunikationsfähigkeiten und Wissen über Lagerlogistik Systeme.</a:t>
-[...4 lines deleted...]
-            <a:endParaRPr lang="de-DE"/>
+              <a:t>There are various ways to complete training in the field of logistics: for example, through apprenticeships, a vocational upper secondary school with a business or logistics focus, or through a degree at a university of applied sciences or a university. In addition, further training and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>specialised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> courses offer the opportunity to acquire targeted qualifications in logistics.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{23212CE9-4559-481E-B405-0C43FBE97BC7}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3204032574"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4242901538"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -15669,98 +14970,180 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="1200" kern="1200">
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Viadonau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Picture: Björn Bosch</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
-          <a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Binnenschiffe als Teil der Transportkette</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>01.07.2026</a:t>
+            </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Foliennummernplatzhalter 3"/>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Lehrunterlagen von rewway.at</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{23212CE9-4559-481E-B405-0C43FBE97BC7}" type="slidenum">
+            <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>10</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4242901538"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278865996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -15778,118 +15161,196 @@
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Deckhands in inland navigation take on important tasks on board: they prepare vessels for departure, load and unload goods, assist with navigation and steering, and carry out maintenance and cleaning work. They work on cargo and passenger vessels and ensure smooth operations on inland waterways such as the Danube. With appropriate further training, there are a wide range of career advancement opportunities, including becoming a captain or moving into self-employment</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Quelle:</a:t>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Source:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Bild: Björn Bosch</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="de-AT"/>
+              <a:t>Picture:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Picture by Rudy and Peter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Skitterians</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Pixabay</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Binnenschiffe als Teil der Transportkette</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Lehrunterlagen von rewway.at</a:t>
             </a:r>
           </a:p>
@@ -15899,51 +15360,51 @@
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4278865996"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1455309203"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -15960,408 +15421,233 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr fontAlgn="t"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>The helmswoman or helmsman assumes a central role on board, as the helmswoman or helmsman is responsible for the safe steering of passenger and cargo vessels. Factors such as water depth, current and route must always be taken into account in order to adjust speed correctly. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Manoeuvres</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> such as mooring and casting off or passing through locks are particularly demanding, requiring considerable experience and precision.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Matrosinnen und Matrosen in der Binnenschifffahrt übernehmen wichtige Aufgaben an Bord: Sie bereiten Schiffe für die Fahrt vor, </a:t>
-[...16 lines deleted...]
-              <a:t>Quelle:</a:t>
+              <a:t>Source:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Bild:</a:t>
-[...18 lines deleted...]
-            </a:r>
+              <a:t>Picture: Björn Bosch</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Binnenschiffe als Teil der Transportkette</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Lehrunterlagen von rewway.at</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:t>16</a:t>
-            </a:fld>
-[...190 lines deleted...]
-              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2775867397"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC70A8C6-8555-0285-F130-F82C534AD844}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Folienbildplatzhalter 1">
@@ -16387,71 +15673,124 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notizenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED5A85AD-483A-C4A9-1D51-80A97CA301E3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>The ship’s captain bears full responsibility for the entire vessel, the crew, as well as passengers and transported goods. In addition to steering the ship, everyday duties also include route planning and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>organisational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> tasks. Close coordination with port and maritime authorities is also necessary, and maintenance and repair work must be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>organised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>Source</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Der Schiffskapitän oder die Schiffskapitänin trägt die volle Verantwortung für das gesamte Schiff, die Besatzung sowie für Passagiere und transportierte Güter. Neben der Steuerung des Schiffes gehören auch die Planung der Route und organisatorische Aufgaben zum Alltag. Zudem ist eine enge Abstimmung mit Hafen- und Schifffahrtsbehörden notwendig, und auch Wartungs- und Reparaturarbeiten müssen koordiniert werden.</a:t>
-[...8 lines deleted...]
-              <a:t>Quelle:</a:t>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
               <a:t>Viadonau</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, Abruf 12.05.2026</a:t>
+              <a:t> (2026): https://blog.viadonau.org/spannender-arbeitsplatz/arbeiten-am-wasser-jobs-fuer-herz-und-verstand, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Accessed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> on: 12.05.2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3CA7F77-41B2-FF32-0C4C-D3881FA475FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
@@ -16469,220 +15808,379 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Datumsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{969334FB-C0AC-6DD3-B35B-D13F4CD8F91A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>19.05.2026</a:t>
+              <a:t>01.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14963B7C-D342-1488-58F7-08D5A97F01C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
               <a:t>Lehrunterlagen von rewway.at</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Foliennummernplatzhalter 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63C390A4-00D6-8881-C972-4EE37A018AFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="178935242"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Folienbildplatzhalter 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notizenplatzhalter 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Please</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>make</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>sure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> switch on English </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>subtitles</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Kopfzeilenplatzhalter 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Binnenschiffe als Teil der Transportkette</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Datumsplatzhalter 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{6A94F0D5-E232-4360-8B8C-58EF9D3E6905}" type="datetime1">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:t>01.07.2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Lehrunterlagen von rewway.at</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{9B1635B3-DF70-4CFD-87CA-EB6AFDCA10EE}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="178935242"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2131831360"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout120.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="RW-Titelfolie">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Grafik 4" descr="Logo REWWay">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5251266-0CEE-4F9A-B7EE-48E829BC2DEE}"/>
@@ -17289,687 +16787,51 @@
               <a:rPr lang="de-AT">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1597654830"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout100.xml><?xml version="1.0" encoding="utf-8"?>
-[...328 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-[...304 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout110.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Bild mit Überschrift">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA10021D-B7D9-4FA5-A958-F335C48C3E46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -18431,568 +17293,50 @@
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertextformat bearbeiten</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2183951589"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout120.xml><?xml version="1.0" encoding="utf-8"?>
-[...516 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="RW-Abschnitts-Übersicht">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg2"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -19398,762 +17742,51 @@
               <a:rPr lang="de-AT" sz="1600"/>
             </a:br>
             <a:r>
               <a:rPr lang="de-AT" sz="1600"/>
               <a:t>verschiebt, haben sie einen Schatten.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3870480742"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
-[...447 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-[...260 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="1_RW-Abschnitts-Übersicht">
     <p:bg>
       <p:bgPr>
         <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="accent2">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="accent2">
                 <a:lumMod val="40000"/>
                 <a:lumOff val="60000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="0">
               <a:schemeClr val="accent2">
                 <a:lumMod val="0"/>
                 <a:lumOff val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
@@ -20637,541 +18270,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Mastertitelformat bearbeiten</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2777411536"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout40.xml><?xml version="1.0" encoding="utf-8"?>
-[...264 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-[...222 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="RW-Leer">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Datumsplatzhalter 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57D97621-107F-4ED3-9E6E-8B387438122F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -21570,269 +18713,50 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="de-DE"/>
               <a:t>Fünfte Ebene</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="72602666"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout60.xml><?xml version="1.0" encoding="utf-8"?>
-[...217 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="RW-Titel und Inhalt">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8277AA82-B96F-4003-AA6C-2E34A55B0F85}"/>
               </a:ext>
             </a:extLst>
@@ -22006,553 +18930,51 @@
               <a:rPr lang="de-AT">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="389710707"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout70.xml><?xml version="1.0" encoding="utf-8"?>
-[...215 lines deleted...]
-
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-[...283 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Zwei Inhalte">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{214E134A-41C3-48F6-9731-40787741E714}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -23220,1099 +19642,55 @@
               <a:rPr lang="de-AT">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2455201701"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout90.xml><?xml version="1.0" encoding="utf-8"?>
-[...425 lines deleted...]
-
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...611 lines deleted...]
-<file path=ppt/slideMasters/slideMaster10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="14" name="Grafik 13">
             <a:extLst>
@@ -24886,657 +20264,576 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/Rfunv6IhiiM?feature=oembed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Rfunv6IhiiM" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/Rfunv6IhiiM?feature=oembed" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Rfunv6IhiiM" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/fSvSOLrkTnM?feature=oembed" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fSvSOLrkTnM" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rewway.at/de/lehrmittel/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/en/teaching-materials/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fSvSOLrkTnM" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/fSvSOLrkTnM?feature=oembed" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/deed.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/deed.de" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rewway@fh-steyr.at" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/seiten/vermitteln" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rewway.at/de/lehrmittel/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rewway@fh-steyr.at" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/en/pages/workshops" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/en/teaching-materials/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide60.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide140.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide280.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout40.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rewway.at/de/lehrmittel/karriere-mit-wirkung-deine-zukunft-in-der-logistik" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Untertitel 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1DF8EF6-1EEF-4ED2-BD51-9744B08F9213}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Lehrunterlagen</a:t>
-            </a:r>
+              <a:t>Teaching </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>materials</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Titel 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDC3F7F4-9A05-4D69-87F5-695C7E9B71F0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...5 lines deleted...]
-              <a:rPr lang="de-AT" dirty="0">
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1488364"/>
+            <a:ext cx="10467392" cy="2076252"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Logistik im Fluss –</a:t>
+              <a:t>Logistics in motion –</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-AT" dirty="0">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karrierewege von morgen</a:t>
+              <a:t>Career paths of tomorrow</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2818216577"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...126 lines deleted...]
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00ADD6E9-96F3-8ACD-8AD0-A876861D55CD}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Inhaltsplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CB2008F-B738-EFED-1839-40468DADD32F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="635069" y="1433016"/>
-            <a:ext cx="7904899" cy="4638600"/>
+            <a:off x="635069" y="1248081"/>
+            <a:ext cx="7904899" cy="5245186"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" b="1" i="1"/>
+              <a:rPr lang="de-DE" sz="1500" b="1" i="1"/>
               <a:t>Denise Beil</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" b="1"/>
-[...14 lines deleted...]
-              <a:t>Was sind deine täglichen Aufgaben im Beruf?</a:t>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
+              <a:t>From apprenticeship to researcher in sustainable transport policy</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1500" b="1"/>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Was gefällt dir am meisten an deinem Beruf?</a:t>
+              <a:rPr lang="en-US" sz="1500" i="1"/>
+              <a:t>What are your daily tasks in your job</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500" i="1"/>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600"/>
-              <a:t>Ich mag an diesem Beruf besonders, dass ich analysieren, strategisch denken und gleichzeitig praktisch arbeiten kann. So kann ich Lösungen entwickeln, die wirklich etwas bewirken.</a:t>
+              <a:rPr lang="en-US" sz="1500"/>
+              <a:t>I examine how political and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" err="1"/>
+              <a:t>organisational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500"/>
+              <a:t> framework conditions can make freight transport more sustainable and how transport decisions are made in practice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500"/>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Welche Ausbildung braucht man, um in deinem Beruf zu arbeiten?</a:t>
+              <a:rPr lang="en-US" sz="1500" i="1"/>
+              <a:t>What do you like most about your job</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500" i="1"/>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600"/>
-              <a:t>Mein Weg begann mit einer Lehre in der Logistik. Nach dem Studienbefähigungslehrgang habe ich Bachelor- und Masterstudium im Logistikbereich an der FH Steyr absolviert. Heute arbeite ich dort als Forscherin und absolviere parallel ein Doktorat an der Uni Antwerpen. </a:t>
+              <a:rPr lang="en-US" sz="1500"/>
+              <a:t>What I particularly enjoy about this job is that I can </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" err="1"/>
+              <a:t>analyse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500"/>
+              <a:t>, think strategically and at the same time work in a practical way. This allows me to develop solutions that truly make a difference</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500" i="1"/>
+              <a:t>What education is required to work in your profession</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500" i="1"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1500"/>
+              <a:t>My path began with an apprenticeship in logistics. After completing a higher education entrance qualification course, I completed bachelor’s and master’s degrees in logistics at the University of Applied Sciences in Steyr. Today, I work there as a researcher and am also pursuing a doctorate at the University of Antwerp</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1500"/>
+              <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Titel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F09FC268-AA27-CC32-38CA-C05CCEF04A66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Role models shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2" descr="Denise Beil">
+          <p:cNvPr id="1026" name="Picture 2" descr="Picture of Denise Beil">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE7F4932-B998-66F4-BA09-749C8B236AA6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
@@ -25574,411 +20871,439 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="8539969" y="3433654"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Foto: Julia Ludwig</a:t>
+              <a:t>Picture: Julia Ludwig</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75997D07-7730-D3E9-69B5-582025D07E20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="272194"/>
             <a:ext cx="7109715" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="901618027"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF14C942-78FB-55A9-3313-93D8115BFA50}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Inhaltsplatzhalter 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9189BB5A-A7A5-580C-037B-B3EC0E261C27}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="1524000"/>
             <a:ext cx="7448228" cy="4596384"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" i="1"/>
-              <a:t>Oliver </a:t>
-[...5 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1600" b="1" i="1"/>
+              <a:t>Oliver Szücs</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" b="1"/>
-              <a:t>Speditionskaufmann bei Hafen Wien</a:t>
+              <a:rPr lang="en-US" sz="1600" b="1"/>
+              <a:t>Freight forwarding and logistics services clerk at the Port of Vienna</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1600" b="1"/>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
+              <a:t>What are your daily tasks in your job</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Was sind deine täglichen Aufgaben im Beruf?</a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>I </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" err="1"/>
+              <a:t>organise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t> and monitor the transport of goods</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600"/>
-              <a:t>Ich organisiere und überwache die Transporte von Waren.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
+              <a:t>What do you like most about your job</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Was gefällt dir am meisten an deinem Beruf?</a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>I like the fact that my job is very varied and exciting. As part of my apprenticeship, I even had the opportunity to complete a placement abroad in Denmark</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600"/>
-              <a:t>Mir gefällt, dass mein Beruf sehr abwechslungsreich und spannend ist. Im Rahmen meiner Lehrlingsausbildung hatte ich sogar die Möglichkeit ein Auslandspraktikum in Dänemark zu machen.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
+              <a:t>Why should someone work in your profession</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Warum sollte man in deinem Beruf arbeiten?</a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>Because logistics will continue to play an important role in the future</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600"/>
-              <a:t>Weil die Logistik auch in Zukunft eine wichtige Rolle spielen wird. </a:t>
+              <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
+              <a:t>What education is required to work in your profession</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Welche Ausbildung braucht man, um in deinem Beruf zu arbeiten?</a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600"/>
-[...4 lines deleted...]
-              <a:t>Speditionskaufmann:frau</a:t>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>A completed apprenticeship as a freight forwarding and logistics services clerk</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Titel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDDD732-B771-5988-BB92-E95F3E4E97E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Role models shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Textfeld 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04F7A61B-5A34-4A4A-F4AA-6B278756DE8E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8539969" y="3433654"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Foto: FH OÖ</a:t>
+              <a:t>Picture: FH OÖ</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Grafik 3">
+          <p:cNvPr id="4" name="Grafik 3" descr="Picture of Oliver Szücs&#10;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFEDFF60-B2A5-F40C-68C4-8240947CB717}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8539968" y="1850875"/>
             <a:ext cx="2813830" cy="1582779"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -25989,76 +21314,76 @@
           <p:cNvPr id="5" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ED63A1A-8AC4-4C4C-BB03-55546F90D918}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="272194"/>
             <a:ext cx="7109715" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3371454042"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1216794-E091-136F-126C-0BB742427520}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Inhaltsplatzhalter 1">
@@ -26095,1296 +21420,1474 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" i="1"/>
               <a:t>Stefan </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600" b="1" i="1" err="1"/>
               <a:t>Attwenger</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1600" b="1" i="1"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600" b="1"/>
-              <a:t>Speditionslogistiker bei Rail Cargo Austria</a:t>
+              <a:rPr lang="en-US" sz="1600" b="1"/>
+              <a:t>Freight forwarding logistics specialist at Rail Cargo Austria</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-DE" sz="1600" b="1"/>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
+              <a:t>What are your daily tasks in your job</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Was sind deine täglichen Aufgaben im Beruf?</a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>I am responsible for the commercial handling of full train shipments to Germany, Italy and Hungary, as well as for domestic transport</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600"/>
-              <a:t>Ich bin zuständig für die kommerzielle Abfertigung von Ganzzügen nach Deutschland, Italien, Ungarn und im inländischen Verkehr.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
+              <a:t>What do you like most about your job</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Was gefällt dir am meisten an deinem Beruf?</a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>What I enjoy most is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" err="1"/>
+              <a:t>organising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t> the wagons and gaining a better understanding of how transport processes work</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600"/>
-              <a:t>Am meisten gefällt mir das Einteilen der Waggons und dass man ein besseres Verständnis dafür bekommt, wie Transportabläufe funktionieren.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
+              <a:t>What education is required to work in your profession</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-DE" sz="1600" i="1"/>
-              <a:t>Welche Ausbildung braucht man, um in deinem Beruf zu arbeiten?</a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1600"/>
-[...4 lines deleted...]
-              <a:t>Speditionskaufmann:frau</a:t>
+              <a:rPr lang="en-US" sz="1600"/>
+              <a:t>A completed apprenticeship as a freight forwarding and logistics services clerk</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1600"/>
               <a:t>. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Titel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5262F7E-7F92-29A6-6073-F8BA0719032C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Role models shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Textfeld 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC2A49B-F7D0-BC79-1C24-348EED67C52E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8539969" y="3433654"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Foto: FH OÖ</a:t>
+              <a:t>Picture: FH OÖ</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Grafik 3">
+          <p:cNvPr id="4" name="Grafik 3" descr="Picture of Stefan Attwenger&#10;">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8185912-A7CB-0C77-759C-AC7E7E16A215}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="8539968" y="1841567"/>
             <a:ext cx="2813829" cy="1582779"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Fußzeilenplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B1048EF-FF21-A344-983E-BD6523556411}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="635069" y="272194"/>
+            <a:ext cx="7109715" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career in logistics – shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="743492429"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Textplatzhalter 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA38D268-BC5D-40C2-9B60-99319DCD49B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>2</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Titel 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B692BE69-1B05-4ABB-98F2-A282EF963262}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="1114314"/>
+            <a:ext cx="9082712" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Working on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>water</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="364822707"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Textplatzhalter 8">
-[...10 lines deleted...]
-            <p:ph type="body" idx="1"/>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74F373A1-0281-41C1-9696-C62A76FABAC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>2</a:t>
-[...17 lines deleted...]
-            <p:ph type="title"/>
+              <a:t>Working on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>water</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{908C0295-181A-0837-6621-4B9A58C8BE5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-            <a:noAutofit/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28733C45-6B80-D2C5-EDFA-55D6214AC4D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:pPr/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19BB740C-16BB-793F-F852-F30C5A7051C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career in logistics – shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Grafik 8" descr="Control cabin of a cargo vessel with navigation consoles and a view of a lock and timber-loaded barge ahead.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A89C6C2-79ED-6B23-67D6-2622C8C3EC0F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="761743" y="3045905"/>
+            <a:ext cx="6299200" cy="2985558"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Sprechblase: rechteckig mit abgerundeten Ecken 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{717B7C31-9F54-ACBB-DB93-16FC4AD1C66B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="509811">
+            <a:off x="6454791" y="1204885"/>
+            <a:ext cx="5354681" cy="3141948"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRoundRectCallout">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Whether on the water, on land or in the water, the range of professions in Austrian waterways is extremely diverse and offers scope for a wide variety of interests and skills.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Textfeld 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F86B804-6AA8-6CF7-3049-EB7229F6C523}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5654028" y="6094740"/>
+            <a:ext cx="2813829" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...5 lines deleted...]
-            <a:endParaRPr lang="de-AT"/>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Picture: Björn Bosch</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1100">
+              <a:latin typeface="+mj-lt"/>
+              <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="364822707"/>
-[...94 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="364822707"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1226126071"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74F373A1-0281-41C1-9696-C62A76FABAC9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB06C8B9-0650-EAC7-DA94-33A0A946BCCC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>Deckhand</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Arbeiten am Wasser</a:t>
-            </a:r>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>inland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>navigation</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{859F91BE-A813-035D-8DB1-3D59339A60AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="616601" y="1605012"/>
+            <a:ext cx="6490433" cy="4751338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: Apprenticeship in inland navigation, duration 3 years</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Preparing vessels for departure</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Loading and unloading goods as well as securing cargo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Assisting with navigation and steering</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Carrying out maintenance, repair and cleaning tasks</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Supporting lock operations and mooring </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>manoeuvres</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Deployment on cargo and passenger vessels</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{908C0295-181A-0837-6621-4B9A58C8BE5F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33848A6C-E357-A1D7-31AA-DAA9E2D796B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28733C45-6B80-D2C5-EDFA-55D6214AC4D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ECFAABA-2532-BDAB-6624-8E55A4E1F689}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
               <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19BB740C-16BB-793F-F852-F30C5A7051C4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7825A7B-10C5-C401-182B-C47AF17CBF07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Grafik 8">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A89C6C2-79ED-6B23-67D6-2622C8C3EC0F}"/>
+          <p:cNvPr id="8" name="Grafik 7" descr="Close-up of a thick black mooring rope wrapped around a metal cleat on the wooden deck of a vessel.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDD3F0E4-72CF-C580-6777-BED900058983}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="761743" y="3045905"/>
-            <a:ext cx="6299200" cy="2985558"/>
+            <a:off x="7409200" y="2307771"/>
+            <a:ext cx="4190262" cy="2590800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Sprechblase: rechteckig mit abgerundeten Ecken 6">
-[...51 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F86B804-6AA8-6CF7-3049-EB7229F6C523}"/>
+          <p:cNvPr id="7" name="Textfeld 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E60E5351-207E-042F-3F96-9E5D978AD2E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5654028" y="6094740"/>
+            <a:off x="8871042" y="5956350"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Foto: Björn Bosch</a:t>
+              <a:t>Picture: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>pixabay</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1226126071"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2511131976"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB06C8B9-0650-EAC7-DA94-33A0A946BCCC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B71F1C9D-B7D8-49D9-0EF0-408BC21B3049}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Matrosin:Matrose</a:t>
+              <a:t>Helmswoman</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> für Binnenschifffahrt</a:t>
-            </a:r>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>helmsman</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{859F91BE-A813-035D-8DB1-3D59339A60AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AAFE53A-C647-B110-15F0-045E38CE82E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592538" y="1825625"/>
-            <a:ext cx="6490433" cy="4351338"/>
+            <a:ext cx="6592033" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Ausbildung: Lehrberuf Binnenschifffahrt, Dauer 3 Jahre</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: apprenticeship in inland navigation (3 years) + further training</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Vorbereitung von Schiffen für die Fahrt</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Steering passenger and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>cargo</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Be- und Entladen von Gütern sowie Sicherung der Ladung</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>vessels</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Unterstützung bei Navigation und Steuerung</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>inland</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Durchführung von Wartungs-, Reparatur- und Reinigungsarbeiten</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>waterways</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>Assessing</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Mitarbeit bei Schleusenvorgängen und Anlegemanövern</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> route, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>water</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Einsatz auf Güter- und Personenschiffen</a:t>
-            </a:r>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>depth</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>current</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>adjust</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>speed</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>Carrying</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> out </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>demanding</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>manoeuvres</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> (e.g. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>mooring</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>casting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> off, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>anchoring</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t>, lock </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>navigation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>Responsibility</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> safe </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>navigation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1"/>
+              <a:t>signalling</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33848A6C-E357-A1D7-31AA-DAA9E2D796B5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12188ABF-0680-E0CB-F7D9-A4D1F0F3BD05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ECFAABA-2532-BDAB-6624-8E55A4E1F689}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC48BFB5-832A-605E-0B83-D9B2F13A4ED9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
               <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7825A7B-10C5-C401-182B-C47AF17CBF07}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{062E888D-C877-63C3-E45A-B458F5772CC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Grafik 7">
-[...322 lines deleted...]
-          <p:cNvPr id="9" name="Grafik 8">
+          <p:cNvPr id="9" name="Grafik 8" descr="Five people wearing high-visibility safety vests work at computer stations inside a control room overlooking stacked shipping containers in a terminal.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C1F2FAE-1F8B-E549-FCBA-9F171221E040}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -27411,533 +22914,556 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10436742" y="4458183"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Foto: Björn Bosch</a:t>
+              <a:t>Picture: Björn Bosch</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="925486177"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DF1BCB7-C441-604D-B9BF-75605A2BC49F}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48836C69-D9CE-08AF-0BF9-82D332716FD1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Schiffskapitän:in</a:t>
+              <a:t>Ship’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>captain</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{641912C4-48A4-1CFE-2046-B541E5F0CAD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592538" y="1825625"/>
             <a:ext cx="10278662" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...30 lines deleted...]
-            <a:endParaRPr lang="de-AT" sz="2200"/>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: apprenticeship in inland navigation + further training to become a helmswoman/helmsman, followed by the master’s examination to qualify as a captain</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...18 lines deleted...]
-              <a:t>Kommunikation mit Behörden sowie Organisation von Wartung und Reparaturen</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Overall responsibility for the vessel, crew and cargo</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Steering passenger and cargo vessels, including demanding </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>manoeuvres</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Planning routes and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>organising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t> ship operations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Communication with authorities as well as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>organising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t> maintenance and repairs</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E55F5D1D-3959-3C03-B010-74B8CCA80878}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7AA3AE5-477F-E255-6C36-4210A0887B24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>18</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D713325E-5F0B-0322-95F0-595A52CC7F1A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2044959528"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6403A011-28CB-2563-0B89-9D8817F60D9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE2FF732-391C-99B1-D81F-6C6774C9D4D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B4AB6DC-9CAF-E837-1613-AC9242F24750}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>19</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Titel 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90DE0D85-3F72-B47A-387E-3688087C1A19}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Video Binnenschiff-Simulator</a:t>
-            </a:r>
+              <a:t>Video </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>inland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>navigation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>simulator</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Onlinemedien 8" title="High-Tech-Ausbildung am Steuerstand: Binnenschiff-Simulator SANDRA II">
+          <p:cNvPr id="9" name="Onlinemedien 8" descr="Screenshot from the inland navigation simulator video with 2 people using the simulator.">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA133C8A-817A-0291-A1A9-0F82B35A6DB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
             <a:videoFile r:link="rId1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="1962944"/>
             <a:ext cx="5189537" cy="2932112"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Textfeld 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55B7D40D-6CC8-16C7-2B34-8C06481C8537}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6487886" y="2104571"/>
             <a:ext cx="4557485" cy="1107996"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" sz="2200">
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=Rfunv6IhiiM</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1043101278"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
   <p:timing>
     <p:tnLst>
@@ -28055,507 +23581,249 @@
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="9"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titel 1">
-[...18 lines deleted...]
-        </p:spPr>
+          <p:cNvPr id="2" name="Datumsplatzhalter 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDE0297B-69D7-7918-E625-C7F823159BCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Wie man am besten mit diesem Lehrmaterial arbeitet</a:t>
-[...105 lines deleted...]
-            <p:ph type="dt" sz="half" idx="10"/>
+              <a:t>Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Fußzeilenplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{841D8A7D-9ADC-C868-9869-BE1BC14193D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...35 lines deleted...]
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Foliennummernplatzhalter 5">
-[...5 lines deleted...]
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+          <p:cNvPr id="4" name="Foliennummernplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90432C92-C52E-2CA5-F096-57908E71F31F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>2</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...45 lines deleted...]
-            <p:ph type="dt" sz="half" idx="10"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5538D7F6-4C44-919E-C2D3-4AE23B505728}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...30 lines deleted...]
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Video: working and living on an inland vessel</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
-          </a:p>
-[...56 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Inhaltsplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75EC09BD-A8F4-0A6F-40E7-F699DDFACC56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7201354" y="3015796"/>
             <a:ext cx="4101128" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-AT" sz="2200">
-                <a:hlinkClick r:id="rId3"/>
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>https://www.youtube.com/watch?v=fSvSOLrkTnM</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Onlinemedien 6" title="An Bord eines rund vier Millionen Euro teuren Frachters - von Antwerpen nach Ludwigshafen">
+          <p:cNvPr id="7" name="Onlinemedien 6" descr="Screenshot from the working and living on an inland vessel video, showing an inland cargo vessel navigating a canal, with a bridge visible ahead at sunset.">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFBE2514-B9FD-E5C9-A4F1-9532AA3CA2D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:videoFile r:link="rId1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="592538" y="2131653"/>
             <a:ext cx="6069013" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2922493715"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
@@ -28677,261 +23945,585 @@
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="7"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A12EA179-76BB-A1CD-CCC3-2BB72FC23D21}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="592537" y="640040"/>
+            <a:ext cx="9524229" cy="792976"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>How to work best with this teaching material</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCFA72EE-9795-142E-AA2D-DCDF0AAD260F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="592538" y="1562100"/>
+            <a:ext cx="10954420" cy="4614863"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Power Point: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>The following PowerPoint presentation introduces the topic of job profiles and career opportunities in the logistics sector. Each slide contains speaker notes with explanations and source references. Activity slides are highlighted in yellow and include practical examples, exercises, videos and other interactive elements that have been specifically prepared for use in teaching</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Videos and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>supplementary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>exercises</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Videos and exercises on the topic can be found within this presentation on the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>colour</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>-highlighted activity slides as well as at</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://rewway.at/en/teaching-materials/</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-AT" sz="2200"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>All teaching materials include a compact overview to support lesson planning: learning objectives, target groups, level of difficulty, methods and links to the curriculum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>References:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>The sources used for the presentation are available in the notes section of the individual slides</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2200"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D214CAD0-B5AC-10B9-AA9B-AD2714EE190E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Fußzeilenplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8C65F85-1282-1C63-61E0-AEBA624227A5}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="635069" y="272194"/>
+            <a:ext cx="6679874" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career in logistics – shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Foliennummernplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{423842EB-9A05-CB64-E212-391B1007CF1A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="891348" y="6356350"/>
+            <a:ext cx="2132587" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:pPr/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2797899128"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF19F0D-C910-A8DB-1040-D91192C810B7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52111C75-D379-6A1C-B347-3A203B65BDA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Marine </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Schiffsmaschinist:in</a:t>
+              <a:t>engineer</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E39C43A-C136-5D38-B959-0EAF9746EA0E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592538" y="1825625"/>
             <a:ext cx="6229176" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Ausbildung: Lehrberuf Metalltechnik + Weiterbildung</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: apprenticeship in metal engineering + further training</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...18 lines deleted...]
-              <a:t>Sicherstellung eines reibungslosen technischen Ablaufs an Bord</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Operation and monitoring of ship machinery</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Checking displays, measuring instruments and technical systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Carrying out maintenance and servicing work</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Ensuring smooth technical operations on board</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A1264C7-CDAF-66F5-1A5D-667ADCCC7AB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA95CA29-B268-8165-9D92-5D8BE13B5287}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>21</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CCA5820-A170-AC34-267B-3D01A78340A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Grafik 7">
+          <p:cNvPr id="8" name="Grafik 7" descr="Close-up of a ship’s anchor winch with heavy chains and ropes used for mooring and anchoring operations on deck.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC07DA0C-24A8-4FB4-E4A8-E50FF07CCBD5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -28959,1125 +24551,1198 @@
           <a:xfrm>
             <a:off x="8871042" y="5956350"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: </a:t>
+              <a:t>Picture: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>pixabay</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="675441290"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73807CD-895F-0ED7-CC2D-942A4F2DE747}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E8E6F37-9451-C08B-ABC6-8B1BFAA77C4D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Harbour </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Hafenmeister:in</a:t>
+              <a:t>master</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0358C3AF-20F0-20CF-A629-9D6B027A49C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592538" y="1825625"/>
             <a:ext cx="6229176" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Ausbildung: Hafenmeisterprüfung, beim Amt für Schifffahrt, innerbetriebliche Ausbildung</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>harbour</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t> master’s examination at the waterway authority, in-house training</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...18 lines deleted...]
-              <a:t>Kontrolle von Vorschriften sowie Organisation von Wartung und Reparaturen</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Monitoring port operations and vessel movements</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>Organising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t> the safe arrival and departure of vessels</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Coordinating transport and processes within the port</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Ensuring compliance with regulations as well as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>organising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t> maintenance and repairs</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5E3C494-5F9E-4446-BD33-A26256D76FEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BCFDEAC-2FB1-1881-F04A-5BF3F394AABB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>22</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1261C45B-123F-190D-BAB0-487E63A06DE6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Textfeld 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60767F98-6E83-E47A-0766-6697D9D2ABDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8871042" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: Hafen Wien</a:t>
+              <a:t>Picture: Port </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> Vienna</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Grafik 8">
+          <p:cNvPr id="9" name="Grafik 8" descr="A large harbour crane lifts a shipping container at an inland port, while cargo vessels are moored along the waterfront on a rainy day.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11D58763-D85B-3887-64DD-F0A03F8EEC82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="7568204" y="1774457"/>
             <a:ext cx="4607151" cy="3455364"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3447188746"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F9A4C2-0E6F-2CDA-FE6A-01F8BD355990}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE961292-3596-F92D-3885-3E12DF053E73}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Lock </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Schleusenwärter:in</a:t>
+              <a:t>keeper</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{256E465D-F929-080D-83C5-B174417894F8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592538" y="1825625"/>
             <a:ext cx="6229176" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Ausbildung: kein Lehrberuf, aber wasserbauliche Grundausbildung nötig</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: no formal apprenticeship, but basic hydraulic engineering training required</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...9 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>As a lock keeper, you are responsible for the operation, maintenance and, where necessary, repair of a lock in inland navigation.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C182E9D-2AC4-8563-DA7F-2D8B052AC518}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E69B3970-E757-6994-E60D-3D7D15790755}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>23</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F532508-0BCA-1749-B120-61EB475C5B18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Textfeld 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46DC60D9-BC68-D808-6318-8A9001CF1B8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8871042" y="5163374"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: Thomas Novak</a:t>
+              <a:t>Picture: Thomas Novak</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Grafik 7">
+          <p:cNvPr id="8" name="Grafik 7" descr="An inland cargo vessel passes through a navigation lock connecting different water levels along a river waterway.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FB1EE12-14D0-48FE-D08E-75F920F27AE5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7398319" y="1821543"/>
             <a:ext cx="4286552" cy="3214914"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3566688239"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24B2FE36-D3F1-214B-93C6-6AE9C061B24D}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C45574DA-613E-E5DB-1EA2-49C6624D1462}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Streckenarbeiter:in</a:t>
+              <a:t>Waterway</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>maintenance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>worker</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99A765CC-A13D-C520-C937-9015649B55BD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1825625"/>
             <a:ext cx="8682091" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Ausbildung: Technische Lehre, innerbetriebliche Weiterbildung</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: technical apprenticeship, in-house further training</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...19 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Maintenance and upkeep of towpaths</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Mowing riverbanks and green areas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Carrying out repair work on paths and riverbank sections</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Pruning trees for safety and maintenance</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3837DEE-7561-8DB7-05D6-40CD03B1608B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76BA9046-45E0-6B11-9C83-E7B21C4AD6A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>24</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B07C1F1-F523-FD15-9418-1A72BA8BA957}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="430345478"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F501163C-9656-021B-B61C-8E062ED0265C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32F2381F-EC28-97E1-F12A-D0F9F2AF5DAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Vermessungstechniker:in</a:t>
+              <a:t>Surveying</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>technician</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CBA0886-4050-E019-5E00-AF0DF4DE012A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1825625"/>
             <a:ext cx="6954891" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Ausbildung: Studium "Vermessung und Geoinformation“ oder „Kulturtechnik und Wasserwirtschaft“ oder Lehre Vermessungstechnik (Dauer 3,5 Jahre)</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: degree in “Surveying and geoinformation” or “Cultural engineering and water management”, or apprenticeship in surveying (duration: 3.5 years)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...19 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Carrying out location and elevation surveys in the field</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Using measuring instruments such as echo sounders to survey the Danube</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>Analysing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t> measurement data for planning and construction projects</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Producing maps and documentation for hydraulic engineering measures</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DAACDE4-BB98-3681-6191-C64111F866DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B10B9A16-0B59-EED8-799A-22BEE1D501EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>25</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09E7A2DC-4E67-3645-4EFD-65646EF14DFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Grafik 8">
+          <p:cNvPr id="9" name="Grafik 8" descr="Surveying equipment set up beside a wetland area to collect geospatial and environmental data.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37911503-0AAF-9F9A-7077-82FEC20D9892}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -30105,1017 +25770,1291 @@
           <a:xfrm>
             <a:off x="8871042" y="5956350"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: </a:t>
+              <a:t>Picture: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>pixabay</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4222505003"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1F16598-4916-62ED-E207-1AC5775D47DD}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB652393-D988-EE86-390C-81B5D5CD73CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Hydrolog:in</a:t>
+              <a:t>Hydrologist</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA80DF32-8644-969E-C2B5-0E4EB20B7531}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1825625"/>
             <a:ext cx="10002892" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-              <a:t>Ausbildung: Studium Kulturtechnik und Wasserwirtschaft, Zweig „Wasserbau und Ingenieurhydrologie“</a:t>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Training: degree in “Cultural engineering and water management”, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>specialisation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t> in “Hydraulic engineering and engineering hydrology”</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...19 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Analysis of water levels, currents and hydrological data</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Carrying out and evaluating measurements (e.g. gauges, flow velocity)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Providing the basis for water management, flood protection and the use of water bodies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Contributing to the planning and management of rivers and lakes</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82167C49-C234-13D1-8092-3C970671B1DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A350879C-CC23-F3A9-4728-9C08B3E932B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>26</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F7F70FB-620B-E6AF-5B5C-D33169FF6204}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1148034226"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1986BCB7-58CD-4FC0-0779-C340F356BD00}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8A79BE7-841A-0F9B-8E9E-AF57235FFDAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Wasserrettung</a:t>
-            </a:r>
+              <a:t>Water </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>rescue</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8286BF3F-A22E-D991-F400-58AACCE3D570}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592538" y="1825625"/>
             <a:ext cx="4734206" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2200"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Instruction and training in swimming, lifesaving, diving, rescue diving, operating rowing boats and motorboats, as well as the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" err="1"/>
+              <a:t>organisation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t> and implementation of a water rescue and disaster response service.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C589BD7A-F5E3-31D8-952A-BDCF801761A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2DC1CD-A842-2719-B3AB-79A8C8ACB468}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>27</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{052BD539-9E53-F152-E429-3733691A6DC1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Textfeld 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F564931-FB46-A201-544E-CB166D2EBE6C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8871042" y="5956350"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: </a:t>
+              <a:t>Picture: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>pixabay</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Grafik 7">
+          <p:cNvPr id="8" name="Grafik 7" descr="Lifesaving equipment attached to a docked vessel, with ropes and a small motorboat nearby.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3880E445-AE6E-7846-5406-C057C288F980}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5775606" y="1894392"/>
             <a:ext cx="5823857" cy="3882571"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2410366066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Textplatzhalter 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD09AC70-D2B1-D043-4DF3-49F13FDDCAEB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA310A36-B273-2E85-F60C-6329018CAE2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="831850" y="1114314"/>
+            <a:ext cx="10182514" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Future </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>careers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>logistics</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2722309081"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Textplatzhalter 1">
-[...10 lines deleted...]
-            <p:ph type="body" idx="1"/>
+          <p:cNvPr id="4" name="Datumsplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF6BF3A1-43A9-C6A8-7023-124E5DCC9584}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>3</a:t>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA310A36-B273-2E85-F60C-6329018CAE2B}"/>
+              <a:t>Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D304BFE-B8DB-9193-028B-BB1BB60EB8BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career in logistics – shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CC9C5C9-B576-47AC-C85F-94481A0CBC32}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:pPr/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Titel 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0538C848-0EFC-BB86-1F30-D20A96D984FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...4 lines deleted...]
-      </p:sp>
+              <a:rPr lang="en-US"/>
+              <a:t>Find out which future career suits you</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Inhaltsplatzhalter 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F2A102F-2BE9-6199-7FF8-D4B1FDC9B1F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3200400" y="1825625"/>
+            <a:ext cx="8346557" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Complete the questionnaire: tick all the statements that apply to you.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Compare your answers with the evaluation sheet: for each statement you ticked, mark the corresponding grey box next to the same number on the evaluation sheet (answer sheet).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Count the points: at the end, count how many grey boxes you have marked in each column.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Evaluate the results: the columns with the most points show which future careers in logistics suit you best.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-AT" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Note: The careers presented are fictional and illustrate possible developments in the future. They are intended to help you imagine how logistics might change and which activities could be of interest to you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Grafik 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1721E700-5257-DEE4-8836-2C37C017E105}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="739477" y="2597149"/>
+            <a:ext cx="1984376" cy="1984376"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2722309081"/>
-[...88 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2722309081"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3675880315"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2078CA7E-9E85-4D46-14E9-ED514E979741}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Drone </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>pilot</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64B9C14-3F9E-FAFF-B8C3-7A53B0033C54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="592538" y="1825625"/>
+            <a:ext cx="5655862" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Remote operation of drones</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Determining optimal flight routes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Maintenance of drones and functional testing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Obtaining flight permits</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2200"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200"/>
+              <a:t>Knowledge of technology and legal regulations</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2200"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF6BF3A1-43A9-C6A8-7023-124E5DCC9584}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77F5F0ED-1607-9872-14A3-6F6EBFCFC348}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
-[...31 lines deleted...]
-            <a:endParaRPr lang="de-AT"/>
+              <a:t>Slide</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CC9C5C9-B576-47AC-C85F-94481A0CBC32}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{669F9707-D724-2D2C-3050-76B7FA2EBD65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
               <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Titel 6">
-[...10 lines deleted...]
-            <p:ph type="title"/>
+          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{973AF9DE-8B35-4536-1D8F-EABAC12CADC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...4 lines deleted...]
-            </a:br>
+              <a:rPr lang="en-US">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career in logistics – shaping the future</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
-          </a:p>
-[...64 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Grafik 9" descr="Bauarbeiterin Silhouette">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1721E700-5257-DEE4-8836-2C37C017E105}"/>
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 9" descr="A person pilots a network of drones and real-time data dashboards from a high-tech control center overlooking a city at night.&#10;&#10;AI generated ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F6A950F-F3EC-D0B5-2DE5-A496510EFA07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip>
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="739477" y="2597149"/>
-            <a:ext cx="1984376" cy="1984376"/>
+            <a:off x="7219950" y="1825625"/>
+            <a:ext cx="4005844" cy="4005844"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Textfeld 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB26BC20-6723-33DE-10AF-E43E0E81992C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8411965" y="5915353"/>
+            <a:ext cx="2813829" cy="261610"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="1100">
+              <a:latin typeface="+mj-lt"/>
+              <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3675880315"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="54686736"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DD0E3E-A49F-CC6D-D059-AF1EF8E0A88F}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
@@ -31134,248 +27073,294 @@
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{646168B9-6573-A0A5-B91B-E4A50E53D0B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="640040"/>
             <a:ext cx="9524229" cy="792976"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Learning objectives and target groups</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F959BDB-30E6-819F-8559-AB95A5C80D00}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592538" y="1433016"/>
             <a:ext cx="10954420" cy="4743947"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0">
+              <a:rPr lang="de-AT">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Lernziele:</a:t>
+              <a:t>Learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>objectives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-              <a:t>Die Lernenden bekommen einen Überblick über verschiedene Karrierepfade in der Logistik.</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners gain an overview of different career paths in logistics.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-              <a:t>Die Lernenden verstehen, welche Ausbildungswege zu einem Beruf in der Logistik führen können.</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners understand which educational pathways can lead to a career in logistics.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-              <a:t>Die Lernenden können verschiedene Berufsbilder erkennen, erklären und voneinander unterscheiden. </a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners are able to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>recognise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>, explain and distinguish between different job profiles.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-              <a:t>Die Lernenden erkennen, welche Fähigkeiten und Kompetenzen für verschiedene Berufsbilder gefragt sind und können basierend auf ihren eigenen Fähigkeiten und Interessen abschätzen, welche Berufsbilder für sie passend sein können.</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>recognise</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> which skills and competences are required for different job profiles and are able to assess, based on their own abilities and interests, which job profiles may be suitable for them.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Learners gain insights into possible future job profiles in logistics and their tasks.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="de-AT" dirty="0">
+            <a:endParaRPr lang="de-AT">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0">
+              <a:rPr lang="de-AT">
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Zielgruppen:</a:t>
+              <a:t>Target </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>groups</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" dirty="0" err="1"/>
-[...4 lines deleted...]
-              <a:t> der Unterstufe</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Pupils at lower secondary level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Pupils at upper secondary level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Vocational school students</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="de-AT" dirty="0"/>
+              <a:rPr lang="de-AT"/>
             </a:br>
-            <a:r>
-[...17 lines deleted...]
-            <a:endParaRPr lang="de-AT" dirty="0">
+            <a:endParaRPr lang="de-AT">
               <a:solidFill>
                 <a:schemeClr val="tx2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F44904E-94B9-F009-3FA9-F67C679FD3FE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Foliennummernplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A0C25F0-CA47-8A39-9012-DA524DDC55F1}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -31404,3861 +27389,3896 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B069BA6A-B5BD-A8D0-F6D9-F2AA0206FD51}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="272194"/>
             <a:ext cx="6679874" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1665795758"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...302 lines deleted...]
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47604F15-C09D-F358-5A45-139946E7FE8C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A0B7B9B-F7B8-98AF-5202-77B7310F40B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Driver </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Fahrer:in</a:t>
+              <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> selbstfahrende LKW</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>autonomous</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-            </a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>lorries</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCB5DF48-0284-8612-52D9-4919F61AD882}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1825625"/>
             <a:ext cx="6236887" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Ensuring smooth driving operations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Taking over control in the event of problems (roadworks, accident, etc.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Adjusting the route in the case of unforeseen obstacles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Exchanging information with the control </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" err="1"/>
+              <a:t>centre</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t> and the team</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Maintenance and safety checks (vehicle, cargo)</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
-          <a:p>
-[...31 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45A2173A-D98E-A647-8C70-3954ABA18F3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D66A6CF-65C2-60AC-6773-96C6BEA477E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>31</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22C528A0-BFCC-23CD-54DC-8E47E4368D5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C5DA6D6-EF72-D234-B716-D41699EFCEEE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Inhaltsplatzhalter 11" descr="Ein Bild, das Fahrzeug, Person, Kleidung, Screenshot enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="9" name="Inhaltsplatzhalter 11" descr="An operator supervises a convoy of autonomous freight trucks from a high-tech control cabin using digital monitoring systems.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7088E53D-3CF3-414B-1C78-9CDE1B04901D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7204870" y="1825624"/>
             <a:ext cx="4020923" cy="4020923"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3217900581"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CCCC352-75C0-FCA9-F708-D20C1CC7BC22}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16F80BC8-D61D-46CE-D9F6-5A73BE44C94F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Spezialist:in</a:t>
+              <a:t>Specialist</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> Warenlager der Zukunft</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-            </a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>future</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>warehouses</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{950768DA-0379-DBD0-E6D6-A2160AB8E961}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1825625"/>
             <a:ext cx="6236887" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Ensuring smooth operations in the warehouse</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Designing and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" err="1"/>
+              <a:t>organising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t> efficient warehouse facilities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Using robots for efficient warehousing</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" err="1"/>
+              <a:t>Organising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t> staff deployment and task allocation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Finding quick solutions to technical problems</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
-          <a:p>
-[...31 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CB0B53F-661B-D1A0-5FC1-22D1D5F2933B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2930F85-1352-C20A-F427-7772E8E38CAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>32</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F6358CD-A7D8-0C1A-5F5E-4DEC9BFFE96A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA7CFCBD-F3B5-0FD8-CF5E-DC9388302A6C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Inhaltsplatzhalter 6" descr="Ein Bild, das Kleidung, Gebäude, Schuhwerk, Person enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 6" descr="A logistics professional oversees automated warehouse operations supported by robots, digital systems, and real-time data monitoring.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D41AF0C-456F-AB24-C6AF-4E530D933986}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7247417" y="1852612"/>
             <a:ext cx="3978377" cy="3978377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2815512304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B2700C3-5D45-7CDA-93F0-183EA44159DE}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B28AF7DA-3E99-0BEA-D28E-05E2B1297493}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Logistikspezialist:in</a:t>
+              <a:t>Logistics</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> Städtischer Verkehr</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>specialist</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-            </a:br>
-[...11 lines deleted...]
-            </a:br>
+              <a:t> in urban </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>transport</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17B5602C-AFB7-407F-E06F-BE2A4EA84FEA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592536" y="1733550"/>
             <a:ext cx="6775269" cy="4443413"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Coordinating transport in urban areas</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Efficient route planning to avoid traffic congestion</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Selecting suitable means of transport (lorries, robots, etc.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Real-time monitoring – problem-solving in cases such as breakdowns</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Environmentally friendly transport routes (noise, dust, etc.)</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
-          <a:p>
-[...42 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{219EE55F-353D-80C9-8B27-BB451B22A96A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8B50FD9-F277-7540-0C05-53BCD40EBAAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>33</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1498760F-F59A-402D-2D6A-E483C0C8CD98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8546CD92-19CF-6282-0674-80DCE1A4BA08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8583380" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Inhaltsplatzhalter 6" descr="Ein Bild, das Kleidung, Screenshot, Im Haus, Person enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 6" descr="An urban logistics specialist uses advanced digital tools to plan and monitor freight transport and traffic flows in a smart city environment.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{464FE337-707A-C65E-0920-F1E1854EFE94}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7367806" y="1885950"/>
             <a:ext cx="4029403" cy="4029403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3617125950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A380AABF-3E11-9786-9B67-5184ED361B93}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{486BF541-7360-EF5E-8392-6162EEDEB98E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Data </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Expert:in</a:t>
+              <a:t>analysis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> für Datenauswertung</a:t>
-[...10 lines deleted...]
-            <a:endParaRPr lang="de-AT"/>
+              <a:t> expert</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B88F4AE-196E-AC4B-623C-2024686B73D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1866900"/>
             <a:ext cx="6598838" cy="4310063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...25 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" err="1"/>
+              <a:t>Analysing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t> large volumes of data for business decisions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Collecting data from various sources of information</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Using AI and mathematical models to identify patterns</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Deriving recommendations for action based on analyses</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Creating reports and diagrams from data</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26BC7FE3-3B2B-EE0E-338B-A900281D7D4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{028C87A2-51BB-45CD-BC7A-2E42F5FF9ACC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>34</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68C2E122-2569-C1DA-FEC4-759F9AE2F777}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F33329CE-33DD-D7DE-BF25-B47E06D94882}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Inhaltsplatzhalter 8" descr="Ein Bild, das Kleidung, Screenshot, Mann, Person enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="9" name="Inhaltsplatzhalter 8" descr="A data analysis expert interprets real-time logistics and transport data to support operational decision-making.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8AA2291-EEB8-462D-D737-16569239D423}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7177341" y="1866900"/>
             <a:ext cx="4048453" cy="4048453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2741265978"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7B1FCF8-DFBB-EF4B-29FC-39604F6EB7EC}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C7E62F0-88E0-CBE1-A0FA-14205C83967D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" err="1"/>
-[...11 lines deleted...]
-            </a:br>
+              <a:rPr lang="en-US"/>
+              <a:t>Expert for robots and automated machines</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB444A0-0B6D-C3FF-97BD-4A76048FE197}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1676400"/>
             <a:ext cx="6236887" cy="4500563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Planning and deploying robots and automated systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Developing and programming automated devices</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Carrying out functional tests on the developed systems</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Creating software updates</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" err="1"/>
+              <a:t>Analysing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t> and solving technical problems</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
-          <a:p>
-[...31 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B31ED221-1F4D-9BF9-E522-074B8B70C609}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{929DE955-E41D-E0C4-18C9-EAD913EFE0E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>35</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30161DAC-079D-D98E-DEAC-BBFAA957A348}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{700CA658-455B-CB7F-AFD6-08B45ED4DCEC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Inhaltsplatzhalter 8" descr="Ein Bild, das Schuhwerk, Im Haus, Kleidung, Person enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="9" name="Inhaltsplatzhalter 8" descr="An expert for robots and automated machines supervises robotic systems and automated operations in a modern logistics facility.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1ED4DDE-E1DD-00C3-FF6D-0AFF2EE615AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7332815" y="1905000"/>
             <a:ext cx="3892979" cy="3892979"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="428597287"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31631DFF-6420-C4DD-8D28-9D8619EA5094}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8955C7F8-FF04-C9B6-9919-975807324A03}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Manager </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Manager:in</a:t>
+              <a:t>for</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> für Nachhaltigkeit</a:t>
-[...18 lines deleted...]
-            </a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>sustainability</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0BC71BE-7FD2-4CA2-CB33-CB33A28F173E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1733550"/>
             <a:ext cx="6598838" cy="4443413"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>Sustainability</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" sz="2000"/>
-              <a:t>Nachhaltigkeit und Umweltschutz, umweltfreundliche Prozesse </a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> and environmental </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>protection</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>environmentally</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>friendly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>processes</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
           <a:p>
+            <a:endParaRPr lang="de-AT" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>Selection</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-AT" sz="2000"/>
-              <a:t>Auswahl von treibstoffarmen Transportmitteln</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>low</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t>-emission </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>means</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>transport</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
           <a:p>
+            <a:endParaRPr lang="de-AT" sz="2000"/>
+          </a:p>
+          <a:p>
             <a:r>
               <a:rPr lang="de-AT" sz="2000"/>
-              <a:t>Auswahl nachhaltiger Verpackung, wiederverwertbar und recycelbar</a:t>
-[...2 lines deleted...]
-          <a:p>
+              <a:t>Choice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>sustainable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>packaging</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>reusable</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>recyclable</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
           <a:p>
+            <a:endParaRPr lang="de-AT" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>Environmentally</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="de-AT" sz="2000"/>
-              <a:t>Umweltfreundliche Gestaltung von Produkten </a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>friendly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>product</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> design</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>Renewable</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" sz="2000"/>
-              <a:t>Erneuerbare Energien (z.B. Sonnenenergie, Windenergie,…)</a:t>
-[...3 lines deleted...]
-            <a:endParaRPr lang="de-AT" sz="2000"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>energy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t> (e.g. solar </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>energy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t>, wind </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000" err="1"/>
+              <a:t>energy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2000"/>
+              <a:t>, etc.)</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{143F4311-6D38-CED1-901A-198C0F8D716F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{760486C8-4533-F5D4-21D3-1CFCA36026A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>36</a:t>
+              <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF276A5-E756-E4A9-8FC2-98BDF45096C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C99F6C16-A626-5659-CDCD-9CBBA1E4065F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Inhaltsplatzhalter 8">
+          <p:cNvPr id="9" name="Inhaltsplatzhalter 8" descr="A sustainability manager analyzes environmental performance data and develops strategies to improve sustainability across logistics operations.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{051F4B64-1E0E-544D-1CD7-B077A2B5FA3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7315274" y="2019300"/>
             <a:ext cx="3896053" cy="3896053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1644342701"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1436AB4A-9315-8663-D538-7B87EAD51C47}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80613B94-80EE-9844-9E84-A3C65658C62B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Data </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Expert:in</a:t>
+              <a:t>security</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> für Datensicherheit</a:t>
-[...7 lines deleted...]
-            <a:endParaRPr lang="de-AT"/>
+              <a:t> expert</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D11A533F-1FC5-97BF-FAA3-C20C8A1B727D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1676400"/>
             <a:ext cx="6236887" cy="4500563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Protecting information and data from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" err="1"/>
+              <a:t>unauthorised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t> access</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Developing security policies and rules</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Monitoring security measures</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Identifying and resolving security vulnerabilities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Emergency planning: preparing for potential cyberattacks</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
-          <a:p>
-[...31 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B206243-2FDB-E5D8-2AE3-992524B2BA75}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{189A17A8-5C5C-5881-A89F-BFD82D6C53BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>37</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{208FF496-9284-1D10-69C4-C2D9F4E43798}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC5DE7CB-4FFB-3E23-5EA1-5D11BC8540C9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Inhaltsplatzhalter 6" descr="Ein Bild, das Kleidung, Schuhwerk, Screenshot, PC-Spiel enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 6" descr="A future data security expert monitoring and protecting digital systems and information networks that support logistics and transportation operations.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{795878D5-36C8-970B-9EB7-0CA18F720401}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7084069" y="1676400"/>
             <a:ext cx="4141725" cy="4141725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4004508744"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED8B448B-1050-4FD8-ECD3-D1D17D39487E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1EBBFE5-B910-BE0A-76C8-86809B59D68E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Buyer </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Einkäufer:in</a:t>
+              <a:t>of</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> der Zukunft</a:t>
-[...1 lines deleted...]
-            <a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-            </a:br>
-[...5 lines deleted...]
-            </a:br>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>future</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E82249CD-1D94-94A0-B9CB-91BD80156B36}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1866900"/>
             <a:ext cx="6598838" cy="4310063"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Purchasing office supplies, machinery, goods, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Selecting suitable suppliers (price, quality, etc.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Using AI to support decision-making</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Solving problems in the event of delivery delays</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Maintaining good business relationships, conducting negotiations</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
-          <a:p>
-[...34 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4C7C856-B76D-ACB2-1772-E992DB350D0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75FB40E7-869D-1BAE-6F0E-4B25ACE1D4FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>38</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8F7F188-4063-4667-F51C-BFC9E67D431F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58EDD883-F453-A3E0-8181-81CD18F60D61}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Inhaltsplatzhalter 6" descr="Ein Bild, das Kleidung, Screenshot, Im Haus, Multimedia enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 6" descr="Procurement professionals analyze global supply markets and supplier data through advanced digital platforms.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0368B62-5E20-53D4-2D59-30EA53EA7EE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6997954" y="1687513"/>
             <a:ext cx="4227840" cy="4227840"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="932336814"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FEE759E-4835-18C6-7A4C-0BAF7D634DD7}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61100DC0-D53F-3811-38BA-B5C7406F0A2F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" err="1"/>
-[...17 lines deleted...]
-            </a:br>
+              <a:rPr lang="en-US"/>
+              <a:t>Planner for human–machine collaboration</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9341B1B6-4BDC-1E65-BAA0-FA9BE1F7C3BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1733550"/>
             <a:ext cx="6598838" cy="4443413"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Coordinating collaboration between people and machines/robots</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Deciding on the use of suitable machines</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Observing collaboration between people and machines</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" err="1"/>
+              <a:t>Analysing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t> workplaces and employee needs</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Developing guidelines for the safe use of machines</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
-          <a:p>
-[...34 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10DE8F8B-B060-929D-390E-6842DA144029}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66E8588A-F024-FE07-96DE-74C060542E2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>39</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D61FFEDD-24B5-B77C-57DD-53A8FBAFC585}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A90808E7-C41F-D5B9-0E65-CC22DEE41E7B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Inhaltsplatzhalter 8" descr="Ein Bild, das Kleidung, Person, Cartoon, Gebäude enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="9" name="Inhaltsplatzhalter 8" descr="A specialist designs and manages collaborative workflows between human workers and intelligent machines, a robot more specifically, in a modern logistics environment.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F46863EA-2BEE-2D70-7376-5DB8A6DFE891}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7177341" y="1866900"/>
             <a:ext cx="4048453" cy="4048453"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="970653321"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-[...235 lines deleted...]
-<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4A41292-694B-CF21-4C5C-C902795B722B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8FADB9E-5D52-B8B4-B15D-0DBA76558F0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Project </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Projektmanager:in</a:t>
+              <a:t>manager</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> Moderne Logistik</a:t>
-[...15 lines deleted...]
-            </a:br>
+              <a:t> modern </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>logistics</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C37BA51-A18D-1D3F-2BC5-68A2E98C2460}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="592537" y="1733550"/>
             <a:ext cx="6598838" cy="4443413"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="2000"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Planning and monitoring logistics processes</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Linking working groups and departments</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Time and cost management, monitoring project progress</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Problem management: responding quickly to issues</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>Preparing project reports: interim reports, final reports, etc.</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT" sz="2000"/>
           </a:p>
-          <a:p>
-[...34 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Datumsplatzhalter 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78AAD6AB-232B-B344-4EC5-A8DC12F664A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6A2A464-A1E5-2BCD-AE4C-A0D5DB72972A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
               <a:pPr/>
-              <a:t>40</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D57157F2-51B2-5C48-2F00-8F98CA2244EA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Textfeld 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8FD139E-F737-49C7-DE4D-D2ADC68B1C84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8411965" y="5915353"/>
             <a:ext cx="2813829" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r"/>
             <a:r>
               <a:rPr lang="de-DE" sz="1100" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>Bild: KI generiert</a:t>
+              <a:t>Image: AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1100" b="0" i="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>generated</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE" sz="1100">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Mangal Pro" panose="00000500000000000000" pitchFamily="2" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Inhaltsplatzhalter 8" descr="Ein Bild, das Screenshot, Person, Kleidung, Mann enthält.&#10;&#10;Automatisch generierte Beschreibung">
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 8" descr="A project manager in modern logistics stands in a large operations center surrounded by digital screens displaying maps, transport vehicles, charts, and logistics data, while other people work at computer stations in the background.&#10;&#10;AI generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DAF216D-E241-9E85-6B12-34CE1BC52C23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7158291" y="1847850"/>
             <a:ext cx="4067503" cy="4067503"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1707262016"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Datumsplatzhalter 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{686931D3-9826-C07F-E21B-5878DAE62CEA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>Slide</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Foliennummernplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B68550AE-097D-2469-B8E4-35E89A38223F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
+              <a:rPr lang="de-AT" smtClean="0"/>
+              <a:pPr/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D77A4CC7-DCC5-A93A-2AD0-AAC8289ECCF4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Have you ever asked yourself…?</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Inhaltsplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1E650DA-57A0-2CDD-A208-DD316BE8A347}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="635070" y="1433016"/>
+            <a:ext cx="10911888" cy="4743947"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-AT" sz="2800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t>… </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800" err="1"/>
+              <a:t>what</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800" err="1"/>
+              <a:t>logistics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800" err="1"/>
+              <a:t>actually</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800" err="1"/>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-AT" sz="2800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t>…</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>which areas you can work in within logistics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="de-AT" sz="2800"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t>…</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800"/>
+              <a:t>what kind of job in the field of logistics would interest you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" sz="2800"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Fußzeilenplatzhalter 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97009B8C-F472-5596-7540-31CFB140B9CA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="635069" y="272194"/>
+            <a:ext cx="6679874" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career in logistics – shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3879222558"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Titel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5A0893A-84D2-E1F8-ECCD-A422FA5DC7D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1488364"/>
             <a:ext cx="7930895" cy="2076252"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Thank you for your attention!</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="545652108"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1F0C3F7-E38F-7837-FA7D-3C531CD6A3C6}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Ellipse 16">
@@ -35503,279 +31523,308 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Titel 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C356F0F2-7322-33C8-AD63-7A0424C036CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Zusatzinformationen für Lehrkräfte</a:t>
-            </a:r>
+              <a:t>Additional </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>information</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>teachers</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Inhaltsplatzhalter 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD784E5-BE47-FA53-C966-45D614ED10B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>This set of teaching materials is available under a so‑called </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Dieses Lehrmittelpaket ist unter einer sogenannten </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>Creative Common Namensnennung 4.0 International Lizenz </a:t>
+              <a:t>Creative Commons Attribution 4.0 International Licence</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>verfügbar.</a:t>
+              <a:t>. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>You may therefore freely integrate these materials into your lessons, adapt them to suit your needs and share them with your pupils/students or other individuals</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Sie können diese Lehrmittel demnach frei in Ihren Unterricht integrieren, Ihren Anforderungen entsprechend anpassen und an Ihre </a:t>
-[...7 lines deleted...]
-              <a:t>/Studierenden oder sonstige Personen weitergeben.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>We kindly ask you to retain the logos on the slides</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Wir bitten Sie lediglich die Logos auf den Folien zu belassen.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Image credits are provided in the notes fields; use in other contexts is not permitted</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Die Bildrechte sind in den Notizfeldern angegeben, eine Verwendung in anderen Settings ist nicht gestattet.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Statement on the use of generative AI and AI‑supported technologies</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" b="1"/>
-              <a:t>Erklärung zur Nutzung generativer KI und KI-gestützter Technologien:</a:t>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>During the development of this project, the authors used ChatGPT and Microsoft Copilot to support concept design and idea generation—particularly with regard to interactive exercises. The use of these AI tools was carried out with careful consideration. Subsequently, the content was thoroughly reviewed by the authors and revised where necessary to ensure compliance with academic standards. The authors assume full responsibility for the final content of the publication</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Während der Ausarbeitung dieses Projekts nutzten die Autorinnen und Autoren ChatGPT und Microsoft </a:t>
-[...7 lines deleted...]
-              <a:t> zur Unterstützung bei der Konzeptgestaltung und Ideenfindung – insbesondere hinsichtlich interaktiver Übungen. Der Einsatz dieses KI-Tools erfolgte mit sorgfältiger Abwägung. Anschließend wurde der Inhalt von den Autorinnen und Autoren gründlich überprüft und bei Bedarf überarbeitet, um die Einhaltung wissenschaftlicher Standards sicherzustellen. Die Autorinnen und Autoren übernehmen die volle Verantwortung für den endgültigen Inhalt der Veröffentlichung.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Datumsplatzhalter 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BC35631-8509-57BF-FAF7-ECFD6072FA1A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A90E8DB-C155-6F36-6A29-DA22DA2AC31C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>42</a:t>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Fußzeilenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D44778-7BFA-DD03-F61C-20A8C18D30C9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="272194"/>
             <a:ext cx="6679874" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2007790889"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84D7CA18-5FFB-5478-EC44-475A860E0438}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Ellipse 16">
@@ -36020,246 +32069,275 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Titel 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{464DF4DC-0626-5394-8415-F4096A1B18F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Zusatzinformationen für Lehrkräfte</a:t>
-            </a:r>
+              <a:t>Additional </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>information</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>teachers</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Inhaltsplatzhalter 23">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{628C7A1D-E098-4970-DB2F-CE1EBAC891EE}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="2600"/>
-              <a:t>Für Fragen und Rückmeldungen stehen wir gerne per Mail unter</a:t>
+              <a:rPr lang="en-US" sz="2600"/>
+              <a:t>For questions and feedback, please feel free to contact us by email at:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-AT" sz="2600"/>
             </a:br>
             <a:r>
               <a:rPr lang="de-AT" sz="2600">
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>rewway@fh-steyr.at</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT" sz="2600"/>
-              <a:t> zur Verfügung.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT" sz="2600"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2600"/>
+              <a:t>Further slide sets and practical exercises can be found at</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" sz="2600"/>
-              <a:t>Weitere Foliensätze und praktische Übungen finden Sie unter:</a:t>
+              <a:t>:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-AT" sz="2600"/>
             </a:br>
             <a:r>
               <a:rPr lang="de-AT" sz="2600">
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>http://www.rewway.at/de/lehrmittel/</a:t>
+              <a:t>https://rewway.at/en/teaching-materials/</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT" sz="2600"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT" sz="2600"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2600"/>
+              <a:t>Are you interested in a Transport School Lab, an excursion or a specialist lecture</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" sz="2600"/>
-              <a:t>Haben Sie vielleicht Interesse an einem Transport School Lab, einer Exkursion oder einem Fachvortrag?</a:t>
+              <a:t>?</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="de-AT" sz="2600"/>
             </a:br>
             <a:r>
               <a:rPr lang="de-AT" sz="2600">
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
-              <a:t>https://rewway.at/de/seiten/vermitteln</a:t>
+              <a:t>https://rewway.at/en/pages/workshops</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT" sz="2600"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Datumsplatzhalter 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0095D69E-3958-1D8F-76A7-2274E06990BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Foliennummernplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0922C429-BF9F-A5F2-C91A-BC4C685FFEBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0AF89F37-6AD9-4F74-BC17-19E39A25D257}" type="slidenum">
               <a:rPr lang="de-AT" smtClean="0"/>
-              <a:t>43</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Fußzeilenplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19F4EC1C-073B-0826-2A5D-E979E1B3B2D4}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="272194"/>
             <a:ext cx="6679874" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1922672807"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -36280,51 +32358,51 @@
         <p:nvSpPr>
           <p:cNvPr id="10" name="Datumsplatzhalter 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC7F4AE3-EDBE-4CEE-96E8-87FB45479E93}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Folie</a:t>
+              <a:t>Slide</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:psez="http://schemas.microsoft.com/office/powerpoint/2016/sectionzoom">
         <mc:Choice Requires="psez">
           <p:graphicFrame>
             <p:nvGraphicFramePr>
               <p:cNvPr id="5" name="Abschnittszoom 4" descr="Verkehrsträger">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10FB0589-8174-44F8-95EE-301B7CB0FD31}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvGraphicFramePr>
                 <a:graphicFrameLocks noChangeAspect="1"/>
               </p:cNvGraphicFramePr>
               <p:nvPr>
                 <p:extLst>
                   <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                     <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3093558383"/>
                   </p:ext>
                 </p:extLst>
               </p:nvPr>
@@ -36399,51 +32477,51 @@
                 <a:solidFill>
                   <a:prstClr val="ltGray"/>
                 </a:solidFill>
               </a:ln>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:psez="http://schemas.microsoft.com/office/powerpoint/2016/sectionzoom">
         <mc:Choice Requires="psez">
           <p:graphicFrame>
             <p:nvGraphicFramePr>
               <p:cNvPr id="6" name="Abschnittszoom 5" descr="Nachhaltiger Güterverkehr">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64D2BE85-7569-4FC7-BDDE-177591A05233}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvGraphicFramePr>
                 <a:graphicFrameLocks noChangeAspect="1"/>
               </p:cNvGraphicFramePr>
               <p:nvPr>
                 <p:extLst>
                   <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                    <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1000210214"/>
+                    <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="579405017"/>
                   </p:ext>
                 </p:extLst>
               </p:nvPr>
             </p:nvGraphicFramePr>
             <p:xfrm>
               <a:off x="4973902" y="1381286"/>
               <a:ext cx="3898213" cy="2192745"/>
             </p:xfrm>
             <a:graphic>
               <a:graphicData uri="http://schemas.microsoft.com/office/powerpoint/2016/sectionzoom">
                 <psez:sectionZm>
                   <psez:sectionZmObj sectionId="{ED6ABA1D-A582-4099-A673-F59E89F377BD}">
                     <psez:zmPr id="{C068F1A7-E707-464A-BC43-6D3380FDE0B0}" transitionDur="1000">
                       <p166:blipFill xmlns:p166="http://schemas.microsoft.com/office/powerpoint/2016/6/main">
                         <a:blip r:embed="rId5"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </p166:blipFill>
                       <p166:spPr xmlns:p166="http://schemas.microsoft.com/office/powerpoint/2016/6/main">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3898213" cy="2192745"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
@@ -36543,54 +32621,54 @@
           <p:cNvPr id="7" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A269C97-6D62-2E88-DD45-9223E0B24063}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="272194"/>
             <a:ext cx="7109715" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:pslz="http://schemas.microsoft.com/office/powerpoint/2016/slidezoom">
         <mc:Choice Requires="pslz">
           <p:graphicFrame>
             <p:nvGraphicFramePr>
               <p:cNvPr id="4" name="Folienzoom 3">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33BE77E5-81A3-4789-CB01-20EE3D885FDF}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvGraphicFramePr>
                 <a:graphicFrameLocks noChangeAspect="1"/>
               </p:cNvGraphicFramePr>
               <p:nvPr>
                 <p:extLst>
                   <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                     <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1644681812"/>
                   </p:ext>
                 </p:extLst>
@@ -36735,150 +32813,56 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Titel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B4D1467-072E-4678-8872-2D13D16653EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Berufe in der Logistik</a:t>
-[...98 lines deleted...]
-            </a:br>
+              <a:t>Jobs in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>logistics</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2059957767"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -36896,131 +32880,125 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titel 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE9D8ACF-4506-3982-97C6-C013931F55E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" sz="3000"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="3000"/>
+              <a:t>Job profiles in logistics (selection)</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT" sz="3000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4363A1F4-3061-1934-34F5-3E412ACEE2EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="635069" y="1866622"/>
+            <a:ext cx="10954420" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT" err="1"/>
-[...49 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US"/>
+              <a:t>Operations logistics clerk</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Buyer</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Wholesale and foreign trade management clerk</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Industrial clerk</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Freight forwarding and logistics services clerk</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Logistics manager</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Supply chain manager</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Inhaltsplatzhalter 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6213906-B67E-3F83-4ACB-64A7BABAC43F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6096000" y="1847284"/>
             <a:ext cx="5257800" cy="3911404"/>
@@ -37196,631 +33174,413 @@
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="1800" err="1">
+              <a:rPr lang="en-GB" sz="1800" noProof="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Transportmanager:in</a:t>
-[...4 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Transport manager</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="1800" err="1">
+              <a:rPr lang="en-GB" sz="1800" noProof="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Berufskraftfahrer:in</a:t>
-[...4 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Professional driver</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="1800" err="1">
+              <a:rPr lang="en-GB" sz="1800" noProof="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Binnenschiffer:in</a:t>
-[...4 lines deleted...]
-            </a:endParaRPr>
+              <a:t>Inland waterway skipper</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="1800" err="1">
+              <a:rPr lang="en-GB" sz="1800" noProof="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>E‑Commerce‑Logistikmanager:in</a:t>
-[...4 lines deleted...]
-            </a:endParaRPr>
+              <a:t>E-commerce logistics manager</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="1800">
+              <a:rPr lang="en-GB" sz="1800" noProof="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Strategische Logistikleitung</a:t>
+              <a:t>Strategic logistics management</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="1800">
+              <a:rPr lang="en-GB" sz="1800" noProof="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Internationales Logistikmanagement</a:t>
+              <a:t>International logistics management</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-AT" sz="1800">
+              <a:rPr lang="en-GB" sz="1800" noProof="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Logistik‑Controlling, digitale Logistik, Prozessmanagement</a:t>
-            </a:r>
+              <a:t>Logistics controlling, digital logistics, process management</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1800" noProof="0">
+              <a:latin typeface="+mn-lt"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="de-AT" sz="1800">
-[...10 lines deleted...]
-              <a:rPr lang="de-AT" sz="1800">
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" noProof="0">
                 <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>Und viele mehr…</a:t>
-[...10 lines deleted...]
-            </a:endParaRPr>
+              <a:t>And many more…</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7F144D5-F880-AB65-972F-F677A93A9C02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="272194"/>
             <a:ext cx="7109715" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="792455950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...223 lines deleted...]
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B392C165-DE72-DF4A-1A70-36BE64608731}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Titel 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C3E2BA7-1B2F-159E-D494-A88B80238C30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Many pathways lead into logistics</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Inhaltsplatzhalter 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625EE31F-212D-BEF5-5BEF-D6E697A27183}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="592538" y="1583871"/>
+            <a:ext cx="10954420" cy="4593092"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Logistics training offers good job prospects because</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Eine Logistikausbildung bringt gute Jobchancen, weil:</a:t>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-              <a:t>die Branche stetig wächst</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>the sector is continuously growing</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-              <a:t>Unternehmen qualifizierte Fachkräfte suchen</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>companies are looking for qualified professionals</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-              <a:t>Logistik in nahezu allen Wirtschaftsbereichen benötigt wird</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>logistics is needed in almost all sectors of the economy</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...4 lines deleted...]
-            <a:pPr lvl="1"/>
+              <a:rPr lang="en-US"/>
+              <a:t>there are international career opportunities</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t>Mögliche </a:t>
+              <a:t>Possible </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT" err="1"/>
-              <a:t>Arbeitgeber:innen</a:t>
+              <a:t>employers</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="de-AT"/>
-              <a:t> umfassen:</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT" err="1"/>
+              <a:t>include</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-AT"/>
+              <a:t>:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-              <a:t>Speditionen – Transport Firmen</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Freight forwarding companies – transport companies</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-              <a:t>Verkehrsunternehmen</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Transport companies</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-              <a:t>Handels- und Industriebetriebe</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Trading and industrial companies</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-              <a:t>Logistikdienstleister (z. B. Lager- und Distributionszentren)</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>Logistics service providers (e.g. warehousing and distribution </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>centres</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-AT"/>
-[...3 lines deleted...]
-          <a:p>
+              <a:rPr lang="en-US"/>
+              <a:t>Public </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" err="1"/>
+              <a:t>organisations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> and infrastructure operators</a:t>
+            </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Sprechblase: rechteckig mit abgerundeten Ecken 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E050FC91-B71F-7A2E-D0E6-723EEC33EE11}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="316639">
             <a:off x="8034528" y="2121408"/>
             <a:ext cx="3291840" cy="2267712"/>
           </a:xfrm>
           <a:prstGeom prst="wedgeRoundRectCallout">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -37830,279 +33590,242 @@
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1"/>
+              <a:t>Logistics connects – worldwide and across many professional fields</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="de-AT" sz="2200" b="1"/>
-              <a:t>Logistik verbindet – weltweit und in vielen Berufsfeldern.</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Fußzeilenplatzhalter 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C29CFF41-6F66-40F7-3D58-86DF07522784}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="635069" y="272194"/>
             <a:ext cx="7109715" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="de-AT">
+              <a:rPr lang="en-US">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Karriere in der Logistik – Zukunft gestalten</a:t>
+              <a:t>Career in logistics – shaping the future</a:t>
             </a:r>
             <a:endParaRPr lang="de-AT"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3396437177"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition spd="slow">
     <p:push/>
   </p:transition>
 </p:sld>
 </file>
 
-<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...166 lines deleted...]
-</a:theme>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Inhaltsplatzhalter 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8E4F00D-6528-2B96-42AA-77072141C4F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2529868829"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="838200" y="1847850"/>
+          <a:ext cx="10515600" cy="3911600"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Titel 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D61DCC6-8A25-C2C6-2CD6-70ECDC1F77E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Many pathways lead into logistics</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Fußzeilenplatzhalter 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E93919C7-0941-0C21-47B7-A8E467FAD225}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="635069" y="272194"/>
+            <a:ext cx="7109715" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career in logistics – shaping the future</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-AT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3495004801"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition spd="slow">
+    <p:push/>
+  </p:transition>
+</p:sld>
 </file>
 
-<file path=ppt/theme/theme10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="REWWay">
       <a:dk1>
         <a:srgbClr val="323F4F"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3C6496"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F0ECE8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4D7DB7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="FFC000"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="E2CFBB"/>
       </a:accent3>
       <a:accent4>
@@ -38581,70 +34304,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="772bd9cd-eaa2-4993-a042-72d81139fe46" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b72286a9-1a81-47a3-b7d4-6a652023a0d9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010032EDFD563944E2459091C4D47FD5B955" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="33bcd7d1120361c940181a1da049c6ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b72286a9-1a81-47a3-b7d4-6a652023a0d9" xmlns:ns3="772bd9cd-eaa2-4993-a042-72d81139fe46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88e8e430062162be852b0d715196b6eb" ns2:_="" ns3:_="">
     <xsd:import namespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <xsd:import namespace="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -38807,176 +34521,199 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB72645-50DB-44AF-ADE4-5C4EB7527D81}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E815920-D3AD-4697-8C6E-394AC097943D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+    <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E815920-D3AD-4697-8C6E-394AC097943D}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2684858E-2449-4937-8C63-DD7EF5E88442}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EB72645-50DB-44AF-ADE4-5C4EB7527D81}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>7293</Words>
+  <Words>7483</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Breitbild</PresentationFormat>
-  <Paragraphs>839</Paragraphs>
-[...1 lines deleted...]
-  <Notes>30</Notes>
+  <Paragraphs>705</Paragraphs>
+  <Slides>42</Slides>
+  <Notes>31</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>43</vt:i4>
+        <vt:i4>42</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="46" baseType="lpstr">
+    <vt:vector size="45" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office</vt:lpstr>
-      <vt:lpstr>Logistik im Fluss – Karrierewege von morgen</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Hast du dich schon einmal gefragt…?</vt:lpstr>
+      <vt:lpstr>Logistics in motion – Career paths of tomorrow</vt:lpstr>
+      <vt:lpstr>How to work best with this teaching material</vt:lpstr>
+      <vt:lpstr>Learning objectives and target groups</vt:lpstr>
+      <vt:lpstr>Have you ever asked yourself…?</vt:lpstr>
       <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
-      <vt:lpstr>Berufe in der Logistik </vt:lpstr>
-[...36 lines deleted...]
-      <vt:lpstr>Zusatzinformationen für Lehrkräfte</vt:lpstr>
+      <vt:lpstr>Jobs in logistics</vt:lpstr>
+      <vt:lpstr>Job profiles in logistics (selection)</vt:lpstr>
+      <vt:lpstr>Many pathways lead into logistics</vt:lpstr>
+      <vt:lpstr>Many pathways lead into logistics</vt:lpstr>
+      <vt:lpstr>Role models shaping the future</vt:lpstr>
+      <vt:lpstr>Role models shaping the future</vt:lpstr>
+      <vt:lpstr>Role models shaping the future</vt:lpstr>
+      <vt:lpstr>Working on the water</vt:lpstr>
+      <vt:lpstr>Working on the water</vt:lpstr>
+      <vt:lpstr>Deckhand for inland navigation</vt:lpstr>
+      <vt:lpstr>Helmswoman: helmsman</vt:lpstr>
+      <vt:lpstr>Ship’s captain</vt:lpstr>
+      <vt:lpstr>Video of inland navigation simulator</vt:lpstr>
+      <vt:lpstr>Video: working and living on an inland vessel</vt:lpstr>
+      <vt:lpstr>Marine engineer</vt:lpstr>
+      <vt:lpstr>Harbour master</vt:lpstr>
+      <vt:lpstr>Lock keeper</vt:lpstr>
+      <vt:lpstr>Waterway maintenance worker</vt:lpstr>
+      <vt:lpstr>Surveying technician</vt:lpstr>
+      <vt:lpstr>Hydrologist</vt:lpstr>
+      <vt:lpstr>Water rescue</vt:lpstr>
+      <vt:lpstr>Future careers in logistics</vt:lpstr>
+      <vt:lpstr>Find out which future career suits you</vt:lpstr>
+      <vt:lpstr>Drone pilot</vt:lpstr>
+      <vt:lpstr>Driver of autonomous lorries</vt:lpstr>
+      <vt:lpstr>Specialist for future warehouses</vt:lpstr>
+      <vt:lpstr>Logistics specialist in urban transport</vt:lpstr>
+      <vt:lpstr>Data analysis expert</vt:lpstr>
+      <vt:lpstr>Expert for robots and automated machines</vt:lpstr>
+      <vt:lpstr>Manager for sustainability</vt:lpstr>
+      <vt:lpstr>Data security expert</vt:lpstr>
+      <vt:lpstr>Buyer of the future</vt:lpstr>
+      <vt:lpstr>Planner for human–machine collaboration</vt:lpstr>
+      <vt:lpstr>Project manager modern logistics</vt:lpstr>
+      <vt:lpstr>Thank you for your attention!</vt:lpstr>
+      <vt:lpstr>Additional information for teachers</vt:lpstr>
+      <vt:lpstr>Additional information for teachers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint-Präsentation</dc:title>
   <dc:creator>Hadam Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>