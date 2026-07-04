--- v0 (2026-06-12)
+++ v1 (2026-07-04)
@@ -1,66 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08F667FC" w14:textId="7D39572B" w:rsidR="00525EB4" w:rsidRDefault="004D237E" w:rsidP="00661879">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009537A4">
+    <w:p w14:paraId="08F667FC" w14:textId="45C9019C" w:rsidR="00525EB4" w:rsidRPr="0079144A" w:rsidRDefault="004D237E" w:rsidP="00661879">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079144A">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17327DBF" wp14:editId="3F4FEED0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-723900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>600075</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986812" cy="986812"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516DB634-14A1-5F5C-C349-FA9F2DC20905}"/>
                     </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
@@ -97,1038 +106,735 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="37620BEC" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-57pt;margin-top:47.25pt;width:77.7pt;height:77.7pt;z-index:-251661311;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFZMF39AEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97UeaFNHsJxFAnVT&#10;tEGTfgBNDSUCFEmQrGX/fYfUw3EbdBF0Q/Mxc3jvaOjd3WlQ5AjOS6NrWmxySkBz00rd1fTnc/Nh&#10;S4kPTLdMGQ01PYOnd/v373ajraA0vVEtOIIQ7avR1rQPwVZZ5nkPA/MbY0HjoTBuYAGXrstax0ak&#10;Dyor8/wmG41rrTMcvMfdh+mQ7hNfCODhuxAeAlE1RW0hjS6Nhzhm+x2rOsdsL/ksg71BxcCkxktX&#10;1AMLjPxy8i/UILkz3oiw4WbIjBCSQ/KAbor8DzdPPbOQvGBxvF3L5P8fln87PtlHh2UYra88TqOL&#10;k3BD/EV95JSKdV6LBadAOG7ebm+2RUkJx6N5jpTskmydD1/ADCROagpKSeujHVax41cfpuglKm57&#10;o2TbSKXSIrYA3CtHjgw/3qEr4sdC/lWU0mTEvis/53me0Fen3nWHldDcNh+bVyCIVBrJlwKkWTgr&#10;iDqU/gGCyBYtl9MN18IY56BDMR31rIVJ7ycUlNorKl4ykv4EjGSBTlf2DFgiJ8jCnozP8TEVUmuv&#10;ybP1fyWvGelmo8OaPEht3GvOFLqab57ilyJNpYlVOpj2/OiIC+reTC+Mad4bfGA8uJQco7B3k/P5&#10;ncXH8XKdsJd/g/1vAAAA//8DAFBLAwQUAAYACAAAACEAG1Sy7uEAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPT0vEMBTE74LfITzB227aEldbmy6LUNyLoF2FPWabZ1tsXkqT/vHbG096HGaY+U2+&#10;X03PZhxdZ0lCvI2AIdVWd9RIeD+VmwdgzivSqreEEr7Rwb64vspVpu1CbzhXvmGhhFymJLTeDxnn&#10;rm7RKLe1A1LwPu1olA9ybLge1RLKTc+TKNpxozoKC60a8KnF+quajITX5524L0/Jx/xyruZDOR0X&#10;cTxLeXuzHh6BeVz9Xxh+8QM6FIHpYifSjvUSNnEswhkvIRV3wEJCxALYRUIi0hR4kfP/F4ofAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVkwXf0AQAAVQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABtUsu7hAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;TgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00716005">
+      <w:r w:rsidR="00A71199" w:rsidRPr="0079144A">
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-        <w:t>Erzähl uns etwas - Transporte</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tell us something – transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0241A069" w14:textId="6A6027FD" w:rsidR="00AA5C08" w:rsidRDefault="00F359D0" w:rsidP="00AA5C08">
+    <w:p w14:paraId="0241A069" w14:textId="1BB600D5" w:rsidR="00AA5C08" w:rsidRDefault="008B29D6" w:rsidP="00AA5C08">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AA2FC56" wp14:editId="2373CF4A">
-[...431 lines deleted...]
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="081D3C18" wp14:editId="2D9756D4">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="081D3C18" wp14:editId="5EF374CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1457960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="1247775"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="694167508" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="1247775"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B2982ED" w14:textId="6961C96D" w:rsidR="00A079B3" w:rsidRDefault="00E4547F" w:rsidP="00A079B3">
+                          <w:p w14:paraId="4A9BAF81" w14:textId="77777777" w:rsidR="00BC23F7" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00BC23F7">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                            <w:r w:rsidRPr="003B3EB1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Curriculum link</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="486330D6" w14:textId="7C668C7F" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00F73587" w:rsidP="00A079B3">
+                          <w:p w14:paraId="20555B0F" w14:textId="0629738C" w:rsidR="00A079B3" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00BC23F7">
                             <w:pPr>
-                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="12"/>
                               </w:numPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="003B3EB1">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Wirtschaftliche Fächer</w:t>
+                              <w:t>Business subjects</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="081D3C18" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:114.8pt;width:217.5pt;height:98.25pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXgCOdFQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S9OjKRpjThFly7D&#10;gO4AdHsARZZjYbKoUUrs7OlHyW6anW6G+UIQTekn+ZFa3fatYUeFXoMt+Wwy5UxZCZW2+5J/+bx9&#10;dc2ZD8JWwoBVJT8pz2/XL1+sOleoHBowlUJGItYXnSt5E4IrsszLRrXCT8ApS84asBWBTNxnFYqO&#10;1FuT5dPpVdYBVg5BKu/p7/3g5OukX9dKho917VVgpuSUW0grpnUX12y9EsUehWu0HNMQ/5BFK7Sl&#10;oGepexEEO6D+TarVEsFDHSYS2gzqWkuVaqBqZtNfqnlshFOpFoLj3RmT/3+y8sPx0X1CFvrX0FMD&#10;UxHePYD86pmFTSPsXt0hQtcoUVHgWUSWdc4X49WI2hc+iuy691BRk8UhQBLqa2wjFaqTkTo14HSG&#10;rvrAJP3Ml1d5viCXJN8sny+Xy0WKIYqn6w59eKugZXFTcqSuJnlxfPAhpiOKpyMxmgejq602Jhm4&#10;320MsqOgCdimb1T/6ZixrCv5zSJfDAT+KjFN358kWh1olI1uS359PiSKyO2NrdKgBaHNsKeUjR1B&#10;RnYDxdDveqYrghIDRK47qE5EFmGYXHpptGkAv3PW0dSW3H87CFScmXeWunMzm8/jmCdjvljmZOCl&#10;Z3fpEVaSVMkDZ8N2E9LTiNws3FEXa534PmcypkzTmLCPLyeO+6WdTj2/7/UPAAAA//8DAFBLAwQU&#10;AAYACAAAACEAncXnLt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXBBL&#10;142ylaYTQgLBDQaCa9Z4bUXilCTryr/HnOBm+z09f6/aTM6KEUPsPSmYzzIQSI03PbUK3l7vL1cg&#10;YtJktPWECr4xwqY+Pal0afyRXnDcplZwCMVSK+hSGkopY9Oh03HmByTW9j44nXgNrTRBHzncWZln&#10;WSGd7ok/dHrAuw6bz+3BKVgtH8eP+LR4fm+KvV2ni+vx4SsodX423d6ASDilPzP84jM61My08wcy&#10;UVgFXCQpyPN1AYLl5eKKLzse8mIOsq7k/wL1DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCXgCOdFQIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCdxecu3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+              <v:shapetype w14:anchorId="081D3C18" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:114.8pt;width:217.5pt;height:98.25pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHMbD3EAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxkqY14hRdugwD&#10;ugvQ7QMUWY6FyaJGKbGzrx8lu2l2exmmB4EUqUPykFzd9q1hR4Vegy35bDLlTFkJlbb7kn/5vH11&#10;zZkPwlbCgFUlPynPb9cvX6w6V6gcGjCVQkYg1hedK3kTgiuyzMtGtcJPwClLxhqwFYFU3GcVio7Q&#10;W5Pl0+lV1gFWDkEq7+n1fjDydcKvayXDx7r2KjBTcsotpBvTvYt3tl6JYo/CNVqOaYh/yKIV2lLQ&#10;M9S9CIIdUP8G1WqJ4KEOEwltBnWtpUo1UDWz6S/VPDbCqVQLkePdmSb//2Dlh+Oj+4Qs9K+hpwam&#10;Irx7APnVMwubRti9ukOErlGiosCzSFnWOV+MXyPVvvARZNe9h4qaLA4BElBfYxtZoToZoVMDTmfS&#10;VR+YpMd8eZXnCzJJss3y+XK5XKQYonj67tCHtwpaFoWSI3U1wYvjgw8xHVE8ucRoHoyuttqYpOB+&#10;tzHIjoImYJvOiP6Tm7GsK/nNIl8MDPwVYprOnyBaHWiUjW5Lfn12EkXk7Y2t0qAFoc0gU8rGjkRG&#10;7gYWQ7/ryTESuoPqRJQiDCNLK0ZCA/ids47GteT+20Gg4sy8s9SWm9l8Huc7KfPFMicFLy27S4uw&#10;kqBKHjgbxE1IOxEJs3BH7at1IvY5kzFXGsPE97gycc4v9eT1vNjrHwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ3F5y7fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS9eNspWm&#10;E0ICwQ0GgmvWeG1F4pQk68q/x5zgZvs9PX+v2kzOihFD7D0pmM8yEEiNNz21Ct5e7y9XIGLSZLT1&#10;hAq+McKmPj2pdGn8kV5w3KZWcAjFUivoUhpKKWPTodNx5gck1vY+OJ14Da00QR853FmZZ1khne6J&#10;P3R6wLsOm8/twSlYLR/Hj/i0eH5vir1dp4vr8eErKHV+Nt3egEg4pT8z/OIzOtTMtPMHMlFYBVwk&#10;KcjzdQGC5eXiii87HvJiDrKu5P8C9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABzGw&#10;9xACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ncXnLt8AAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1B2982ED" w14:textId="6961C96D" w:rsidR="00A079B3" w:rsidRDefault="00E4547F" w:rsidP="00A079B3">
+                    <w:p w14:paraId="4A9BAF81" w14:textId="77777777" w:rsidR="00BC23F7" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00BC23F7">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> zum Lehrplan</w:t>
+                      <w:r w:rsidRPr="003B3EB1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Curriculum link</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="486330D6" w14:textId="7C668C7F" w:rsidR="00A079B3" w:rsidRPr="00540C26" w:rsidRDefault="00F73587" w:rsidP="00A079B3">
+                    <w:p w14:paraId="20555B0F" w14:textId="0629738C" w:rsidR="00A079B3" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00BC23F7">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="12"/>
                         </w:numPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="003B3EB1">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Wirtschaftliche Fächer</w:t>
+                        <w:t>Business subjects</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="20555B0F" w14:textId="77777777" w:rsidR="00A079B3" w:rsidRDefault="00A079B3" w:rsidP="00A079B3"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008B29D6">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EF0CF2A" wp14:editId="21EAD24B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1457960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2724150" cy="1238250"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="998134672" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2724150" cy="1238250"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                          <w:p w14:paraId="463BA206" w14:textId="78C38F87" w:rsidR="00CB44D8" w:rsidRPr="003B3EB1" w:rsidRDefault="00CB44D8" w:rsidP="00CB44D8">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Zielgruppe</w:t>
+                            <w:r w:rsidRPr="003B3EB1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Target group</w:t>
                             </w:r>
-                            <w:r w:rsidR="001A0B49">
-                              <w:t>n</w:t>
+                            <w:r w:rsidRPr="003B3EB1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>s</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0AE15F85" w14:textId="3B5DBE6F" w:rsidR="00B65A3E" w:rsidRDefault="00F73587" w:rsidP="003F6D92">
+                          <w:p w14:paraId="06420C4D" w14:textId="77777777" w:rsidR="00BC23F7" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00BC23F7">
                             <w:pPr>
-                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="10"/>
                               </w:numPr>
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="003B3EB1">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Sekundarstufe II</w:t>
+                              <w:t>Upper secondary level</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="68F77817" w14:textId="02DA7124" w:rsidR="00F73587" w:rsidRPr="003F6D92" w:rsidRDefault="00F73587" w:rsidP="003F6D92">
+                          <w:p w14:paraId="39993884" w14:textId="2EDEAA02" w:rsidR="00540C26" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00BC23F7">
                             <w:pPr>
-                              <w:pStyle w:val="Listenabsatz"/>
+                              <w:pStyle w:val="ListParagraph"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="3"/>
+                                <w:numId w:val="10"/>
                               </w:numPr>
                               <w:rPr>
-                                <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="003B3EB1">
                               <w:rPr>
                                 <w:w w:val="110"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>Berufsschulen</w:t>
+                              <w:t>Vocational schools</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="39993884" w14:textId="77777777" w:rsidR="00540C26" w:rsidRPr="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26"/>
                           <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRDefault="00540C26"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5EF0CF2A" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:114.8pt;width:214.5pt;height:97.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB74sVgEwIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjh2kzU1ohRdugwD&#10;ugvQ7QNkWY6FyaImKbG7ry8lu2l2exmmB4EUqUPykFxfD50mR+m8AsNoPptTIo2AWpk9o1+/7F6t&#10;KPGBm5prMJLRB+np9ebli3VvS1lAC7qWjiCI8WVvGW1DsGWWedHKjvsZWGnQ2IDreEDV7bPa8R7R&#10;O50V8/nrrAdXWwdCeo+vt6ORbhJ+00gRPjWNl4FoRjG3kG6X7ire2WbNy73jtlViSoP/QxYdVwaD&#10;nqBueeDk4NRvUJ0SDjw0YSagy6BplJCpBqwmn/9SzX3LrUy1IDnenmjy/w9WfDze28+OhOENDNjA&#10;VIS3dyC+eWJg23KzlzfOQd9KXmPgPFKW9daX09dItS99BKn6D1Bjk/khQAIaGtdFVrBOgujYgIcT&#10;6XIIROBjcVks8iWaBNry4mJVoBJj8PLpu3U+vJPQkSgw6rCrCZ4f73wYXZ9cYjQPWtU7pXVS3L7a&#10;akeOHCdgl86E/pObNqRn9GpZLEcG/goxT+dPEJ0KOMpadYyuTk68jLy9NXUatMCVHmWsTpuJyMjd&#10;yGIYqoGomtGLGCDyWkH9gMw6GCcXNw2FFtwPSnqcWkb99wN3khL93mB3rvLFIo55UhbLywIVd26p&#10;zi3cCIRiNFAyituQViPyZuAGu9ioxO9zJlPKOI2pQ9PmxHE/15PX835vHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhACF8xWveAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSylV&#10;WUvTCSGB4AZjGtes8dqKxilJ1pV/j3eCm+339Py9ajXbQUzoQ+9Iwc0iAYHUONNTq2Dz8XS9BBGi&#10;JqMHR6jgBwOs6vOzSpfGHekdp3VsBYdQKLWCLsaxlDI0HVodFm5EYm3vvNWRV99K4/WRw+0g0yTJ&#10;pdU98YdOj/jYYfO1PlgFy+xl+gyvt2/bJt8PRby6m56/vVKXF/PDPYiIc/wzwwmf0aFmpp07kAli&#10;UMBFooI0LXIQLGdpwZfdachykHUl/xeofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7&#10;4sVgEwIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAhfMVr3gAAAAgBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:shape w14:anchorId="5EF0CF2A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:114.8pt;width:214.5pt;height:97.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCei2lXEQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjj2kjU14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzfDJ0mR+m8AlPRfDanRBoOQpl9Rb983r1Y&#10;UeIDM4JpMLKiJ+npzeb5s3VvS1lAC1pIRxDE+LK3FW1DsGWWed7KjvkZWGnQ2IDrWEDV7TPhWI/o&#10;nc6K+fxV1oMT1gGX3uPr3Wikm4TfNJKHj03jZSC6ophbSLdLdx3vbLNm5d4x2yo+pcH+IYuOKYNB&#10;z1B3LDBycOo3qE5xBx6aMOPQZdA0istUA1aTz3+p5qFlVqZakBxvzzT5/wfLPxwf7CdHwvAaBmxg&#10;KsLbe+BfPTGwbZnZy1vnoG8lExg4j5RlvfXl9DVS7UsfQer+PQhsMjsESEBD47rICtZJEB0bcDqT&#10;LodAOD4WV8UiX6KJoy0vXq4KVGIMVj5+t86HtxI6EoWKOuxqgmfHex9G10eXGM2DVmKntE6K29db&#10;7ciR4QTs0pnQf3LThvQVvV4Wy5GBv0LM0/kTRKcCjrJWXUVXZydWRt7eGJEGLTClRxmr02YiMnI3&#10;shiGeiBKTCxHXmsQJ2TWwTi5uGkotOC+U9Lj1FbUfzswJynR7wx25zpfLOKYJ2WxvCpQcZeW+tLC&#10;DEeoigZKRnEb0mpE3gzcYhcblfh9ymRKGacxdWjanDjul3ryetrvzQ8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAhfMVr3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEspVVlL&#10;0wkhgeAGYxrXrPHaisYpSdaVf493gpvt9/T8vWo120FM6EPvSMHNIgGB1DjTU6tg8/F0vQQRoiaj&#10;B0eo4AcDrOrzs0qXxh3pHad1bAWHUCi1gi7GsZQyNB1aHRZuRGJt77zVkVffSuP1kcPtINMkyaXV&#10;PfGHTo/42GHztT5YBcvsZfoMr7dv2ybfD0W8upuev71Slxfzwz2IiHP8M8MJn9GhZqadO5AJYlDA&#10;RaKCNC1yECxnacGX3WnIcpB1Jf8XqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnotp&#10;VxECAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;IXzFa94AAAAIAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="65A4460E" w14:textId="5B76E90B" w:rsidR="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26">
+                    <w:p w14:paraId="463BA206" w14:textId="78C38F87" w:rsidR="00CB44D8" w:rsidRPr="003B3EB1" w:rsidRDefault="00CB44D8" w:rsidP="00CB44D8">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Zielgruppe</w:t>
+                      <w:r w:rsidRPr="003B3EB1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Target group</w:t>
                       </w:r>
-                      <w:r w:rsidR="001A0B49">
-                        <w:t>n</w:t>
+                      <w:r w:rsidRPr="003B3EB1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>s</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0AE15F85" w14:textId="3B5DBE6F" w:rsidR="00B65A3E" w:rsidRDefault="00F73587" w:rsidP="003F6D92">
+                    <w:p w14:paraId="06420C4D" w14:textId="77777777" w:rsidR="00BC23F7" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00BC23F7">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="10"/>
                         </w:numPr>
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="003B3EB1">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Sekundarstufe II</w:t>
+                        <w:t>Upper secondary level</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="68F77817" w14:textId="02DA7124" w:rsidR="00F73587" w:rsidRPr="003F6D92" w:rsidRDefault="00F73587" w:rsidP="003F6D92">
+                    <w:p w14:paraId="39993884" w14:textId="2EDEAA02" w:rsidR="00540C26" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00BC23F7">
                       <w:pPr>
-                        <w:pStyle w:val="Listenabsatz"/>
+                        <w:pStyle w:val="ListParagraph"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="3"/>
+                          <w:numId w:val="10"/>
                         </w:numPr>
                         <w:rPr>
-                          <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="003B3EB1">
                         <w:rPr>
                           <w:w w:val="110"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>Berufsschulen</w:t>
+                        <w:t>Vocational schools</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="39993884" w14:textId="77777777" w:rsidR="00540C26" w:rsidRPr="00540C26" w:rsidRDefault="00540C26" w:rsidP="00540C26"/>
                     <w:p w14:paraId="606A9D07" w14:textId="764A8BAD" w:rsidR="00540C26" w:rsidRDefault="00540C26"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008B29D6">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48613130" wp14:editId="48924177">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>324485</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2762250" cy="981075"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1601592153" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2762250" cy="981075"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0E007CEF" w14:textId="6B86BB00" w:rsidR="001A0B49" w:rsidRDefault="00CE5CD7" w:rsidP="001A0B49">
+                          <w:p w14:paraId="643348D8" w14:textId="77777777" w:rsidR="00E878E1" w:rsidRPr="0079144A" w:rsidRDefault="00E878E1" w:rsidP="00CE5CD7">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Art der Übung</w:t>
+                            <w:r w:rsidRPr="0079144A">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Type of activity</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2F4FDB0A" w14:textId="505AB991" w:rsidR="001A0B49" w:rsidRPr="00B65A3E" w:rsidRDefault="00FB3464" w:rsidP="00CE5CD7">
-[...1 lines deleted...]
-                              <w:t>Gruppenarbeit</w:t>
+                          <w:p w14:paraId="2592D657" w14:textId="4A15A121" w:rsidR="001A0B49" w:rsidRPr="0079144A" w:rsidRDefault="00E878E1" w:rsidP="001A0B49">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0079144A">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Group work</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2592D657" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00540C26" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
                           <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="48613130" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:25.55pt;width:217.5pt;height:77.25pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNcxHAEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgxkqY14hRdugwD&#10;ugvQ7QNkSY6FyaImKbGzrx8lu2l2exmmB4EUqUPykFzfDp0mR+m8AlPR+SynRBoOQpl9Rb983r26&#10;psQHZgTTYGRFT9LT283LF+velrKAFrSQjiCI8WVvK9qGYMss87yVHfMzsNKgsQHXsYCq22fCsR7R&#10;O50VeX6V9eCEdcCl9/h6PxrpJuE3jeThY9N4GYiuKOYW0u3SXcc726xZuXfMtopPabB/yKJjymDQ&#10;M9Q9C4wcnPoNqlPcgYcmzDh0GTSN4jLVgNXM81+qeWyZlakWJMfbM03+/8HyD8dH+8mRMLyGARuY&#10;ivD2AfhXTwxsW2b28s456FvJBAaeR8qy3vpy+hqp9qWPIHX/HgQ2mR0CJKChcV1kBeskiI4NOJ1J&#10;l0MgHB+L1VVRLNHE0XZzPc9XyxSClU+/rfPhrYSORKGiDpua0NnxwYeYDSufXGIwD1qJndI6KW5f&#10;b7UjR4YDsEtnQv/JTRvSY/RlsRwJ+CtEns6fIDoVcJK16ip6fXZiZaTtjRFpzgJTepQxZW0mHiN1&#10;I4lhqAeiREUXMUCktQZxQmIdjIOLi4ZCC+47JT0ObUX9twNzkhL9zmBzbuaLRZzypCyWqwIVd2mp&#10;Ly3McISqaKBkFLchbUbkzcAdNrFRid/nTKaUcRgT7dPixGm/1JPX83pvfgAAAP//AwBQSwMEFAAG&#10;AAgAAAAhALnuTyreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddI2&#10;oYRsKoQEghu0FVzdZJtE2Otgu2n4e8wJjjszmnlbriejxUjO95YR0lkCgri2Tc8twm77eL0C4YPi&#10;RmnLhPBNHtbV+Vmpisae+I3GTWhFLGFfKIQuhKGQ0tcdGeVndiCO3sE6o0I8XSsbp06x3Gg5T5Jc&#10;GtVzXOjUQA8d1Z+bo0FYLZ/HD/+yeH2v84O+DVc349OXQ7y8mO7vQASawl8YfvEjOlSRaW+P3Hih&#10;EeIjASFLUxDRXS6yKOwR5kmWg6xK+Z+/+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDN&#10;cxHAEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC57k8q3gAAAAcBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+              <v:shape w14:anchorId="48613130" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:166.3pt;margin-top:25.55pt;width:217.5pt;height:77.25pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiyeWYEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q940dK9nsWnFW22xT&#10;VdoepG0fAAOOUTFDgcROn74D9mbT001VXyDGA//MfDOsb4dOk6N0XoGp6HyWUyINB6HMvqJfPu9e&#10;XVPiAzOCaTCyoifp6e3m5Yt1b0tZQAtaSEdQxPiytxVtQ7Bllnneyo75GVhp0NmA61hA0+0z4ViP&#10;6p3Oijy/ynpwwjrg0nv8ez866SbpN43k4WPTeBmIrijmFtLq0lrHNdusWbl3zLaKT2mwf8iiY8pg&#10;0LPUPQuMHJz6TapT3IGHJsw4dBk0jeIy1YDVzPNfqnlsmZWpFoTj7RmT/3+y/MPx0X5yJAyvYcAG&#10;piK8fQD+1RMD25aZvbxzDvpWMoGB5xFZ1ltfTlcjal/6KFL370Fgk9khQBIaGtdFKlgnQXVswOkM&#10;XQ6BcPxZrK6KYokujr6b63m+WqYQrHy6bZ0PbyV0JG4q6rCpSZ0dH3yI2bDy6UgM5kErsVNaJ8Pt&#10;66125MhwAHbpm9R/OqYN6TH6sliOAP4qkafvTxKdCjjJWnUVvT4fYmXE9saINGeBKT3uMWVtJo4R&#10;3QgxDPVAlEAmMUDEWoM4IVgH4+DiQ8NNC+47JT0ObUX9twNzkhL9zmBzbuaLRZzyZCyWqwINd+mp&#10;Lz3McJSqaKBk3G5DehmRm4E7bGKjEt/nTKaUcRgT9unhxGm/tNOp5+e9+QEAAP//AwBQSwMEFAAG&#10;AAgAAAAhALnuTyreAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddI2&#10;oYRsKoQEghu0FVzdZJtE2Otgu2n4e8wJjjszmnlbriejxUjO95YR0lkCgri2Tc8twm77eL0C4YPi&#10;RmnLhPBNHtbV+Vmpisae+I3GTWhFLGFfKIQuhKGQ0tcdGeVndiCO3sE6o0I8XSsbp06x3Gg5T5Jc&#10;GtVzXOjUQA8d1Z+bo0FYLZ/HD/+yeH2v84O+DVc349OXQ7y8mO7vQASawl8YfvEjOlSRaW+P3Hih&#10;EeIjASFLUxDRXS6yKOwR5kmWg6xK+Z+/+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDi&#10;yeWYEwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC57k8q3gAAAAcBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0E007CEF" w14:textId="6B86BB00" w:rsidR="001A0B49" w:rsidRDefault="00CE5CD7" w:rsidP="001A0B49">
+                    <w:p w14:paraId="643348D8" w14:textId="77777777" w:rsidR="00E878E1" w:rsidRPr="0079144A" w:rsidRDefault="00E878E1" w:rsidP="00CE5CD7">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Art der Übung</w:t>
+                      <w:r w:rsidRPr="0079144A">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Type of activity</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2F4FDB0A" w14:textId="505AB991" w:rsidR="001A0B49" w:rsidRPr="00B65A3E" w:rsidRDefault="00FB3464" w:rsidP="00CE5CD7">
-[...1 lines deleted...]
-                        <w:t>Gruppenarbeit</w:t>
+                    <w:p w14:paraId="2592D657" w14:textId="4A15A121" w:rsidR="001A0B49" w:rsidRPr="0079144A" w:rsidRDefault="00E878E1" w:rsidP="001A0B49">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0079144A">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Group work</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2592D657" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRPr="00540C26" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
                     <w:p w14:paraId="0D359AEE" w14:textId="77777777" w:rsidR="001A0B49" w:rsidRDefault="001A0B49" w:rsidP="001A0B49"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008B29D6">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="000D4E19" wp14:editId="2DE6513E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>314960</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2733675" cy="990600"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2733675" cy="990600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="634F2932" w14:textId="0202F5C9" w:rsidR="00AC1CB1" w:rsidRPr="00760005" w:rsidRDefault="00AC1CB1" w:rsidP="00AC1CB1">
+                          <w:p w14:paraId="7F8229B3" w14:textId="77777777" w:rsidR="00E878E1" w:rsidRPr="0079144A" w:rsidRDefault="00E878E1">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00760005">
-                              <w:t>Dauer</w:t>
+                            <w:r w:rsidRPr="0079144A">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Duration</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6899A55C" w14:textId="72ABD509" w:rsidR="00AC1CB1" w:rsidRDefault="00F175A0">
-                            <w:r>
+                          <w:p w14:paraId="6899A55C" w14:textId="2595591C" w:rsidR="00AC1CB1" w:rsidRPr="0079144A" w:rsidRDefault="00E878E1" w:rsidP="00E878E1">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0079144A">
                               <w:rPr>
                                 <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
                               </w:rPr>
-                              <w:t>30-45</w:t>
-[...11 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>30–45 minutes</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="000D4E19" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:24.8pt;width:215.25pt;height:78pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCr5yUYFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3bSJG2MOEWXLsOA&#10;7gfo9gCyLMfCZFGjlNjZ049S0jTotsswHQRSpD6SH8nl7dAZtlfoNdiSj0c5Z8pKqLXdlvzb182b&#10;G858ELYWBqwq+UF5frt6/WrZu0JNoAVTK2QEYn3Ru5K3Ibgiy7xsVSf8CJyyZGwAOxFIxW1Wo+gJ&#10;vTPZJM/nWQ9YOwSpvKfX+6ORrxJ+0ygZPjeNV4GZklNuId2Y7ire2Wopii0K12p5SkP8Qxad0JaC&#10;nqHuRRBsh/o3qE5LBA9NGEnoMmgaLVWqgaoZ5y+qeWyFU6kWIse7M03+/8HKT/tH9wVZGN7CQA1M&#10;RXj3APK7ZxbWrbBbdYcIfatETYHHkbKsd744fY1U+8JHkKr/CDU1WewCJKChwS6yQnUyQqcGHM6k&#10;qyEwSY+T66ur+fWMM0m2xSKf56krmSiefjv04b2CjkWh5EhNTehi/+BDzEYUTy4xmAej6402Jim4&#10;rdYG2V7QAGzSSQW8cDOW9RR9NpkdCfgrRJ7OnyA6HWiSje5KfnN2EkWk7Z2t05wFoc1RppSNPfEY&#10;qTuSGIZqYLou+SwGiLRWUB+IWITj4NKikdAC/uSsp6Etuf+xE6g4Mx8sNWcxnk7jlCdlOruekIKX&#10;lurSIqwkqJIHzo7iOqTNiLxZuKMmNjrx+5zJKWUaxkT7aXHitF/qyet5vVe/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAxcSe1N4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1&#10;adPQhmwqhASCGxQEVzfeJhH2OsRuGv4ec4LjaEYzb8rN5KwYaQidZ4SrmQJBXHvTcYPw9np/uQIR&#10;omajrWdC+KYAm+r0pNSF8Ud+oXEbG5FKOBQaoY2xL6QMdUtOh5nviZO394PTMcmhkWbQx1TurJwr&#10;lUunO04Lre7prqX6c3twCKvscfwIT4vn9zrf23W8uB4fvgbE87Pp9gZEpCn+heEXP6FDlZh2/sAm&#10;CIuQjkSEbJ2DSG62UEsQO4S5WuYgq1L+569+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AKvnJRgVAgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMXEntTeAAAABwEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+              <v:shape w14:anchorId="000D4E19" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:24.8pt;width:215.25pt;height:78pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEXdFAFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5N0acokuXYUB3&#10;Abp9gCzJsTBZ1CQldvb1o+Q0DbrtZZgeBFKkDslDcn3bt5ocpfMKTEnHo5wSaTgIZfYl/fZ19+aG&#10;Eh+YEUyDkSU9SU9vN69frTtbyAk0oIV0BEGMLzpb0iYEW2SZ541smR+BlQaNNbiWBVTdPhOOdYje&#10;6myS54usAyesAy69x9f7wUg3Cb+uJQ+f69rLQHRJMbeQbpfuKt7ZZs2KvWO2UfycBvuHLFqmDAa9&#10;QN2zwMjBqd+gWsUdeKjDiEObQV0rLlMNWM04f1HNY8OsTLUgOd5eaPL/D5Z/Oj7aL46E/i302MBU&#10;hLcPwL97YmDbMLOXd85B10gmMPA4UpZ11hfnr5FqX/gIUnUfQWCT2SFAAupr10ZWsE6C6NiA04V0&#10;2QfC8XGynE4XyzklHG2rVb7IU1cyVjz9ts6H9xJaEoWSOmxqQmfHBx9iNqx4conBPGgldkrrpLh9&#10;tdWOHBkOwC6dVMALN21Ih9Hnk/lAwF8h8nT+BNGqgJOsVVvSm4sTKyJt74xIcxaY0oOMKWtz5jFS&#10;N5AY+qonSpR0GgNEWisQJyTWwTC4uGgoNOB+UtLh0JbU/zgwJynRHww2ZzWezeKUJ2U2X05QcdeW&#10;6trCDEeokgZKBnEb0mZE3gzcYRNrlfh9zuScMg5jov28OHHar/Xk9bzem18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDFxJ7U3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVp&#10;09CGbCqEBIIbFARXN94mEfY6xG4a/h5zguNoRjNvys3krBhpCJ1nhKuZAkFce9Nxg/D2en+5AhGi&#10;ZqOtZ0L4pgCb6vSk1IXxR36hcRsbkUo4FBqhjbEvpAx1S06Hme+Jk7f3g9MxyaGRZtDHVO6snCuV&#10;S6c7Tgut7umupfpze3AIq+xx/AhPi+f3Ot/bdby4Hh++BsTzs+n2BkSkKf6F4Rc/oUOVmHb+wCYI&#10;i5CORIRsnYNIbrZQSxA7hLla5iCrUv7nr34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;hF3RQBQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAxcSe1N4AAAAHAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="634F2932" w14:textId="0202F5C9" w:rsidR="00AC1CB1" w:rsidRPr="00760005" w:rsidRDefault="00AC1CB1" w:rsidP="00AC1CB1">
+                    <w:p w14:paraId="7F8229B3" w14:textId="77777777" w:rsidR="00E878E1" w:rsidRPr="0079144A" w:rsidRDefault="00E878E1">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00760005">
-                        <w:t>Dauer</w:t>
+                      <w:r w:rsidRPr="0079144A">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Duration</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6899A55C" w14:textId="72ABD509" w:rsidR="00AC1CB1" w:rsidRDefault="00F175A0">
-                      <w:r>
+                    <w:p w14:paraId="6899A55C" w14:textId="2595591C" w:rsidR="00AC1CB1" w:rsidRPr="0079144A" w:rsidRDefault="00E878E1" w:rsidP="00E878E1">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0079144A">
                         <w:rPr>
                           <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
                         </w:rPr>
-                        <w:t>30-45</w:t>
-[...11 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>30–45 minutes</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BD5F69" w:rsidRPr="009537A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F47AA5" wp14:editId="77C77749">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-419100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>5586730</wp:posOffset>
                 </wp:positionV>
@@ -1315,154 +1021,596 @@
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Aptos"/>
                           <w:color w:val="FFFFFF" w:themeColor="light1"/>
                           <w:kern w:val="24"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>40</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB715F5" w14:textId="05EB0036" w:rsidR="00BF0D04" w:rsidRPr="00FB3464" w:rsidRDefault="00602F85" w:rsidP="00C335F5">
-      <w:pPr>
+    <w:p w14:paraId="7BB715F5" w14:textId="268B3181" w:rsidR="00BF0D04" w:rsidRPr="000F6885" w:rsidRDefault="00021222" w:rsidP="000038A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AA2FC56" wp14:editId="6BA560CB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4963795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5756910" cy="1028700"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="982190781" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5756910" cy="1028700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3EDC38DD" w14:textId="6A112139" w:rsidR="001E706C" w:rsidRPr="00796C4F" w:rsidRDefault="0079144A" w:rsidP="001E706C">
+                            <w:pPr>
+                              <w:pStyle w:val="Heading2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00796C4F">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Handout for the lesson</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001E706C" w:rsidRPr="00796C4F">
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="300D54BB" w14:textId="6B050455" w:rsidR="00516AB9" w:rsidRPr="00796C4F" w:rsidRDefault="0079144A" w:rsidP="00A36EA9">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00796C4F">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>The worksheet on the following page 2 is suitable for printing as a handout for the lesson</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A36EA9" w:rsidRPr="00796C4F">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3AA2FC56" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:390.85pt;width:453.3pt;height:81pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8l2z2FQIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O2yAQx++V+g6Ie2M7SjaJFWe1zTZV&#10;pe2HtO0DYMAxKmYokNjp03fA2Wy0bS9VOSCGgT8zvxnWt0OnyVE6r8BUtJjklEjDQSizr+i3r7s3&#10;S0p8YEYwDUZW9CQ9vd28frXubSmn0IIW0hEUMb7sbUXbEGyZZZ63smN+AlYadDbgOhbQdPtMONaj&#10;eqezaZ7fZD04YR1w6T3u3o9Oukn6TSN5+Nw0XgaiK4qxhTS7NNdxzjZrVu4ds63i5zDYP0TRMWXw&#10;0YvUPQuMHJz6TapT3IGHJkw4dBk0jeIy5YDZFPmLbB5bZmXKBeF4e8Hk/58s/3R8tF8cCcNbGLCA&#10;KQlvH4B/98TAtmVmL++cg76VTODDRUSW9daX56sRtS99FKn7jyCwyOwQIAkNjesiFcyToDoW4HSB&#10;LodAOG7OF/ObVYEujr4iny4XeSpLxsqn69b58F5CR+Kiog6rmuTZ8cGHGA4rn47E1zxoJXZK62S4&#10;fb3VjhwZdsAujZTBi2PakL6iq/l0PhL4q0Sexp8kOhWwlbXqKrq8HGJl5PbOiNRogSk9rjFkbc4g&#10;I7uRYhjqgSiBUOIDkWsN4oRkHYydiz8NFy24n5T02LUV9T8OzElK9AeD1VkVs1ls82TM5ospGu7a&#10;U197mOEoVdFAybjchvQ1IjcDd1jFRiW+z5GcQ8ZuTNjPPye2+7WdTj3/780vAAAA//8DAFBLAwQU&#10;AAYACAAAACEAePuJ9t8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1&#10;SqskDXEqhASCWylVubrxNomI18F20/D3LCe4zWpWM2/K9WR7MaIPnSMF81kCAql2pqNGwe796TYH&#10;EaImo3tHqOAbA6yry4tSF8ad6Q3HbWwEh1AotII2xqGQMtQtWh1mbkBi7+i81ZFP30jj9ZnDbS/v&#10;kiSVVnfEDa0e8LHF+nN7sgry5cv4EV4Xm32dHvtVvMnG5y+v1PXV9HAPIuIU/57hF5/RoWKmgzuR&#10;CaJXwEOigiyfZyDYXiVpCuLAYrnIQFal/D+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC8l2z2FQIAACcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB4+4n23wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3EDC38DD" w14:textId="6A112139" w:rsidR="001E706C" w:rsidRPr="00796C4F" w:rsidRDefault="0079144A" w:rsidP="001E706C">
+                      <w:pPr>
+                        <w:pStyle w:val="Heading2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00796C4F">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Handout for the lesson</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001E706C" w:rsidRPr="00796C4F">
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="300D54BB" w14:textId="6B050455" w:rsidR="00516AB9" w:rsidRPr="00796C4F" w:rsidRDefault="0079144A" w:rsidP="00A36EA9">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00796C4F">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>The worksheet on the following page 2 is suitable for printing as a handout for the lesson</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A36EA9" w:rsidRPr="00796C4F">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="362367DC" wp14:editId="0855D39D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3380740</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5743575" cy="1432560"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="15240"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1148058260" name="Textfeld 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5743575" cy="1432560"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64C167E8" w14:textId="77777777" w:rsidR="00F72695" w:rsidRPr="00AB1F1A" w:rsidRDefault="00F72695" w:rsidP="00F72695">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AB1F1A">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Learning objectives</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77E8A990" w14:textId="77777777" w:rsidR="0079144A" w:rsidRPr="00AB1F1A" w:rsidRDefault="0079144A" w:rsidP="0079144A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1560"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AB1F1A">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Students can correctly use specified logistics terminology in context.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33BDECA1" w14:textId="77777777" w:rsidR="0079144A" w:rsidRPr="00AB1F1A" w:rsidRDefault="0079144A" w:rsidP="0079144A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1560"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AB1F1A">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Students can jointly develop a short story or structure and formulate a dialogue.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="16152996" w14:textId="182BA4F2" w:rsidR="00EA7BF5" w:rsidRPr="00AB1F1A" w:rsidRDefault="0079144A" w:rsidP="0079144A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="13"/>
+                              </w:numPr>
+                              <w:tabs>
+                                <w:tab w:val="left" w:pos="1560"/>
+                              </w:tabs>
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AB1F1A">
+                              <w:rPr>
+                                <w:szCs w:val="26"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Students can present their results clearly and appropriately to the group.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="362367DC" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:401.05pt;margin-top:266.2pt;width:452.25pt;height:112.8pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt6urRFgIAACcEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L07SOGmNOEWXLsOA&#10;7gfo9gC0LMfCZFGTlNjZ049S0jTotsswHQRSpD6SH8nl7dBptpfOKzQln4zGnEkjsFZmW/JvXzdv&#10;rjnzAUwNGo0s+UF6frt6/WrZ20JOsUVdS8cIxPiityVvQ7BFlnnRyg78CK00ZGzQdRBIddusdtAT&#10;eqez6Xg8z3p0tXUopPf0en808lXCbxopwuem8TIwXXLKLaTbpbuKd7ZaQrF1YFslTmnAP2TRgTIU&#10;9Ax1DwHYzqnfoDolHHpswkhgl2HTKCFTDVTNZPyimscWrEy1EDnenmny/w9WfNo/2i+OheEtDtTA&#10;VIS3Dyi+e2Zw3YLZyjvnsG8l1BR4EinLeuuL09dItS98BKn6j1hTk2EXMAENjesiK1QnI3RqwOFM&#10;uhwCE/SYL2ZX+SLnTJBtMrua5vPUlgyKp+/W+fBeYseiUHJHXU3wsH/wIaYDxZNLjOZRq3qjtE6K&#10;21Zr7dgeaAI26aQKXrhpw/qS3+TT/MjAXyHG6fwJolOBRlmrruTXZycoIm/vTJ0GLYDSR5lS1uZE&#10;ZOTuyGIYqoGpuuTzGCDyWmF9IGYdHieXNo2EFt1Pznqa2pL7HztwkjP9wVB3biazWRzzpMzyxZQU&#10;d2mpLi1gBEGVPHB2FNchrUbkzeAddbFRid/nTE4p0zQm2k+bE8f9Uk9ez/u9+gUAAP//AwBQSwME&#10;FAAGAAgAAAAhAIL3TUbfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQ&#10;tWmTNg1xKoQEojcoCK5uvE0i7HWw3TT8PeYEx9GMZt5Um8kaNqIPvSMJNzMBDKlxuqdWwtvrw3UB&#10;LERFWhlHKOEbA2zq87NKldqd6AXHXWxZKqFQKgldjEPJeWg6tCrM3ICUvIPzVsUkfcu1V6dUbg2f&#10;C7HkVvWUFjo14H2HzefuaCUU2dP4EbaL5/dmeTDreLUaH7+8lJcX090tsIhT/AvDL35Chzox7d2R&#10;dGBGQjoSJeSLeQYs2WuR5cD2ElZ5IYDXFf9/oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAberq0RYCAAAnBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAgvdNRt8AAAAIAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="64C167E8" w14:textId="77777777" w:rsidR="00F72695" w:rsidRPr="00AB1F1A" w:rsidRDefault="00F72695" w:rsidP="00F72695">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AB1F1A">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Learning objectives</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77E8A990" w14:textId="77777777" w:rsidR="0079144A" w:rsidRPr="00AB1F1A" w:rsidRDefault="0079144A" w:rsidP="0079144A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1560"/>
+                        </w:tabs>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AB1F1A">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Students can correctly use specified logistics terminology in context.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="33BDECA1" w14:textId="77777777" w:rsidR="0079144A" w:rsidRPr="00AB1F1A" w:rsidRDefault="0079144A" w:rsidP="0079144A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1560"/>
+                        </w:tabs>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AB1F1A">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Students can jointly develop a short story or structure and formulate a dialogue.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="16152996" w14:textId="182BA4F2" w:rsidR="00EA7BF5" w:rsidRPr="00AB1F1A" w:rsidRDefault="0079144A" w:rsidP="0079144A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="13"/>
+                        </w:numPr>
+                        <w:tabs>
+                          <w:tab w:val="left" w:pos="1560"/>
+                        </w:tabs>
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AB1F1A">
+                        <w:rPr>
+                          <w:szCs w:val="26"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Students can present their results clearly and appropriately to the group.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00602F85">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657215" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B9CB578" wp14:editId="44741200">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2517140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5743575" cy="742950"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="627332305" name="Textfeld 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5743575" cy="742950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="782DD3B2" w14:textId="77777777" w:rsidR="00602F85" w:rsidRDefault="00602F85" w:rsidP="00602F85">
+                          <w:p w14:paraId="111F4901" w14:textId="63FB6D46" w:rsidR="00602F85" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00602F85">
                             <w:pPr>
-                              <w:pStyle w:val="berschrift2"/>
+                              <w:rPr>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-                              <w:t>Schwierigkeit</w:t>
+                            <w:r w:rsidRPr="003B3EB1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                                <w:color w:val="2D4B73"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                                <w:lang w:val="en-GB"/>
+                              </w:rPr>
+                              <w:t>Difficulty</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="111F4901" w14:textId="77777777" w:rsidR="00602F85" w:rsidRPr="00540C26" w:rsidRDefault="00602F85" w:rsidP="00602F85"/>
                           <w:p w14:paraId="78407038" w14:textId="77777777" w:rsidR="00602F85" w:rsidRDefault="00602F85" w:rsidP="00602F85"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2B9CB578" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:198.2pt;width:452.25pt;height:58.5pt;z-index:251657215;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+UDJZFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01bGrqNmq6WLkVI&#10;y4e08AATx2ksHI+x3SbL0zN2ut1qgQvCB8vjsf+e+c14fT10mh2l8wpNyWeTKWfSCKyV2Zf829fd&#10;qyvOfABTg0YjS/4gPb/evHyx7m0h59iirqVjJGJ80duStyHYIsu8aGUHfoJWGnI26DoIZLp9Vjvo&#10;Sb3T2Xw6fZP16GrrUEjvafd2dPJN0m8aKcLnpvEyMF1yii2k2aW5inO2WUOxd2BbJU5hwD9E0YEy&#10;9OhZ6hYCsINTv0l1Sjj02ISJwC7DplFCphwom9n0WTb3LViZciE43p4x+f8nKz4d7+0Xx8LwFgcq&#10;YErC2zsU3z0zuG3B7OWNc9i3Emp6eBaRZb31xelqRO0LH0Wq/iPWVGQ4BExCQ+O6SIXyZKROBXg4&#10;Q5dDYII28+Xidb7MORPkWy7mqzxVJYPi8bZ1PryX2LG4KLmjoiZ1ON75EKOB4vFIfMyjVvVOaZ0M&#10;t6+22rEjUAPs0kgJPDumDetLvsrn+QjgrxLTNP4k0alAnaxVV/Kr8yEoIrZ3pk59FkDpcU0ha3Pi&#10;GNGNEMNQDUzVhCE+ELFWWD8QWIdj49JHo0WL7idnPTVtyf2PAzjJmf5gqDir2WIRuzwZi3w5J8Nd&#10;eqpLDxhBUiUPnI3LbUg/I3IzeENFbFTi+xTJKWRqxoT99HFit1/a6dTT9978AgAA//8DAFBLAwQU&#10;AAYACAAAACEANsW6deAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDr&#10;lIS0CdlUCAlEb9BWcHVjN4nwT7DdNLw9ywmOoxnNfFOtJ6PZqHzonUVYzBNgyjZO9rZF2O+eZitg&#10;IQorhXZWIXyrAOv68qISpXRn+6bGbWwZldhQCoQuxqHkPDSdMiLM3aAseUfnjYgkfculF2cqN5rf&#10;JknOjegtLXRiUI+daj63J4Owyl7Gj7BJX9+b/KiLeLMcn7884vXV9HAPLKop/oXhF5/QoSamgztZ&#10;GZhGmC0piJAWeQaM/CJJ6coB4W6RZsDriv9/UP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAPlAyWRUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEANsW6deAAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+              <v:shape w14:anchorId="2B9CB578" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.35pt;margin-top:198.2pt;width:452.25pt;height:58.5pt;z-index:251657215;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+UDJZFQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk82O0zAQx+9IvIPlO01bGrqNmq6WLkVI&#10;y4e08AATx2ksHI+x3SbL0zN2ut1qgQvCB8vjsf+e+c14fT10mh2l8wpNyWeTKWfSCKyV2Zf829fd&#10;qyvOfABTg0YjS/4gPb/evHyx7m0h59iirqVjJGJ80duStyHYIsu8aGUHfoJWGnI26DoIZLp9Vjvo&#10;Sb3T2Xw6fZP16GrrUEjvafd2dPJN0m8aKcLnpvEyMF1yii2k2aW5inO2WUOxd2BbJU5hwD9E0YEy&#10;9OhZ6hYCsINTv0l1Sjj02ISJwC7DplFCphwom9n0WTb3LViZciE43p4x+f8nKz4d7+0Xx8LwFgcq&#10;YErC2zsU3z0zuG3B7OWNc9i3Emp6eBaRZb31xelqRO0LH0Wq/iPWVGQ4BExCQ+O6SIXyZKROBXg4&#10;Q5dDYII28+Xidb7MORPkWy7mqzxVJYPi8bZ1PryX2LG4KLmjoiZ1ON75EKOB4vFIfMyjVvVOaZ0M&#10;t6+22rEjUAPs0kgJPDumDetLvsrn+QjgrxLTNP4k0alAnaxVV/Kr8yEoIrZ3pk59FkDpcU0ha3Pi&#10;GNGNEMNQDUzVhCE+ELFWWD8QWIdj49JHo0WL7idnPTVtyf2PAzjJmf5gqDir2WIRuzwZi3w5J8Nd&#10;eqpLDxhBUiUPnI3LbUg/I3IzeENFbFTi+xTJKWRqxoT99HFit1/a6dTT9978AgAA//8DAFBLAwQU&#10;AAYACAAAACEANsW6deAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFDr&#10;lIS0CdlUCAlEb9BWcHVjN4nwT7DdNLw9ywmOoxnNfFOtJ6PZqHzonUVYzBNgyjZO9rZF2O+eZitg&#10;IQorhXZWIXyrAOv68qISpXRn+6bGbWwZldhQCoQuxqHkPDSdMiLM3aAseUfnjYgkfculF2cqN5rf&#10;JknOjegtLXRiUI+daj63J4Owyl7Gj7BJX9+b/KiLeLMcn7884vXV9HAPLKop/oXhF5/QoSamgztZ&#10;GZhGmC0piJAWeQaM/CJJ6coB4W6RZsDriv9/UP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAPlAyWRUCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEANsW6deAAAAAJAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="782DD3B2" w14:textId="77777777" w:rsidR="00602F85" w:rsidRDefault="00602F85" w:rsidP="00602F85">
+                    <w:p w14:paraId="111F4901" w14:textId="63FB6D46" w:rsidR="00602F85" w:rsidRPr="003B3EB1" w:rsidRDefault="00BC23F7" w:rsidP="00602F85">
                       <w:pPr>
-                        <w:pStyle w:val="berschrift2"/>
+                        <w:rPr>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-                        <w:t>Schwierigkeit</w:t>
+                      <w:r w:rsidRPr="003B3EB1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:color w:val="2D4B73"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                          <w:lang w:val="en-GB"/>
+                        </w:rPr>
+                        <w:t>Difficulty</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="111F4901" w14:textId="77777777" w:rsidR="00602F85" w:rsidRPr="00540C26" w:rsidRDefault="00602F85" w:rsidP="00602F85"/>
                     <w:p w14:paraId="78407038" w14:textId="77777777" w:rsidR="00602F85" w:rsidRDefault="00602F85" w:rsidP="00602F85"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00602F85">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662350" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BD0A31A" wp14:editId="1E0DFA8F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1748155</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2644140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1233417" cy="473075"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="728698208" name="Graphic 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -1821,66 +1969,68 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="0F806200" id="Gruppieren 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:137.65pt;margin-top:208.2pt;width:177.85pt;height:37.25pt;z-index:251658253;mso-width-relative:margin;mso-height-relative:margin" coordorigin="17589,1333" coordsize="22586,4730" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcLgL88AMAABISAAAOAAAAZHJzL2Uyb0RvYy54bWzsWF2PmzoQfb/S/Q+I97sB82FAm63abnd1&#10;pau2Urfqs8NHQAJMbSdk//0dGyYhySabbtW3vMQmGSZnzsycMdy+2zS1tc6FrHg7t90bx7byNuVZ&#10;1S7n9venh38i25KKtRmreZvP7edc2u/u/v7rtu+SnPCS11kuLHDSyqTv5napVJfMZjIt84bJG97l&#10;LfxYcNEwBZdiOcsE68F7U8+I44SznousEzzNpYRv74cf7TvjvyjyVH0pCpkrq57bgE2ZT2E+F/pz&#10;dnfLkqVgXVmlIwz2BhQNq1r4062re6aYtRLVkaumSgWXvFA3KW9mvCiqNDcxQDSucxDNo+CrzsSy&#10;TPplt6UJqD3g6c1u08/rR9F9674KYKLvlsCFudKxbArR6BVQWhtD2fOWsnyjrBS+JCSIQie0rRR+&#10;86nn0GDgNC2BeH2bS4MoDoB7MHA9z4OtIT0tP533MUMEsz1cfQeVIndkyN8j41vJutxwLBMg46uw&#10;qmxuRySiJPJi37Za1kDdPo4lQmKNXmMA4y1tMpHA4AucnQoe6XOJ51E3OKRvGzpL0pVUjzk3iWDr&#10;/6QaKjbDHStxl25a3Aqoe13xtal4ZVtQ8cK2oOIXA/kdU/o+jVhvrR5yA1AiB6CUJpHUiU1BN3yd&#10;P3FjqHQ6KSGeS0w2CUAHKwAEeHd2dTu196OAhoN9EESjMZrg2hnXQ428ZkW8MBjLaQ8A+sJ16hMK&#10;MwwQKRrgOhhOcF5gfYoF9JnWXOYDMZrfN/C8TQe0zRjyeaLjmJIA6hV7FHKCaHAdIg1c14+HjJhW&#10;PGlI/cjxMdWG9AEBusP1yC0Q6DrnfU/QXmB9kgyEcMQ3BLWtcdhPu0jyusoeqrrWWZFiufhYC2vN&#10;oF3Ivf+BemONTsxAgLDD9W7Bs2fQiR4kYW7Lnysmctuq/21BifSIwY3AzQI3QtUfuRlEpiCEVE+b&#10;H0x0Vgfbua1AFT5zFCSWYLvrWLa2+s6Wv18pXlRaCwy2AdF4AeI4KNQfV0k3jKLY8ymFItmXSc9k&#10;/2KZJDSi4QszYieTJI6PpwwQgzNqmmDkDabxn5BJgBL/mkxOeucCmTzfOINInrfZk8jJn2O34Hog&#10;ka/17L5Evma9J5EvgDhq2ekouohjl5CY+u44iwIa4Xg5RXIce3FwifIFDvUJnFxf1VLqe8SF048R&#10;6QkCZBjXUSJ3bn2Y+tH5iTRBe4H1STIQwhHfb5JIGKPOh4erRB4f1lG3R9EbD5Ke68VRGEQgGL+n&#10;kIR6HszUw1P0VSFhHmKJT/XsqpD62euqkOakZR4vTpKB5XNVSDjWTg+R5sEbXjyYB7zxJYl+szG9&#10;Nva7Vzl3/wMAAP//AwBQSwMEFAAGAAgAAAAhABT/5M/iAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4s7boVVppO0wScJiQ2JMQta7y2WuNUTdZ2b485wdH2p9/fn68n24oB&#10;e984UhDPIhBIpTMNVQo+D68PTyB80GR06wgVXNHDuri9yXVm3EgfOOxDJTiEfKYV1CF0mZS+rNFq&#10;P3MdEt9Orrc68NhX0vR65HDbynkUpdLqhvhDrTvc1lie9xer4G3U4yaJX4bd+bS9fh+W71+7GJW6&#10;v5s2zyACTuEPhl99VoeCnY7uQsaLVsH8cZkwqmARpwsQTKRJzO2OvFlFK5BFLv93KH4AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA3C4C/PADAAASEgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFP/kz+IAAAALAQAADwAAAAAAAAAAAAAAAABKBgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFkHAAAAAA==&#10;">
                 <v:shape id="Graphic 29" o:spid="_x0000_s1027" style="position:absolute;left:17589;top:1333;width:12337;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1233805,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4hqLyywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvQv/D8gremo2p2G3strSKYnsR20Lx9sg+k2D2bchum/jvXaHgcZiZb5jFarCNuFDna8ca7pIU&#10;BHHhTM2lhuPhZaJA+IBssHFMGn7Iw2o5ullgblzPH3TZh1JECPscNVQhtLmUvqjIok9cSxy9L9dZ&#10;DFF2pTQd9hFuG5ml6YO0WHNcqLClp4qK7/3ZarCbZ16fvd++18P09LqzRb/5VFrfjof1I4hAQ/gP&#10;X9tvRoPK1CxT0/k9/F2Kd0AufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4hqLyywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" path="m722312,237109l485762,558,,558,236550,237109,,473659r485762,l722312,237109xem1233805,236550l997254,,511492,,748042,236550,511492,473100r485762,l1233805,236550xe" fillcolor="#2d4b73" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 30" o:spid="_x0000_s1028" style="position:absolute;left:27876;top:1333;width:12299;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1229995,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBN8HQ2yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LFHopzcZn0tRVVBBEEKstPQ/ZMQlmZ0N2q/HfdwuCx/neM513phYXal1lWUE/ikEQ51ZX&#10;XCj4/lq/pSCcR9ZYWyYFN3Iwn/Wepphpe+UDXY6+ECGEXYYKSu+bTEqXl2TQRbYhDtzJtgZ9ONtC&#10;6havIdzUchDHE2mw4tBQYkOrkvLz8dcoyA+f691pxDTeFT9yucTqdb9dKfXy3C0+QHjq/EN8d290&#10;mD9J0/fhKEkG8P9TAEDO/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBN8HQ2yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m722312,236550l485762,,,,236550,236550,,473100r485762,l722312,236550xem1229741,235788l993952,,507428,,743216,235788,507428,471589r486524,l1229741,235788xe" fillcolor="#6590bf" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shape id="Graphic 30" o:spid="_x0000_s1029" style="position:absolute;left:22733;top:1333;width:12299;height:4731;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1229995,473709" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARsJAtyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgreFN2ojcTUVVQQSkH8xetD9pgEs2dDdtX07bsFwcthZr5hpvPWVOJOjSstKxj0IxDE&#10;mdUl5wpOx3UvAeE8ssbKMin4JQfzWedtiqm2D97T/eBzESDsUlRQeF+nUrqsIIOub2vi4F1sY9AH&#10;2eRSN/gIcFPJYRSNpcGSw0KBNa0Kyq6Hm1GQ7XfrzeWTKd7kZ7lcYvmx/Vkp1X1vF18gPLX+FX62&#10;v7WC0WA0ScZxEsP/pXAH5OwPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEbCQLckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m722312,236550l485762,,,,236550,236550,,473100r485762,l722312,236550xem1229741,235788l993952,,507428,,743216,235788,507428,471589r486524,l1229741,235788xe" fillcolor="#6590bf" stroked="f">
                   <v:path arrowok="t"/>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E15139">
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="003558BA" w:rsidRPr="003558BA">
+      <w:r w:rsidR="00871F9A" w:rsidRPr="000F6885">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:noProof/>
           <w:color w:val="2D4B73"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Erzähl uns etwas - Transporte</w:t>
+        <w:t>Tell us something – transport</w:t>
       </w:r>
-      <w:r w:rsidR="00FF7A5A" w:rsidRPr="00BF0D04">
+      <w:r w:rsidR="00FF7A5A" w:rsidRPr="000F6885">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DD4A9E0" wp14:editId="53C00A7C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-594995</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>95885</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="986790" cy="986790"/>
                 <wp:effectExtent l="57150" t="57150" r="80010" b="80010"/>
                 <wp:wrapNone/>
                 <wp:docPr id="409443197" name="Ellipse 9">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -1915,1070 +2065,1302 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="1964577E" id="Ellipse 9" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-46.85pt;margin-top:7.55pt;width:77.7pt;height:77.7pt;z-index:-251642870;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGS7L8wEAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWyslMtu2zAQRfcF+g8E97Vko01iwXIWCdRN&#10;0QZN+wE0NZQI8AWStey/75B6uG6DLoJsaD5mDudeDb27P2lFjuCDtKam61VJCRhuW2m6mv780Xy4&#10;oyREZlqmrIGaniHQ+/37d7vBVbCxvVUteIIQE6rB1bSP0VVFEXgPmoWVdWDwUFivWcSl74rWswHp&#10;WhWbsrwpButb5y2HEHD3cTyk+8wXAnj8JkSASFRNsbaYR5/HQxqL/Y5VnWeul3wqg72iCs2kwUsX&#10;1COLjPzy8h+UltzbYEVccasLK4TkkDWgmnX5l5rnnjnIWtCc4Babwtth+dfjs3vyaMPgQhVwmlSc&#10;hNfpF+sjp2zWeTELTpFw3Nze3dxu0VKOR9McKcUl2fkQP4PVJE1qCkpJF5IcVrHjlxDH6DkqbQer&#10;ZNtIpfIitQA8KE+ODD/eoVunj4X8qyhlyIB9t7ktyzKjr06D7w4Lodk2H5sXIIhUBskXA/IsnhWk&#10;OpT5DoLIFiVvxhuuC2Ocg4nr8ahnLYz1fsKCcnuliueMXH8GJrJApQt7AsyRI2Rmj8Kn+JQKubWX&#10;5En6/5KXjHyzNXFJ1tJY/5Iyhaqmm8f42aTRmuTSwbbnJ098VA92fGHM8N7iA+PR5+QUhb2blU/v&#10;LD2OP9cZe/k32P8GAAD//wMAUEsDBBQABgAIAAAAIQCgbiLl3wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NS8NAEIbvgv9hGcFbu0ltE43ZlCIEexE0Vehxm4xJMDsbspsP/73jSY8v78M7z6T7&#10;xXRiwsG1lhSE6wAEUmmrlmoF76d8dQ/CeU2V7iyhgm90sM+ur1KdVHamN5wKXwseIZdoBY33fSKl&#10;Kxs02q1tj8Tdpx2M9hyHWlaDnnncdHITBJE0uiW+0Ogenxosv4rRKHh9jrZxftp8TC/nYjrk43He&#10;Hs9K3d4sh0cQHhf/B8OvPqtDxk4XO1LlRKdg9XAXM8rFLgTBQBRyvnCOgx3ILJX/P8h+AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB4ZLsvzAQAAVQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKBuIuXfAAAACQEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="10pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361E3829" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="405D5C0E" w14:textId="0762F5DD" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="00D71D29" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Jetzt ist eure Kreativität gefragt. Basierend auf einem Set von Begriffen aus dem Bereich der Logistik, müsst ihr einen Dialog, eine Geschichte oder Ähnliches formulieren.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Now your creativity is needed. Based on a set of terms from the field of logistics, you must formulate a dialogue, a story or something similar</w:t>
+      </w:r>
+      <w:r w:rsidR="003558BA" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405D5C0E" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="00FB3464" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-[...3 lines deleted...]
-          <w:szCs w:val="12"/>
+    <w:p w14:paraId="6CB7C3B9" w14:textId="77777777" w:rsidR="00D71D29" w:rsidRPr="000F6885" w:rsidRDefault="00D71D29" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58A152C9" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="58A152C9" w14:textId="6DB8FC66" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="00D71D29" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>So geht’s:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>How it works:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF1D0B8" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="3FF1D0B8" w14:textId="717E42CA" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="003558BA" w:rsidP="000038A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003558BA">
+      <w:r w:rsidR="00961E4A">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>Gruppeneinteilung</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5792A" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Forming groups</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE10BAB" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="3AE10BAB" w14:textId="69C3D3E9" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="00B5792A" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Teilt euch in Gruppen von 2-5 Personen ein.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Form groups of 2–5 people</w:t>
+      </w:r>
+      <w:r w:rsidR="003558BA" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66897D61" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="66897D61" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="003558BA" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="439BDF69" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="439BDF69" w14:textId="33D7DCC4" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="003558BA" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003558BA">
+      <w:r w:rsidR="00961E4A">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>Wahl der Begriffe</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5792A" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Choosing the terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD68B92" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="4DD68B92" w14:textId="35B9F279" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="00020FD8" w:rsidP="000038A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Folgende Begriff Sets stehen zur Auswahl, aber Vorsicht ihr dürft nur ein Set auswählen und ihr müsst alle Begriffe aus diesem Set benutzen. Die </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The following sets of terms are available. However, be careful: you may select only one set and you must use all the terms from that set. The order in which they appear is up to you</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003558BA">
+      <w:r w:rsidR="003558BA" w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in der sie vorkommen bleibt euch selbst überlassen:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="367"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1763"/>
+        <w:gridCol w:w="407"/>
+        <w:gridCol w:w="2394"/>
+        <w:gridCol w:w="1552"/>
+        <w:gridCol w:w="1453"/>
+        <w:gridCol w:w="1577"/>
+        <w:gridCol w:w="1968"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C25289" w:rsidRPr="00C25289" w14:paraId="6E42D45D" w14:textId="77777777" w:rsidTr="006A6D8A">
+      <w:tr w:rsidR="00C25289" w:rsidRPr="000F6885" w14:paraId="6E42D45D" w14:textId="77777777" w:rsidTr="000038A6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="408" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A1740E" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="74A1740E" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00C25289" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70EE2070" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="70EE2070" w14:textId="6E11AB8E" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00020FD8" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Logistik</w:t>
+              <w:t>Logistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A5F637E" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="7A5F637E" w14:textId="08A6EB10" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00020FD8" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Verkehrsaufkommen</w:t>
+              <w:t>Transport volume</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3878CDE3" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="3878CDE3" w14:textId="525B8182" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00020FD8" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D7F53B6" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="0D7F53B6" w14:textId="2CE48B88" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00DC3EA0" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Quelle – Senke</w:t>
+              <w:t>Source – destination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BB2337" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="68BB2337" w14:textId="4FC4BEA2" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00DC3EA0" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Verkehrsmittel/ Verkehrsträger</w:t>
+              <w:t>Means of transport / transport mode</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C25289" w:rsidRPr="00C25289" w14:paraId="2F0C58D6" w14:textId="77777777" w:rsidTr="006A6D8A">
+      <w:tr w:rsidR="00C25289" w:rsidRPr="000F6885" w14:paraId="2F0C58D6" w14:textId="77777777" w:rsidTr="000038A6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="408" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D9D665" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="14D9D665" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00C25289" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="040295AB" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="040295AB" w14:textId="42256706" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00133B58" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Zug/ Schiene</w:t>
+              <w:t>Train / rail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="723484B4" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="723484B4" w14:textId="16F98209" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00133B58" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Binnenschiff/ Wasserstraße</w:t>
+              <w:t>Inland vessel / waterway</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63D3E772" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="63D3E772" w14:textId="3914F0D1" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00133B58" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>LKW/ Straße</w:t>
+              <w:t>Lorry / road</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5362FC92" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="5362FC92" w14:textId="04E1D58B" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00133B58" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Umschlag</w:t>
+              <w:t>Transhipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1780460F" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="1780460F" w14:textId="091846C4" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00567F8F" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Multimodalität</w:t>
+              <w:t>Multimodality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C25289" w:rsidRPr="00C25289" w14:paraId="48C05027" w14:textId="77777777" w:rsidTr="006A6D8A">
+      <w:tr w:rsidR="00C25289" w:rsidRPr="000F6885" w14:paraId="48C05027" w14:textId="77777777" w:rsidTr="000038A6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="408" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07B8C3BE" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="07B8C3BE" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00C25289" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5639F3C3" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="5639F3C3" w14:textId="4BFFC9D2" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00567F8F" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Binnenschiff</w:t>
+              <w:t>Inland vessel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08497256" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="08497256" w14:textId="11B6AA2B" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00567F8F" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Donau</w:t>
+              <w:t>Danube</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04B3EF57" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="04B3EF57" w14:textId="3367633E" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00567F8F" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Schleuse</w:t>
+              <w:t>Lock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F18286" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="05F18286" w14:textId="3E423648" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="008B6B69" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Schiffstyp</w:t>
+              <w:t>Container ship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D28FEB6" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="1D28FEB6" w14:textId="6E74E46A" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="008B6B69" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Hafen</w:t>
+              <w:t>Port</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C25289" w:rsidRPr="00C25289" w14:paraId="7DF2DE26" w14:textId="77777777" w:rsidTr="006A6D8A">
+      <w:tr w:rsidR="00C25289" w:rsidRPr="000F6885" w14:paraId="7DF2DE26" w14:textId="77777777" w:rsidTr="000038A6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="408" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14CFBF50" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="14CFBF50" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00C25289" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00EB1D0F" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="00EB1D0F" w14:textId="0577F788" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="002720F3" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Kran</w:t>
+              <w:t>Crane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56C67661" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="56C67661" w14:textId="065A7984" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="002720F3" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Schüttgut</w:t>
+              <w:t>Bulk goods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B84E58" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="16B84E58" w14:textId="423E69D8" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="002720F3" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Container</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A24283" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="37A24283" w14:textId="32EFF8AA" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="002720F3" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Schubleichter</w:t>
+              <w:t>Pusher craft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66DE6C6F" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="66DE6C6F" w14:textId="5FCF6655" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00704842" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Hauptlauf</w:t>
+              <w:t>Main run</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C25289" w:rsidRPr="00C25289" w14:paraId="551FF9D8" w14:textId="77777777" w:rsidTr="006A6D8A">
+      <w:tr w:rsidR="00C25289" w:rsidRPr="000F6885" w14:paraId="551FF9D8" w14:textId="77777777" w:rsidTr="000038A6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="421" w:type="dxa"/>
+            <w:tcW w:w="408" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6941535C" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="6941535C" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00C25289" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2599" w:type="dxa"/>
+            <w:tcW w:w="2411" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A27DE7F" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="0A27DE7F" w14:textId="26151EF1" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00704842" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Sender – Empfänger</w:t>
+              <w:t>Sender – recipient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1555" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="368F5B18" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="368F5B18" w14:textId="51B12706" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00704842" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Intermodaler Transport</w:t>
+              <w:t>Intermodal transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1510" w:type="dxa"/>
+            <w:tcW w:w="1457" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34A680F6" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="34A680F6" w14:textId="1B855369" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="004461CB" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Donau</w:t>
+              <w:t>Danube</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72AE1DA7" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="72AE1DA7" w14:textId="1A61C17C" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="004461CB" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Güter</w:t>
+              <w:t>Goods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1511" w:type="dxa"/>
+            <w:tcW w:w="1973" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB48A07" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00C25289" w:rsidRDefault="00C25289" w:rsidP="00C25289">
+          <w:p w14:paraId="1CB48A07" w14:textId="68381A11" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="004461CB" w:rsidP="000038A6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C25289">
+            <w:r w:rsidRPr="000F6885">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Verkehrsträger</w:t>
+              <w:t>Transport operator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A035C9E" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="00FB3464" w:rsidRDefault="00C25289" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="0A035C9E" w14:textId="77777777" w:rsidR="00C25289" w:rsidRPr="000F6885" w:rsidRDefault="00C25289" w:rsidP="000038A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D7E5D35" w14:textId="011E7F39" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="5D7E5D35" w14:textId="1586AECE" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="004461CB" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Es ist erlaubt Abwandlungen des Wortes zu benutzen, lautet euer Wort zum Beispiel Multimodalität, so dürft ihr auch multimodal verwenden.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>It is permitted to use variations of the words. For example, if your word is “multimodality”, you may also use “multimodal”</w:t>
+      </w:r>
+      <w:r w:rsidR="003558BA" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CA94D7" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="00FB3464" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="53CA94D7" w14:textId="77777777" w:rsidR="003558BA" w:rsidRDefault="003558BA" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DBCED1A" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="5C17FA0E" w14:textId="77777777" w:rsidR="00961E4A" w:rsidRPr="000F6885" w:rsidRDefault="00961E4A" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBCED1A" w14:textId="752943EE" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="003558BA" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003558BA">
+      <w:r w:rsidR="00961E4A">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>Schreiben</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5F79" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Writing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E0AE9F" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="73E0AE9F" w14:textId="7E1D4BDE" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="002B5F79" w:rsidP="005269FE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Schreibt eure Geschichte, euren Dialog o. Ä.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Write your story or your dialogue</w:t>
+      </w:r>
+      <w:r w:rsidR="003558BA" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D98021A" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="0D98021A" w14:textId="7F00543C" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="002B5F79" w:rsidP="005269FE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Beachtete dabei unter anderem die folgenden Fragen:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Also consider the following questions</w:t>
+      </w:r>
+      <w:r w:rsidR="003558BA" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B954822" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="1B954822" w14:textId="61623ABD" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="003558BA" w:rsidP="005269FE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="003558BA">
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Was wollen wir erzählen?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42AE5" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>What do we want to tell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FD0C07" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="48FD0C07" w14:textId="358283F9" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="003558BA" w:rsidP="005269FE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="003558BA">
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Welche Personen sind involviert?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42AE5" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Which people are involved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC353EB" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="00602F85" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="2EC353EB" w14:textId="77777777" w:rsidR="003558BA" w:rsidRDefault="003558BA" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16771D04" w14:textId="77777777" w:rsidR="003558BA" w:rsidRPr="003558BA" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="62CBF60E" w14:textId="77777777" w:rsidR="00961E4A" w:rsidRPr="000F6885" w:rsidRDefault="00961E4A" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16771D04" w14:textId="223AF321" w:rsidR="003558BA" w:rsidRPr="000F6885" w:rsidRDefault="003558BA" w:rsidP="000038A6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003558BA">
+      <w:r w:rsidR="00961E4A">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>Präsentation</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6885" w:rsidRPr="000F6885">
+        <w:rPr>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Presentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00638DE4" w14:textId="72A0D03B" w:rsidR="009A7D92" w:rsidRPr="00FF7A5A" w:rsidRDefault="003558BA" w:rsidP="003558BA">
-      <w:pPr>
+    <w:p w14:paraId="00638DE4" w14:textId="081E2D87" w:rsidR="009A7D92" w:rsidRDefault="000F6885" w:rsidP="000038A6">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003558BA">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F6885">
         <w:rPr>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:t>Lest eure Geschichten und spielt eure Dialoge vor der Gruppe vor.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Read your stories and perform your dialogues in front of the group.</w:t>
       </w:r>
       <w:r w:rsidR="00383BBB" w:rsidRPr="00BF0D04">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D1DD3BE" wp14:editId="2AF929D4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="rightMargin">
                   <wp:posOffset>-362585</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>7449820</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1030605" cy="1030605"/>
                 <wp:effectExtent l="133350" t="133350" r="150495" b="150495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="741455489" name="Ellipse 8">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3019,75 +3401,87 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rtlCol="0" anchor="ctr"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="00B64432" id="Ellipse 8" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:-28.55pt;margin-top:586.6pt;width:81.15pt;height:81.15pt;z-index:-251654134;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJjknM9AEAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWyslM1u2zAMx+8D9g6C7ovtrO1WI04PLbLL&#10;sBVr9wCKTNkC9AVJi5O3HyV/pNmKHYr5IEsi+SP/tOTN3VErcgAfpDUNrVYlJWC4baXpGvrzeffh&#10;MyUhMtMyZQ009ASB3m3fv9sMroa17a1qwROEmFAPrqF9jK4uisB70CysrAODRmG9ZhGXvitazwak&#10;a1Wsy/KmGKxvnbccQsDdh9FIt5kvBPD4XYgAkaiGYm0xjz6P+zQW2w2rO89cL/lUBntDFZpJg0kX&#10;1AOLjPzy8i+UltzbYEVccasLK4TkkDWgmqr8Q81TzxxkLdic4JY2hf+H5d8OT+7RYxsGF+qA06Ti&#10;KLxOb6yPHHOzTkuz4BgJx82q/FjelNeUcLTNC+QU53DnQ/wCVpM0aSgoJV1IgljNDl9DHL1nr7Qd&#10;rJLtTiqVF+kQwL3y5MDw8+27Kn0u5F94KUOGhq4/3V6VZUZfWIPv9gthd7u72r0CQaQySD63IM/i&#10;SUGqQ5kfIIhsUfR6zHBZGOMcTKxGU89aGOu9LvGZK54jcv0ZmMgClS7sCTB7jpCZPQqf/FMo5MO9&#10;BE/S/xW8ROTM1sQlWEtj/WvKFKqaMo/+c5PG1qQu7W17evTER3VvxzvGDO8tXjEefQ5OXnh6s/Lp&#10;pqXr8XKdsef/wfY3AAAA//8DAFBLAwQUAAYACAAAACEA99xXueIAAAANAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwW7CMBBE75X6D9ZW6g2ckKaUEAdVoPbQAxIB9Wxik6SN15FtwP37Lqf2Nqt5mp0p&#10;V9EM7KKd7y0KSKcJMI2NVT22Ag77t8kLMB8kKjlY1AJ+tIdVdX9XykLZK+70pQ4toxD0hRTQhTAW&#10;nPum00b6qR01kneyzshAp2u5cvJK4WbgsyR55kb2SB86Oep1p5vv+mwEbOqnzG2b+LE/HXD3Gd83&#10;7WL9JcTjQ3xdAgs6hj8YbvWpOlTU6WjPqDwbBEzyeUooGek8mwG7IUlO4kgiy/IceFXy/yuqXwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJjknM9AEAAFcEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD33Fe54gAAAA0BAAAPAAAAAAAAAAAAAAAA&#10;AE4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#f9f4f1" strokeweight="22pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:oval>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009A7D92" w:rsidRPr="00FF7A5A">
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="45B1D4FE" w14:textId="77777777" w:rsidR="00961E4A" w:rsidRPr="00961E4A" w:rsidRDefault="00961E4A" w:rsidP="00961E4A">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00961E4A" w:rsidRPr="00961E4A">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39FAB00B" w14:textId="77777777" w:rsidR="00FA1EE7" w:rsidRDefault="00FA1EE7" w:rsidP="009537A4">
+    <w:p w14:paraId="155D6356" w14:textId="77777777" w:rsidR="00123495" w:rsidRDefault="00123495" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E2C4C23" w14:textId="77777777" w:rsidR="00FA1EE7" w:rsidRDefault="00FA1EE7" w:rsidP="009537A4">
+    <w:p w14:paraId="53BA4DAE" w14:textId="77777777" w:rsidR="00123495" w:rsidRDefault="00123495" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3109,53 +3503,63 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A2DE121" w14:textId="77777777" w:rsidR="00871F9A" w:rsidRDefault="00871F9A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CCC0767" w14:textId="0F722AD6" w:rsidR="009537A4" w:rsidRDefault="009537A4" w:rsidP="009537A4">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="1470"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="009537A4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19166DA0" wp14:editId="0945FCCA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2548255</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-251460</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="714375" cy="703399"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="13" name="Grafik 12" descr="Logo Logistikum">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -3341,73 +3745,113 @@
                     <a:ext cx="1059915" cy="199390"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="627AF2BA" w14:textId="77777777" w:rsidR="00871F9A" w:rsidRDefault="00871F9A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E36160A" w14:textId="77777777" w:rsidR="00FA1EE7" w:rsidRDefault="00FA1EE7" w:rsidP="009537A4">
+    <w:p w14:paraId="711EA796" w14:textId="77777777" w:rsidR="00123495" w:rsidRDefault="00123495" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40C21452" w14:textId="77777777" w:rsidR="00FA1EE7" w:rsidRDefault="00FA1EE7" w:rsidP="009537A4">
+    <w:p w14:paraId="43EDCD28" w14:textId="77777777" w:rsidR="00123495" w:rsidRDefault="00123495" w:rsidP="009537A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="476C59BD" w14:textId="77777777" w:rsidR="00871F9A" w:rsidRDefault="00871F9A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10F05FD1" w14:textId="77777777" w:rsidR="00871F9A" w:rsidRDefault="00871F9A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FBD0C23" w14:textId="77777777" w:rsidR="00871F9A" w:rsidRDefault="00871F9A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="029A0A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C4E26F4"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3824,50 +4268,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B955A11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1952B0FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="558101E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2F2BD32"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E122F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8388657C"/>
     <w:lvl w:ilvl="0" w:tplc="0C07000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C07001B" w:tentative="1">
@@ -3912,51 +4582,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C07001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67545F94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="04C41946"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74E704DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19506D52"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="759D5DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C24C5A60"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4025,51 +4921,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B072F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D46DCEC"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4138,51 +5034,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D1712C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA1CD5D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF30964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F006DD28"/>
     <w:lvl w:ilvl="0" w:tplc="0C070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4252,205 +5261,251 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="52043093">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="905604300">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="540020671">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1880778607">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="753284242">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1292832403">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1007832829">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2016029928">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="912012774">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1114321949">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1438401762">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="822702050">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2114474307">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009537A4"/>
+    <w:rsid w:val="000038A6"/>
+    <w:rsid w:val="00020FD8"/>
+    <w:rsid w:val="00021222"/>
     <w:rsid w:val="00022ACB"/>
     <w:rsid w:val="0008463C"/>
     <w:rsid w:val="00090BEA"/>
     <w:rsid w:val="000A3B5A"/>
     <w:rsid w:val="000C02AB"/>
     <w:rsid w:val="000E53F2"/>
+    <w:rsid w:val="000F6885"/>
     <w:rsid w:val="00103367"/>
     <w:rsid w:val="00121B87"/>
+    <w:rsid w:val="00123495"/>
+    <w:rsid w:val="00133B58"/>
+    <w:rsid w:val="0015536B"/>
     <w:rsid w:val="00167EBF"/>
     <w:rsid w:val="0018266D"/>
     <w:rsid w:val="00186B20"/>
     <w:rsid w:val="001A0B49"/>
     <w:rsid w:val="001A3140"/>
     <w:rsid w:val="001E2645"/>
     <w:rsid w:val="001E706C"/>
     <w:rsid w:val="0023557A"/>
+    <w:rsid w:val="002720F3"/>
+    <w:rsid w:val="002B5F79"/>
     <w:rsid w:val="002D095C"/>
     <w:rsid w:val="00334100"/>
     <w:rsid w:val="003558BA"/>
     <w:rsid w:val="003652FC"/>
     <w:rsid w:val="0037383F"/>
     <w:rsid w:val="00383BBB"/>
     <w:rsid w:val="00385281"/>
+    <w:rsid w:val="003B3EB1"/>
     <w:rsid w:val="003B4887"/>
     <w:rsid w:val="003C1910"/>
     <w:rsid w:val="003F6D92"/>
     <w:rsid w:val="00436FC0"/>
+    <w:rsid w:val="004461CB"/>
     <w:rsid w:val="00480D2E"/>
     <w:rsid w:val="0048216A"/>
     <w:rsid w:val="00485A68"/>
     <w:rsid w:val="004D237E"/>
     <w:rsid w:val="004F4F46"/>
     <w:rsid w:val="005055F5"/>
     <w:rsid w:val="00516AB9"/>
     <w:rsid w:val="00525EB4"/>
+    <w:rsid w:val="005269FE"/>
     <w:rsid w:val="00540C26"/>
     <w:rsid w:val="005571C1"/>
+    <w:rsid w:val="00567F8F"/>
     <w:rsid w:val="005A6728"/>
+    <w:rsid w:val="005E55CC"/>
     <w:rsid w:val="00602F85"/>
     <w:rsid w:val="006103B7"/>
     <w:rsid w:val="00661879"/>
     <w:rsid w:val="00691BE1"/>
     <w:rsid w:val="006A0C6F"/>
     <w:rsid w:val="006C2107"/>
+    <w:rsid w:val="00704842"/>
     <w:rsid w:val="00716005"/>
     <w:rsid w:val="00724FA7"/>
     <w:rsid w:val="00760005"/>
+    <w:rsid w:val="0079144A"/>
+    <w:rsid w:val="00796C4F"/>
     <w:rsid w:val="00841B6E"/>
     <w:rsid w:val="00851225"/>
     <w:rsid w:val="00865B28"/>
+    <w:rsid w:val="00871F9A"/>
     <w:rsid w:val="008B29D6"/>
+    <w:rsid w:val="008B6B69"/>
     <w:rsid w:val="008C786D"/>
     <w:rsid w:val="008E611F"/>
     <w:rsid w:val="008F1D1A"/>
     <w:rsid w:val="009228AD"/>
     <w:rsid w:val="0092304E"/>
     <w:rsid w:val="0093202C"/>
     <w:rsid w:val="009537A4"/>
+    <w:rsid w:val="00961E4A"/>
     <w:rsid w:val="009A3F6E"/>
     <w:rsid w:val="009A7D92"/>
     <w:rsid w:val="009C42F6"/>
     <w:rsid w:val="00A00301"/>
     <w:rsid w:val="00A012A4"/>
     <w:rsid w:val="00A073AA"/>
     <w:rsid w:val="00A079B3"/>
     <w:rsid w:val="00A36EA9"/>
     <w:rsid w:val="00A65642"/>
+    <w:rsid w:val="00A71199"/>
     <w:rsid w:val="00AA5C08"/>
+    <w:rsid w:val="00AB1F1A"/>
     <w:rsid w:val="00AC1CB1"/>
     <w:rsid w:val="00AF24BD"/>
     <w:rsid w:val="00B50D10"/>
+    <w:rsid w:val="00B5792A"/>
     <w:rsid w:val="00B65A3E"/>
+    <w:rsid w:val="00BC23F7"/>
     <w:rsid w:val="00BD15B5"/>
     <w:rsid w:val="00BD5F69"/>
     <w:rsid w:val="00BE5F4D"/>
     <w:rsid w:val="00BF0D04"/>
     <w:rsid w:val="00C25289"/>
     <w:rsid w:val="00C255C7"/>
     <w:rsid w:val="00C335F5"/>
     <w:rsid w:val="00C742E9"/>
+    <w:rsid w:val="00CB44D8"/>
     <w:rsid w:val="00CC7136"/>
     <w:rsid w:val="00CE46AC"/>
     <w:rsid w:val="00CE5CD7"/>
     <w:rsid w:val="00D53918"/>
     <w:rsid w:val="00D63A6C"/>
     <w:rsid w:val="00D668A0"/>
+    <w:rsid w:val="00D71D29"/>
     <w:rsid w:val="00D96917"/>
     <w:rsid w:val="00DB0090"/>
+    <w:rsid w:val="00DC3EA0"/>
     <w:rsid w:val="00DF3AA8"/>
+    <w:rsid w:val="00E04B53"/>
     <w:rsid w:val="00E108E7"/>
     <w:rsid w:val="00E15139"/>
     <w:rsid w:val="00E366E6"/>
     <w:rsid w:val="00E4547F"/>
+    <w:rsid w:val="00E878E1"/>
     <w:rsid w:val="00EA1533"/>
     <w:rsid w:val="00EA7BF5"/>
     <w:rsid w:val="00EC4BA0"/>
     <w:rsid w:val="00ED6C2F"/>
     <w:rsid w:val="00F175A0"/>
     <w:rsid w:val="00F21265"/>
     <w:rsid w:val="00F359D0"/>
+    <w:rsid w:val="00F42AE5"/>
     <w:rsid w:val="00F6250F"/>
+    <w:rsid w:val="00F72695"/>
     <w:rsid w:val="00F73587"/>
     <w:rsid w:val="00F75D98"/>
     <w:rsid w:val="00FA0E88"/>
     <w:rsid w:val="00FA0FBE"/>
     <w:rsid w:val="00FA1EE7"/>
     <w:rsid w:val="00FB3464"/>
     <w:rsid w:val="00FB7AD4"/>
     <w:rsid w:val="00FF7A5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4842,729 +5897,729 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00AA5C08"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Überschrift 1 REWWay"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2D4B73"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Überschrift 2 REWWay"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift2Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00661879"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2D4B73"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift3Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift4Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift6Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift7Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift8Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift9Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...3 lines deleted...]
-    <w:link w:val="berschrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:aliases w:val="Überschrift 1 REWWay Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:color w:val="2D4B73"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...3 lines deleted...]
-    <w:link w:val="berschrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val="Überschrift 2 REWWay Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00661879"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:color w:val="2D4B73"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="TitelZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Titel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Untertitel">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="UntertitelZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Untertitel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Zitat">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="ZitatZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
-[...2 lines deleted...]
-    <w:link w:val="Zitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="IntensivesZitatZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
-[...2 lines deleted...]
-    <w:link w:val="IntensivesZitat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntensiverVerweis">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="009537A4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kopfzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009537A4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009537A4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Fuzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009537A4"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="TextkrperZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AA5C08"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextkrperZchn">
-[...2 lines deleted...]
-    <w:link w:val="Textkrper"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00AA5C08"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="de-DE"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C742E9"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C742E9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listenabsatz1">
     <w:name w:val="Listenabsatz1"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="003F6D92"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C25289"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -5836,59 +6891,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="772bd9cd-eaa2-4993-a042-72d81139fe46" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b72286a9-1a81-47a3-b7d4-6a652023a0d9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010032EDFD563944E2459091C4D47FD5B955" ma:contentTypeVersion="13" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="33bcd7d1120361c940181a1da049c6ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b72286a9-1a81-47a3-b7d4-6a652023a0d9" xmlns:ns3="772bd9cd-eaa2-4993-a042-72d81139fe46" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88e8e430062162be852b0d715196b6eb" ns2:_="" ns3:_="">
     <xsd:import namespace="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <xsd:import namespace="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6051,141 +7112,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A32D3A-93FA-4097-A7CB-6C5717ACB6C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECFA54E5-966C-4720-940F-FCEE1AAC846C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F764DB-CB7E-4A9A-A387-3F53C0E7591A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
+    <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05D31BCC-7E23-4A4D-9761-F9440A906BDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b72286a9-1a81-47a3-b7d4-6a652023a0d9"/>
     <ds:schemaRef ds:uri="772bd9cd-eaa2-4993-a042-72d81139fe46"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F764DB-CB7E-4A9A-A387-3F53C0E7591A}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25A32D3A-93FA-4097-A7CB-6C5717ACB6C3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>176</Words>
-  <Characters>1112</Characters>
+  <Words>178</Words>
+  <Characters>1019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1286</CharactersWithSpaces>
+  <CharactersWithSpaces>1195</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pum Christina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010032EDFD563944E2459091C4D47FD5B955</vt:lpwstr>
   </property>